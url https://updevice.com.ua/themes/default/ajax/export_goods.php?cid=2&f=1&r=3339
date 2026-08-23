--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efde20ec2296c047e3cb8a5f7fea941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb94d19adfee6a17672011b8c18f4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba2537c6935830a2afd80904c12d9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f7ee9feb6c380d6565c48362610f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f10070df44ab4d96e6e5144b4eaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb947b80904db4d6933e9156ea56f906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ff4963d81243437157357f64fe1867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195662cb4b7ffd947ee0d76873e103308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3cc7b878705f2b1a9a61f45290c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2c06c1a3164e27b7098a8a2f8afc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed75e1e421b2224b4d8aa593d1f84711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a9c959325ec68953d83d2de7d45512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a216087de9af689dccb13568e9bfcbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2cd2398dff5be38815fb05a19437914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63266ca917c09b8cd36a8ef1b8aad1e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26010dd8a3545b5189bf3a49dbfd7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2caa50a0141d489e110f7e168f310117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd0d9ceb83ea3938345ffef052475018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b49b7412eec793124ab77fdfa3dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f731c12e802f9cb13cdcc35fab5bf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d0ea6e82715a738bc0c6b66f3fdf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce9c08b2b18a806af9dbeb6cf213a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8e35ce475c33776cf13b14c1e847823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b4a4e52d6258d0f629192ba56ac8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833754d65e768ca4f57d11a60b3587f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc9e3e0dbf353962853b93f41be23e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37640db98aae34f4e116c712f6d0672127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f33c455fb1ee849f979438651dc0d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b219e694e6342a894a2d1a831bc8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91448112dc53cd75a26c7dcf619fca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde7fa390e740ca20956001c7ff92d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c40e034d03224c3da53133abd3c78232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e02d0c14b1c7d8c8d63e8270f5e3fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1ec668435b4910bb8fe9ff8184d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf46820f8af855db2b82e6d914eaa0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d58343f078d2be33bac6b8de5632a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e32f921fc6a8d48aae742a7e70f2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdcf3515e28c3ca557f402390775df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a36b7922f05326bfc9dae0714cc6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ee9ed6b88d03cec07b94abaf33aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77425a9c8412e70a73dafec595adb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4586ffe2cc78f03985e87776bcf8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710316bc231b5b76f25f5a4b3a3ef63543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095dcb995011948e874a62e0ebfc0f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a895bcf105127e414af1713936e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155714c5cc44b79694c79ea3a839416a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896895129eeccbe9820d8742db24dde247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef874356d4ea948900118a7f49bd26d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443d5e14f14c87a37e0ff7bd02f0ffd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c12febe9129e7dde5dfe3c2e1bf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ad0ba0b3f0a3b24dac764b2c815e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d2978e0cf82f41e9a573c264122f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45046421e21c96f2de3b1ef9e3218a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770e11b264bca7e8fdac67266d718b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d0d08c91445e95c54dbb29adfcd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae1607079a5147752f470038ad5bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbe4eb86a0217f9257114ea6b253d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf06bb28d98bc3246f6f946bccd5c8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c4a7f9f3caefeafaae7006ee66bb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930525939130b1062bf9908841fa1aed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e5e3bf716d4ee51173ef54b1ee21d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859eb3c4593783855c3610d8aaa048862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d51765a2dbfa4c700a275026d3ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec9546ea1b6495ee728379538e16764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c68892b68ac7d0bd80a1e876a5798965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e3cfb4224bcbdc953f169844780eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2035b2f434d05165ca7570db3497ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5cbb6e11e763a6f1916ff2f7eca5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f66bf72f0dc17d4fca5738e4937fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa1613f9e6b3b768b488d70a4de5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488dfaac16d9136f9a4bf4ce7036bd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c7cc0ba105098b0056a886d3481072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22051d89deca8c72fde635e339752b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d405f82f9db217f30ed6f3d8b23340c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d1540671f7d67469df12a7daad9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc449d4866674e19ae26826fb55c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d21bd1380bb5558d2f36fdb190c00e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf54fe237d74803c3a3017f5b0cb6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c592856409e2c86f07fd01712e3f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd29c6e0f497109beb4fe78a523aafa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735425761ff3b2096f4621f405c08a3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d283c88f3667b6beeb92cc5978c1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c82caa4fee7b4da365d2177686b5e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4afbcb2dfbf4eb1fe977ae389d3b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a992ea175c4339f24cc499258f7ce9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60e001d22369b6389d62e61141876486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da141d20712cba49563a1d829d858787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ccc75b546842694a216909e51f2dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c117f20f6d6deb982bb5108376ea79c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c404dbaa2d2b57d493df73dbcb4a4b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac59d654086024a235df4d8c5a9bbe891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f46dbeb03aca7b823603db716361f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef45d808760067e7d9eabccff5f1dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184f59479ae9a7ad821a0efc6f05a0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588ce37090fd015c35610b6e42510bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de37905bf53985280210a41536e547496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a2eabb49f5d48880373c43f42d55997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6a38238bdc2a7d418d3a9f941d25b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b91a602930bb1341fc6f7060f263f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f418fe35c7bfcde8f57c01ac3e74b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be0fd64e9b2caaa7066437aa914869101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3267f4572835368c6a296d96b656936102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d945833592b2f3e4d5a1c79999a47a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379308a65d4cd6fa1e3311fe8edd91ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef905b2cd6044567ce128d35d08c14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee14f4b070a3517f3c781a6312c2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde09298f638bf0188f83abf536aa91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc8224762e1f18f3c164457d8fef8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b58db9b705ef38aa37991ac0f1d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b75ee66d6b9b91bad82580201e885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44ace306c9afcde21a03ad9d3cf767111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e8d8ceae802ad41be84774febdbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f36f8d40166c3d70658810f600ba6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc0d023822500346bed36dc32bd442114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7284b1d1176c50918e2b359302a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2522e1573d3ac4ba3996358f0e355b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d11c58411f353a839a46be672ee49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d6cd0964be6fe11d60a101cb832e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461573e239ba3c99634ba19fc929f60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9881cf0e1b21e673d1f84f9777c9289120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a4859a29d2efb5d8fc1b280e083d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e2ee7cfcd2c1162c3e463851537df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843178b71dffe8bbb778ed645ba92071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac5a582df45605643883ad64d17a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0ec90fdbffdbb1188ee1f0df74fba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5fe935b774a3f66ac778914233a13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0a0ba5644d1bcb1238a29c8cd600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d5188ba4d508cd32a6657111d6bd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7facc8e8e66f98f8cdc4f265b8426129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd9c47b4ee79c4515d31a98b1b269130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b689680f18da426a2610fb0bcb15a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cccb05fbc3f384f18d1d4bfb2e17a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ebf43b21662c4a75097fa156fb399133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad66171601ad481165cebdf30fa94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f092bbd6fc72d2cf37380f7b97026b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a35a2938206bee6ab1d4fac99ad1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57734dccd9a49545832cc676b4c482a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b7106de85c47c96c70d6a45ebb63a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb560f1cc7fd6c650c4819011697f0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf01f7631702e67f9318e2330b1136140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38c99f48ac2eb52646653a813ae1d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19b23b378a115c7212c7954fecb18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b9d480f2ddc148721259944faa92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bc5edcc717f0cd9593dc22251dbd4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b2f34f2a57e6a0393d74c21de91a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab6a1ee1867060575ab0bf8be9f82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204994927d4aed33bb87bbbc53afc233147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6497c6a6a169fae48f17784dd181148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4dbdf7c8490797c66863e17017904149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcc0f0cf1191e945a8c0acfe47dae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad3c1dbac21338d60f7e00217fe6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc10839fe5b47d16151afeaea46d7ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d41c941958411dfb067ccb7d429e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538741f73325d89577cf561332ab3a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea7468723abe1bd7117bb7f01eb60a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c7c8a60025ddadf1a3ad99a9fef8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1457a330759c51e87121fca8d846bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b71001a80219fdc9401bb82f403bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c59847fed4cd930d33c0f52bd30c06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd2e7b4261ffea156f66ed88b4c09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d7d8f08947b7ecaf04b582c0b22ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db21637e04216c2c5916293af0049e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cab62b9df233b9b210038919c6f89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080e1f4b2d31a48b7bc9ebf54ee30d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b72c0e3001dfb120662c077d5687e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f20222f9dee930a990297f10218c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9627d776446a3fe8b3b65920e681ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83162a1fb84fa024bbd8a5d9005246f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a005a5f21d94c52ddf1a44a375e3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb1632bf5e45a8a597d0c11c4c9ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5856700da6dad4df405413db9b58ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fdb7cee21e7e09871faa8509d6a09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e0f7f3e27dd8564b6b0c276823918173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1588e8a6a35421bb9184c01b6e2aaec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71f56d3df38bac1192105eaafda9d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687465eec7e14a41f1eaa37e8362ee35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfdbe55851254c2978104ff1e2e293177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6d7c6c8d4beb871b2fd7f74ca6800178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2501ed9f43bffab090a00f3f440047179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e41e96be83f6234d938d36d2ec7410180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce11ccc7641d64ca342407488319aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199954b49d841aa67829738a57f05cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496945cda889e37346247cc62e978e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cfdcb28e1ec1dfdfb9c847749dfec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb1d8008d2a76d03bd4ae1083ecf55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae402624e4868065d0903e70c3008f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e99adee93478afec36f393bb1ed80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e17cf56ed597417e8a66028d514c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023b74b05eba4fc6fd3989480adab8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e155290e86fb645e4bdbd30a80bd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55b257f44457be7ec8611102b6d2e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d20ae8b22038f474f333a06f8d6f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561fd64077fdb5921b4d0be24402d8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07b7692c23852ec548d22904a2f85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6636b0dbc3d51694aff86af9158402195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbec1de06c733b9e6221dbc3079639196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc7443c90e0260f4bf16347775238197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c6facf4f4419544317997c7c477e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d263ffc662175186c645f3c1d43c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae69dd0d37bd31529eedec4b4e80ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8bb0f7ac73090eb70d9381822d4d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a15f81114ac5e9e4b4a7f83a4c24c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c0ae6f6c500958c9c8caa14e5035203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7b651274b7c5055f3e9db6371a73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2266efe05eaa85edaf12857f53fa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764644716a23419c90fb9b7c32ae9121206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f935ec4813b2041483813872754f8a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd651c38f9496877868fb25f0fc7f88b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b23ba6889f211b497d3eed79f7669209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e804b04a2b394264c7052a1c48a48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5d6aac6ba128cfc09ba4118ae19b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086555dd1e2a5da56ffb3f514b731dd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8881361425053adb8d00f97c934bbe9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751a849c73c79dc257d35890b702b54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d12e4446ed6f8c7bbbcc36e6f297215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e57e3ad8b25ae93b72154ae339f980216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4947914d12c37eca67b834004a2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dacfbb3a9df05328ff48773096271218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444301c1141bd7c9d6259ca86dca4a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad512fde3148841aa69b569950b7a447220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982fb2f80510b755fd0b1585007c19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c747edef918198ea04ed1f20189e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102418efef9c868a9e0e192d18f5654223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccbb2d972df385dfb845139def6479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd029e939c146f5d48fffbf9db59f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb09dfede3142069c294c0993dc09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012030623716b30806b153fe53bef02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09afa0e8bac6c03ee7b03e9a48c97e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa1f34cce9245b0d824fac4f77f1da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e67e1f500b479d24c06278fdc078c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ac93281f79bac4ae99d81188c3a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a55fe23a76286ecbebd6158d6d3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2829c37f1cf2c6f143ffdfef563f6f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9bf2d39f783bda02dac8d455506d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c411b73a746bd1a4ada27922543a49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c28d0c82338681e4abcf940f951ba6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3b078648c574e0e3241136e04f28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39911ca224410d3c4e862b9dc6c85c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86a3260f0d5ac0ca4e307c89176ce3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f517ce6557126a9006d4b5dab1270240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e310d323c58e4881bf8b55c0bd2e65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2b68a23868dbe4167f27fd541bf9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71071632dca2e36f3761213be52e277243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f743fd409ba99b37f893ba9d41b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8653cab8af13d5febf4586840a758245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791c86c9add144e8c313de2ad1b93a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947ea94591ada2d86b76911f1707eac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2427e330be912dabad5bd0f7c89a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23524d916de4a59b1a9f01337a7716f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e7a4acb1044c6ded248f10092f16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9845c14e61200aab298a4ac8575df6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b666c8446954dba237bcc1b0880b689252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e6d5d0c51ada7d2c859207fc1463253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba38a4816ee0fba8cf0eb23c6a10cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45329606702122e6d40c3d23f2eef5ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f8f67cb4669e7b50a74fa19449311256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b6f72b67ce6f2de214fbed5f0759257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675699e92ba31b2131e28686caff72a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd443433ca51af500fab095635c124259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18c6b01259fb4464af91ffe6d1cbe6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57384622b1ba18f6fc0bae7c9741f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab3cb0a25d538f1089fe36d11d634262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacda862a6664fc073db44f6ad9f6e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26353a884fc905c6d0381e59f7482d51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd30f3e515fd147402ae899101499265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2383195fa6c6365d6b50f826e14206266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522e049785092408e21b557e0c278ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e503843f0bf3124495e501617594f9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a24593ee16a7bd1a79cd5b07796f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e71cf2c0fb9525360de7342c20b212270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94083631f9a4d9422238823ed7e888ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af20531ad7f3af4dba078c2dd21b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d59bbd2d12a92f9a8c01ce039d4e07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cd830de259f068ca7281b1e62f05c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e53fbdbeb29e0b7b9beaef1770bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad386567f494524e1483c97324d34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54510ad997ce87b17e71dcdc4bd9c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24220af0716d2190124a54099265e9ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4957242d0dbf5c8691b355d5dc4ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75cbdef5482bffec5ebccc34716e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc70bd9b586cd56ca9a447e07c94d4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652ee81725033fa541061e2b0d7bef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eaa07055d438b03dcf919c6cbe441283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb334315022b47a332678275d964a19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdd4085ee3728718b3d636455d830e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdc7706c03bf4805fab6c387eb6997286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725786afde4a4be34b8375c8c58a62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780c8631b92bfbb67a10f8a9c3a701288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5ec2ee827ca7bf46c9429fccecda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993741f1e2077405f2f2f140acd5c55d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1e3631e255fe688eaeb3768410a5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d845284084adaf9edef7211c3727e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82d60fbe0efc227235c3651a92f0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf0161878bd7c3b0adbe6b4f4c8b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7827b6ac4930656c1d2db01751144295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199c7caea95cd1fee469d4394c300a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce5784193d61e14bf1610d56a87c71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d979b72d285f5daf6eeb94333e3919298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1781f6f12ad26a2191130655aa8361299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f331765ea2c2d128201e89da67b24c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338cbea5b44cb700c91f3d6dce05c02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e56124d0a4f647c9a61fb9b2f4052302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8027af62aa3d48d47bc66eb0d05d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274b16135f14707fabf722f93c63af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07b2ec8a1f7efe7bf79d39ad07a839305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfdad408cea35e9aba7c437d89ae2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b2e6428378c368a0bbfa1d31b3a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a33eb4aa2f7971999acd1b4ed7e1e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858468d76d669aab4a2aac4c8207e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3541ba90840fd6a9512d95bf84a938310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2927636b45d3c8d592c2d1f8d9d85e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51f0946f49fc60906baf18184f0ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68450acf32438a60f50970915c986fff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a11fd95437bdddeee3e0d695de6613314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d538697a5646e16ae0ae5768a4c82c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1f333caa58db34d3bedca228ff155316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48f639c1d7ed55d5253ebecabe71b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8ac7d26d14f2f0b8347855e73532318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49df5fcefb3e0de86d6b3ec51e7af7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69bceec1fb3b14e6146617228a7ec1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4484238d238e6c8c05a2aad9d4da67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a2a324f0f1dc85b1b2a74a520648322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53fce81a250aace96c3b984671acd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a4cf9ca7fcbb01c5d8e946c693555324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df844620ceb3207519c552ffa3fb53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496bed298297a1b2214d9b3ffebc375326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea3db5e99212850df943d85197f3d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02798c70ef40633b58faedab53b5d756328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e03edd2581982f53f7c1aabc01d57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825dc279e0e4cb27ab1052cb9e333cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0234d85a68fd0c60a344a7c5cc50e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861e551f68fa141e6b1e6baed1d2c76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437406e28f4639eaba9fde2a11f6b2f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50312caa29d389434c6aa0356c31696a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d909e79b0b3838e276ff44033d1980335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23500b1ffffcbe1262964a7c027feb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbadf04aea94a6334a1d2b55838687337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4006806c6bc2da753aeba1c5ed2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de36123e8a3a6ad5a86878d2e427dbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75d968b27e2e37672759f9bf32876b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7216ec6f2c4fbaf24ee0a5bf3dd13b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223658e5cfa61105271f5a6d91b455342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b7677fccd15a57c71f19dc11f3b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c838b804e6a86fb24b9bf3bc7012344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76485f01bd01f74ba7f9878bdb11d4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b5b710fcbc057babc6c2c67d1084346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a5c519316b3e782390fb73416b626347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae839de210349478f2cc216d2e1f4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a154a5ade813dc0d4ccc751cd4d89ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef834e799fbd75695a1f0f1649410b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ec4b4fb8155279a6287e5c8fd774351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416df2c813f5f36e5e099a54214c7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b80661f7998dc92d82ff3a2c4b4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c56e7d80aaa6d7eff9736d3c1e59f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f9d378852714b5747e5486bfab37f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454a328b2627356a066406478e9a9d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f57fe5f63e67e939fa79989e4a98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0e2aae57d4671ca1f87f41d7fb64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f3aa62306d7b58f80b787ab48616f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423952c24d76962219cd7b94f1ab3ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500720be9448ecd772567b457dc6440361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ae7bfc7cddfe0a59fc3109ff0348f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496c8999f4b3a4250f9b20789625626363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78d711cf959f715fe3e47cc254240364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd3de6d6dc91fae25b0f94e02cac23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb7d9d12e5b89706b51d338ce6d81f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d7cf5e3fdccd431d2ec2196bae5cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32683055f29cee3ff9d6932071a826368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b46c23812a91ba95794cafc8e97cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b8ed7b72262c04f5493194e98c7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29617c24e8e9f4ccfc7db1feb1a83f51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ced52045c6e96e90d0c17bb47fdcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedcdbb983488da9e7afd8075434bd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a7ab394cea7af5426f9b9a43e3ecf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883d6c84c0914fce15f3b25ddf45d30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db5874c693cf4fa422d47ee93274d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f562972958aa11c49c60f5cda07c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e80141cf802484abe09baa8b878d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf9b4dbcab932bc88e517bdab6b54e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367c1acfee7f691c3ef09ff277e4946380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0afb096907639787976149091fceb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1995ab5bacb650e2593ea107dd2b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca885ebb2334f0bdb6e53f2559179d13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70976d249e0241d7a8609d45327b168d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88967c23bee683d12b4142dfb80db908385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1625f6657954b1a5e0f9e7da6dd710f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68156a06fa6a8218af3f5e99a844bb05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96779ce8047abcb5acf8794e1b9671cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34fb7a33fed9403602c32233e2357389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128dd586b5279bbd275d59a695de15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cef6a70c2123b06fe8180f92ce208f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d79fcbd5d719964f0b73cd249430392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29938de1d82cb30c8806bd24163e0348393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc8de4f83dbeca3e409dcc35ec979394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661886a125f0b2c6ff62158e271100395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d735a3b772ec86874d234196e3efc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de4331a6dce3bed247625edfceef98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb006f1a3bb5a4aacc1ef86fabdc893398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c9067292745d0ebc118d3c4a99a86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdea1137716ef3fdd29f997d9b85a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc9cd0b67ff962311467f9f293130401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd1b08ac668225cd38bbd686700edc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a2db2abd0be9ac12cfc78ab88053403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da66e20234deafe32770714216e469404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d952765ca1d707da95ad2373a0186ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304e6b35c573fa23e03b504093b2066406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a24b32b86db8145a0388abc554b1ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaa960af86675b9767c6e6df106d5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c635d726db7cc21e6f9da1d9ca61bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f96f7c5cc1335b2e8949a1e22b02a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce6185a825fda896ce66c1fa0fb0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2abee0c2ac9d430788d8f8c58435b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c575fbf1e935cb2b4508a5a168a7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80e85e1a3062dbb7a1b6e0eec125cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf66d11e1c8c59f077450cb6e29c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de351ac43c4620dd9b397f27b88a291f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ddeecc02998173c6c30e62bba068417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e0e4d4542922fb41e589a90226451418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87258a12209554bbabdc82d9448bf47c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7ce1d6b9a8116ba7629aa5e1dcc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee616c3eb82ee5ace0a09299670e9840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a45b4f56d88331c14af9852c385e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37abea4de00fd60ed61437baf114bc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bad040202dc2063c71e78763422ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3716b2fabef0abc33d4e97bcf9e6d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cdeddac1a8cfb7bf84e0b075c65a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cc922f29c89a4f2e2155fb4bbe572427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05099376987110e9928f4d6705f050b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ee72e312d10579cf9237eb5c24678429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc7bb50f836a793203e1fd091a24fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c158fac095b4b0697087fb798b20d76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822445fd4e7509099c68226a4fc249432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5772ab45468553e6b789dc8db0bec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d63c253d7ea1234f37c4c8e2b6dff0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68162b1c27915be349fb83e77a861a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a519541f64dd413b4b497aebe2453e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3dee511e29f7c17aace3dd66dbc19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad5547c234801117eb569c901cdef7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ad7b52ff385558adf39d30cb6c012439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3da756b18455a14ed4cabc2f0865ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64689c0befa1ccfa79b8379ee5b837b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ffaafba1c86756fe3f673eaf88a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34bb1c4c20e1cf929fb0a9a5b5b7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab69e4ec655df7f3623527429aea7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5540561ef45e3ffd4e92268544b627445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb842c1841fbf78f6f55717d790d05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4c662fb051d94ef9f1eb02917ca4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d43ed56adc9ca6e0c3f03beb8308448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd05278421be7f008c2be22cc4e2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26916a539364a103770f56009b682d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c7cd90d6bb0a9ded03394230e7897451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db05a3c9e3eb256865450ffd774e91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68f26bdef4a9c1765bb9d6cc7a1f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3fed69d112675aaf9075db9e0b0cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9cf30b4042689d7ec4921605ed542455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530744b000bd3bdfec10ab99f8ea373456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6de6938dca16cd80ccef9b792cf3c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024850937d226c95c292fad9a2bd3ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e28643f77e61825ce3cba111b1cd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae408213fab2ff0db4fe07d5c26c3572460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe746eb31aeed22ba073fdc6db6a03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67323a351209397e893b66e4cb901f85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3899150d02d7aacc775dcad009fcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80740887ea01a88dd8a67a198adff87b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a70457c57fb6cbd0a82ad773cea22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27c3af4bc322616d9d0d8c1a8ebd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917add938873b5c5e3532bcab3de745467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffec4b7057c39458ea40035bd389db2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0aae4c8d72c51c6326b107e508b1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3470f5b083bcb16f34f8a252b6e5b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce688d23941126e36eb241ffd6334d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ccfa868d315d19d3473713f5aa9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840029218c22d1971c78804acfd6dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349f2bab7cabcda668b980baf202cc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536002873b4b227b134c47e56007182475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5fe2113a9f61d9c3ef75d81f03de1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf0ece57b4d3f1a07d24ab7ab7da65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879a4f24f388399169e746cd2e716cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810138034926060b5cfa6de9d8a6737479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56848c337611445f5c562b058ea389f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8ac9163318b6b96d4a8462d1d7da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525611b0f1b59b7d141bd9316aaccdf9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd970e9513612adefff7fbdd30e14d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034468907e60b5d78644564433c0115c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9da758151b38259776a6816bc5dace485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d64c8bf8ac3b52261199482a2e95d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf349720608dc6d836d02167a5c3efb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798abc0b7eb970305ed4a07d92a5cf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976ecb4002063efba3f903d71cb8f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c7f815a0861e19970780df3f5bcc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0956f51841d9da535e427b12a90fffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a0799cf7c89a04612123a086a0596492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f980db5c82fcbce333a80b074e68462493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c595b6a04820719f0c0faf88f420eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a24e8679fc9874dcdc5befaf9097f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f039927db9f4e1ff6fe57ed3c97d5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980cdab03be2fc772b7168896fb592c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247cae52a1d1d8a36510cc9306a412d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bd814c4b75d10414c468c16eda6cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98646886089acb6baadf6afab1932e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e93849a404f1644837d0b6718d77a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb2dd9aa81791205fab60f34cfd12b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551edb6cb123b44eced4d1d1b5db7896503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21944c0a355a8adbe3d033bb6df805504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b892f39c6ce6457688c8a0242e3e3bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69b95ee53cf01a2c110f843ef27d3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c556326700165cd03bb22a908360507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0099c7df76cf3cddd66ce3f268163a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f72d2272bd9e54611ad5f382e1caa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034fc417ff00ae9c933104c8e9d93f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e06c290e79d6856a7a01b3c4670065511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe83b51c5568a58810a5c9ce8d58da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ca183a3cfa28ae3c8ddcc6fdb9e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56672606ca3ded192f44d2f6ef6559514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a9b24d14fb8b1cced8a1bcfe80e45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dba6fe62d7fc987002e5af97aa880516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bade6bed7b3a9f0d21d0d7405627d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8f2cbdb333030f3a0fcabefbfa4dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8ee24524b76ec10a2b370d87635a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091d0fc872bdca2f811898036cf6eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f472d80d376dfed126d3fa871f9248521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680a19ec3f6992888637aed3fdb006d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a049283556b977be61ae5b69692d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a028b40b6c180d8ed43fa2cc8e2ebcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f5525fffccc97fd220eff22a1c911525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c346bdb5619e0276084e9362ee0ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524e572a73e8c5c16b3c58f3610dab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1e348ce177ba9d5fc36551091efd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d749144e3670cfef0a55b8733135fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042ac78938111fe5c783086fa613d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65306755bbb181b565cb4c9e74268705531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2104070b821f28eaea5597b0ed17f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408216617dbb67deb1c2fde8dfdaabe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923567561ff9a46a19daab2caba33c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb81ee6ecc55738c975909489b2da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd985b1ec119b1abf9bab91eeba318e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003945487c94c96da0a3b212ff83089537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382f978934621bead0aacd45a24b1ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d41fdc55096aa7f77f0b05e4e4002d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1e5283526b9d46ec1d1fba310dec3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624fd3f0fa7bc3b8be1eaeb8c66eedb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a339929f4ae16e5a8d21804114b4aba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4358abbac1afee27e6f24a40d69bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb6599a77ff4a3dc6205a882c0c45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6347798cb1e1886df352e91f709bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89abffdff161a5a7391e506b13d0af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375fde0ae1db4d3f050ec7b8c602e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4272db14a9c2e8595ca8c54e9bd64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff4405f4e41b1f0c6513fbfbed6f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191ea7c34f4aeccd88bee21a2eeb14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da85b652b6719ecb2f087d639661a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300f4f3dff78eb482f5d55bd50f9e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120addf4973fc30dab2b8fd0ebbade95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ac4c1bdb118397e22db2284de788554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6cbe3f9004688487003e4fd72e104555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45960b0f37827fc967c3dc948eda71d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf107a8532e06a37d838d3be0d4c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc5c25bd5b153e3ac832c9ee67b4fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7164541d3aca5e2a8634f9aa6389f3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25d97db7a8c1b75f266e072aff03d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622c338f95f0229733e3b7067e3f94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bada2d81a86e9f26fb24095b07bccf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e8a1c7d964ebdeff85fcab21a3cb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8f5067a5f1be11886f9d913652ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaefd0d6feb40f4760a64a424e0f04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f15b715a4a2e48ea7af6f08162314566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758fac8ceb89cbc732d228910ef9c68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8ef247bea50743047b37c927321c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e732d29c0723f7264104c17b0c0998569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d725d3279fcaf8e06b726c582ee4124570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b52756633a7908dd714b3690367433571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f9e9e83058326de28cf67db39774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63f91a9e3403cfe0e3280576aa942c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b1434d6f28184c38dd98bc2099f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdf7d8ed2afaa03a94397fa8776e28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65199f9bffbda9c22583437cc8cb5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744023ebbbbea0c1aef9a965d6b60e41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942da9540ed4c312be38e2d5238931578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a84608b5d513f4a68e9196b10a5dcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584984c477ef54d191213c9b0867607580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8de858060774427f54476c12898361581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22e1f75d147cdd1294324f9e353f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d83fb87df8d19ee99846370064f0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e587edb242d7093b3d45eab8a4e228584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c37077b390b4d2f12a695344f95895585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df820b01534a90a57780841017a871ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d75e6401ba3dd2a8d04d7aa2d20e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2bec51b2f26707b205a4ca4ea77ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8297b34fcb4317f69855c80c03a68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85540ca156460cc0b6854e468db41e57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1429035c908e8888b0538aedaafe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77756bab86a93a57de46a832ededa248592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3817f75a0bfc46543a8c7a4d7053a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18df20b443d523f1b1029e4de12f26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df611150fc7c6877e8b63bb5ce92c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcb7506753a3dde64b3944599dced2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fac5f8e8ce6a12f60cfcf291e10ce6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cfb7e419c2fcdd064747b39f9f0f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c803c58ba1b4bcb54ad6237b599095599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd45657fd1891ace895ef213ee1338b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8983050a8b77fe0f4c3375cc5dad0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f481ef707e12c0fb7416c5ca6a7ed9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf6e7ccccd07e3955b2a61ae7075c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa4ae31b1e34d984a2af2ab81efd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b6ce40dc43664ef265e2a521e46a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54164f426b2e0df367b870d0c08e88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd0bbd270e2bbb8682a46f34c733b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f101af1ec304d784ea46ab75502ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a114d984e5b0775fd4056a8cb913c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76036a34a0cac623ee7c9eac3c5e6c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a61a004cf3c82ab51530dd8a120575611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066f8729beafa7baa57e6b2f5dca9f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80384a810b211a64f5725fab1822498b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c02c8b9e0693e1acf2a679c7f938614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4ece5d33e2687a75a17b855d6cf28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1625902cf179f95b8af210dc65d4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e89f817ef6b565ab2f38ba410e5bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff51a2730ae1132892d603040506f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7369cc704c3438f5bcfce898f7ac8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaad28d5d40d04c02f77392a0559df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50938077d3763790c0bfdff40c9ced1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff82bd11cc8557b007e84ac825032a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9721428fb8fb8961a4a12c42584b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6cf21c8cf4ea5ae8302dd9101b9a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23dcd82fdb964a86f385fe23a94748625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4ec06138f2b6f50d0f8ea3518b88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fade875da96e3a2ab60521b7939ad4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dbf803d911e1a427869ec2b64c6ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5503ed4ea77dbce9d27bdffd3ecb2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc8e0b612c01a1c4ab5f4d18034b0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb108c7d7fa315f9e5ae090cb811dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa82df5ede599c2340bad841317caef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba51ec5c3c6242b1db3eaee00d2d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423f2e4c5baf02fed294702fedb7c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f27fd2172c57799b41e52a9477483635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579ffa35c5dc8043c2eb42c798e9c56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d1498632d9b533c2117b6c1eb597c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786061fbddf70d719082c65ec6708f2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70627993baa12c65e62cf244e14c5961639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe713489efec9e0e700d1e9705c64ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393395e53f563ff216a6c130d6c26fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6075c3810fe01d7a940b670fb86054f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c9ce3105c9433bd59bc81fc044bbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819ca896c1d60c787ed6eb6d8bf4984644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4dbe866f9e8e7898c68426a903d17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0695677e2c0d11f4399087d0971ddc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e7351aa15b84f174712968b26bfbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b583a98d1ed30dd28e3b38a7e110648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931c0b9661430dfee7cd97f9e66726b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39e013daa0f17fa4afc83fca06e813650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c06d04d94c0fd9c047fd7c920973651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba054e161b0f0356b1f64f07d318fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f4f97024023a43e43a514b581ef7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16a23c9ab15d85029def58c6d0af2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe1e4f6df369f32396b823d701fc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254a00cdf017fb479160869e37952d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543e6d930cc04c7b159b340f5fb2152657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d00e3b9ca4159a01efe9da64b412d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c2f7a96284b94ea6fd22159dc44e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19b8abe5c5c889af7f664575ec5ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f99579ed71a85c34bf6b1944eda1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb2954053548dab1eae7a6f550e0da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfbb11c7415f72bcdda462f463df8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadf77ad73e5f541efdea61cd4f4338664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106259a75c7e4a4f27c260c5e190b0d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914491511cd368cb3320927f157cbb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8e2e601d2e0279fa33e199270a06f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8ad16061a1c50d9d686fc07bf9ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b6b2574280f1b5207e76f7ad0bc0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00ed11b40f4bd01ab1580ba0a066d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d922334b903306571c0b7cfd9d10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee990faa6ad5dbdef819baeaed941687672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765b71829fc7350afbf9f31d93a3e62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd379ff4a741f597e538a6e3c6f193f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098389ed04c284170cc44e500279f5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545b887f31cb1939b3f5631b4b4721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cda97082ab0fa3a934b7cacbfeaca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6a07ab46ba2597753fa571fe2bbc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa66a64372a3863f7214bfe04baf55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece47076dd4e44e74a8f12a193b79716680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154021f9f7646ef3f4b783da5acc460681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc710f941ce692fc4aab1fbde7bce4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55740c26c2dda35343e44131aaf3802683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934cdb2641eebfc6e3d382094fce015684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8eb807074d2cc9eafa488df9138a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721302c8f03903ca74591b9a2ddfa3d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd53423ab6e9f501c5ed3d788da6ecc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2451ecf7f584adbd149db5bb050a9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734271273c7ddf7d0a3627d17fc1482689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f83bf73fd4c715e2624573e8f5c07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb7cf2c9233d0dea99650c7fff880e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626daefc1e67e3a1865c8d795c000f45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1715df18ccc4c42ec5bd8732738d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2fbc165855045e49530040d4644c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234150d09631cd64d64313277251b50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79971e38f32cb3427593ac5772eabe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8328528c60f095e806618d35da50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed0fc4255b196c45913e17e9dc6fef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3968ab99a690d846984b8f90a9591699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01d4229803d6c3c1ea572ebf34159700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0ee1a8a55da10b7d23c78cc5982b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b085841d8349e59ea88532332e065702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545199ec45923727a26767fbf242ff27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8153e820a766c64737b415c953296f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d303fe269a83ab5bc47b9f5367070b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8af8ea54e5807b44318f8a5f8c1a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25926f84cbbabf60a4b14b56907319707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687efb06cef21c80601a9e350322f98e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608efac16d57703092be6011ec22ce9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233750a6e1d800671fbd08fc48394f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8139df5abf77b957047453328d07a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625423a42357a75eb729a982106a04b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace48fa66ee402f0e9a14d08cfac04c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d60978dbaaa856fc5b940d791ba34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed9d1ea2ef2b664b061f8ed0484d14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2637cf8aa514fdefdfe288306f8f77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c1d04383025bb4945f035b5fc5665717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffd91ce06f8bffff3980a57601bafc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff545c1fb5e36040c0e9cb4b9e97c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb673b76c0215ff158438f59a72c86d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51818168716c1e4baa7d87407b6517bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355bac2859a66a662e8ebfbde7c267d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59c8ac38a84b376b80889f924f5e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae189648f41806a267ac5dc3493e365724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92090340a1d3e63ea965ac02e60248aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898b587140adb61885b3ef8a06f9c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed78684d4e6878ad7b82b08a8ad7d33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606fa01415b6f83cf244eb7e94322c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e7ea7ffb63aa76bd6be6b9190fbbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8c5b50b97cdca8e3474e10a96721730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d47ede79a2fa05e7843d15265809a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa1a0e0b7974d667816e9cc4c18e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94d29b268bb6c3ebde6170915d166733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1a900ffa3649998f9698357497abd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740548174a206391a8a8100a768f635735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddee3c9e53a82d2bbea1790146309f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927788ef15440b0243c8973e098b181737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5fa619020b0e7301951113302f69a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae616fede3f753a711d7ac520c34fb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cfa37d0d7dc621a8e7d9a27c4d260740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d611fff522408146ac31eb42aadf6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df351c595185f45f54dcd67922cb358742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1baaa19c7c1ed52dd818be3d164f12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94907825d80e0c48272aa2500596ad7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e36211ae5f3aa2e2be6cbed57839a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a9d8a640690c42eb3919612c3b33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387c136f0c303238d002a42c75847a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc054a399179078f90982da5bea72a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675ad9afdb29e8c9404aca57716dfce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461924a4719217e624e22623a87d256d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea264fa700bfd6005f632a6b182a5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511e5d6c052e3247f3241b48cfd0f65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e9984de801a21049739834ac77a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bb44f3a17408346bbed8d44f6f47a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5971ecd4bd872c0dd064f96c533a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de39c9c5b6b40d079f9711fa2447a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587ea1c8fc989170b35aed3b6c9cad7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9201548a88b1d4a930401471669404758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceffa638e44edde9d62ce38fd3cea7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c23c27905592902818a36976a09f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265c13881a9f94c6f86bb67a72ae98761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395101228bfa03d3fcc8c343bc462bee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba236414d285f27043d009cd0830d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4eb586d9daf8dc9d01c3c1b21bcbd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e576b8b7e795e01bf2e96843bda1ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab536e148856b381651fccf4f33765766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419f2867b985d1a0d9f1f4b2f600c6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4a862165fbd4a78694ddae220a769768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac1b15a7d75b2c432176ae2060ee1a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8672a7076da8e27e871a6971876d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3a6bd0fe0bf5c407a9d8bb2c3526771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072cb901c45321944642c784c47783d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156c1343db1aa6dfa3bf1a49257a8b8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff5e4d8901b11b20493f7c4d683f3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15980449337652f6f1b0b686656e95c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd16d7959f1823c9bae78b7cdbeac776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d04949b72231bd45502c1c291fe25777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdb8c372a30896b3b5e50e3a674425778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf49580e14c643bfe12edc9f48065f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f74e90cc944de872f346ba6ea2dcae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da645200c36623499aa8e69b448bbbb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adadbaaa62cdb55a1ef244ded3436f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aea2ff0db8e7e045a826d50d4849e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f02d0d37f083e04d95d637f4b2dcd7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43000579aa1e981bcb000a03f7464e8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a8fbd72df64b59302a3673da815c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6df7ccb530cd7f2b6c21c01045e5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c400e2f197dfe41eed40ec79e6e7b20788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05668cf09ae40a424b842ca4e58065789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39638b3ce67268cc62a3355b315d104c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1a536c6aa44d397a23312772283c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce94d5149a897d4c9fd6160e89aaa40792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692063d8787570329d6b4232bb6967ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263068ed196214ec8502de971cff1b5c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae997f5d50927bdf12b48100eeb36764795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076ee03718db2574fd10eb4921bd34a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f1c3003a2b0e27ca10dd7da24ad65797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12241889936bce9244c3aa8fac8234d2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99756b187e4105e2470090e15f6bbc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840017776d2aeb32798df4ec65d377e5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f5ab8e0a7c21490c98abe1bd8a736801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a3cee0c079f3ab43092d4d9849b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c4ad35d2c330a75263524ee38fd8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d978cde1b7db17b16820c2331ae2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eb20af1cb1e3facb22d4b8dcc51e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565285f2d6a71c96729cbe5e67b5971806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f5908b9a222f5f14e14f9e918b9f0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d04b86090abcee695d30f5ba6db545808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68deadbb3acab9e58da5221ee4b61fc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c4c02483b897a45c7d9ca6a5ac71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4087b2f5dd25c3d523368ea1d14621b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629240567b373cd5e0aed2863fd733812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407b70797c6e5f89339d2a26f8cdfbe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f486aecdaff537faa4d25b76dfd88c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521e38e489f7bcbe666939c9e98f7b6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8f9d10e7046580d6140111239294816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319e8ff36c5f92339d94ec3b26a06c7817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47047f1cfc4766093635386b7afb8f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7082af6e9914bae41dfb892de2db2362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4236c9e6491f4acf48c612b1f930063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe514975c7b07ffb1b6a35882b3d0c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad69d6338b9806643aab46230e71375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2f286fe9279fcd66d0e31ec77c64f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebf4eceb09c55422430fd8b185dd547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcd3ac8dd2296a762651d9aebd81ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec8f5059f3b5d66272c46366514d9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7673f598f06731937e316b4909c537210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd727de11170cfcce19074c34fad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9120b396b2f781125683733660c493812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd62fe3df698a9ca8ab9366e511167513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4213ce1cf56e7e10c4e51e5cbfd0b1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59d151e2a6167905db7276738d41615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861012963be6894605e32df63312083216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3c916a6f8d84863ad3233fcff98ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78046de12272fac67d3355b82697e7ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4108c0c6da536c01be86f434c1e631c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ae706c7130658f9a1825cc848fc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a400d3d7a1997092be1d9869c824021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0ee01d014d428726308be1b71564222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc2858da0e617bcb5c691517f929123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087216b37b444069fdf0704665e3f2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c506266eef2bb8e4fd67694f4057d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff3a7d108fc51001e97686159d701e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0933fce5bf6b8b8630bc1bd654c12727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665fdf79679363f1aeedb06316ce47128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739dc3627acf806fb51bcb52097844229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0482e72b795622ce70989bfbedb3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c2edc575805299732c213118901b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dbfbfbbe92c354fafe1fedfd2413f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c24c1fbf89e4fd326a093761e3f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfe72bc9fbb9916082a9464fefdc2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16822c848bd8f53fc84336baa97373135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e7125ce67fec71e0c4fa918ad55136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc73c6c21db223882b5b3968bbd9a3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2f6741eba34c1c8af6583d3d694c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfecbbf0140793d047e10a00d8dcfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3b202a999d92e97263707badee46b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba61e95db1d80311ffdd20187131341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dbc3cd1de4d7d228f3755ebfce87042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1855dc1f7d30149d39520e7c8c41443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76027983661728b24db8ea603389353b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aef326a4d9eb963f71939c131d64f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a403f2a5dec34eeec561209a9c41fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a4e2511a8cf258924b120e92968c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936cc7fb4ce55101f309133bc70187548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4596124849b92d2321b254995ee91149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a49234c5d974de5dc7f1f0ead8782e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa98317db18b010e76be1bd8efc710b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7602c49950d46884639ba6cc72a64452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647b5a16014e35d77ecd79f28956fac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363597d356b5201e943ea96ecf1aafc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b473f87cdf6b8ddab7d4a6d3a5eef3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ac24909e4dd32894c7a8bf52283e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e27bb745aaf56cf687bef4d4f21bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443fb21a2405fae8b4a6d0f36a0c1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5220d5b82d971bae6565d9250a5ed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc43fdf858bfabc41b5bb8e7674c1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087217dceb0f9e2185866643d009165761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c6ce18770dd3521cc489a3d3c7c5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad44df252089dc866e413d1e1cb09c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfbb99bcf620382aced091a37e1b3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ee01b09cba3bb97ace0af3e0c59765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c9a901f8e99fe7c90917a0d66138466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca91503b90f6004c7d5e5e0a4694967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6b4c4eddc4fd8b4cb687b8abc36c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669151cbcbcff53fd6bb65f514d8ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628fa753f188ebd27564bc6d25fd1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f46ecbef6481b159eaf4c161cc8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd467fef6051793cd8f063d1b644f5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc5470b612095bf5c45645b894b3e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b41ce6e1fb3a9f1eb281e8185a96a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417890d327ab2b710465d6162d3e2c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc45b3f66954d9de00985e68547cd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cf38b0b692e2450b8da4ed354537077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607e9d466138bb791d53ca2c643ade278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a87c47dff9f6f02d716072cf07541379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cdc658fd8f332867c037fd9c09c6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d095bb87e4d67f73bf8cb0e84f15e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9461f8da6ae15ea12994843b1570b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf466b496f126ae64f42f6279af2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114fe959b17da71781c84acfee179db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0de0b1c8009a6056e46811fb4b29385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f37081399e67aa3aed8adc69687d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae4aa70436f3b17bf145065ef7ecb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e5233be58f6579591f4bfd16681ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317a37063115721bfe80cdf170a8cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca18c8f578bb93bce4af97796d69ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765df487353ff2d18f67332e7577c62491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a32fee0caf3bfb255040d2a1aa02092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3753bd1e329c9d127a62f4eeb76724a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca9cba144f4e275fc962c3dcd356894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceec030822f1a357d2aec0383d42d1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883887538aa82add2a2bf0f9114fc2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd045854d515d6d3b935ca234785960297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046bcd62af849b4461345152590a03098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edf9d68f59f869bf932d84d099f5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc658d4ef03c47cc8babe5f4b0b7b65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad722b5d78eddf6364c43bf3c64d3e1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1bace5fe1e51161bc27bb05ba055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df28f7b9bcb100023a7cba646cf284a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efed2312b24fc620accf7f30d80a91b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af644557cac74338a486298a4380cf6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b77d87eca7ec55ed0d1a289231cbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee029f0399ed67a8f86cb259af795107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512665bd3e4fbec3515f2b36f4a58d16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f597526f36c1d0b7ece7f9933bcd4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea0a42fc97ebc106dc0f0c531a43f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdbcef620616b1253e99fb41126406111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee3e93efe6303823f2ace8ac2a7c59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095c363edaf42596df9a02b8ebe3d9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99d625c546d7312c098c1d66ea208e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a26350351a053852908043ceb9119115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1378db09b2e630c2c45765de6ad44e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cc7146146ab576c2fdc803a82783e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977ca35ebcb4336989e3b2a67ed6d81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41885fa8961ba4c216c7dbe40d26f41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e66ba59d54762ea0066ab568d0512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33042b85cca0af616fc09353416688d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff29b1842a693c0ee87fdb846dcc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e2b32a56dfcfd19f277192ec97c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6bbe94f58739ce7932eaefd2b617124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa40ef549be8e4382e15b8cf927e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24375b2543c43bad43f1f6185511cca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71932e505266fd422d0106f1fced79e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2a0615e3744e98c7d4f15082e9f3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8c0397277cf252ba0b88e94df78c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676edac70bde0c41e6080adb1e509e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634361f734e47c2c6e237ea911aae57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57201429867f0364db08dfaefa7a228132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93d49d3d65cea643c18558560813ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509baea68af5c63cb0a29e86144d5b89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f515d73e1078e17beac71d9ce85cc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60e0e03dc5f67cceea053b09dc81d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4761c72d632a015d9c8fc807f676dee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a463a5274e20b434e0fb003620de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c61f429e89d3ec7e21b2635888925139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8289ffb8cad0c95526cb2c89e78f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a44dabb119252c8c334075f6aec39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a86033b3d7376bd63f92715b8ebb95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33293b0c96034a5221ef9d48220851d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a3f82e0ec9121f43035ab353489a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e4919fea38ae662faf8d0df3e67a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df3ed898e56162f4e0c741e80c8057146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dea69234b096351debffda74350a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac8d4fb7e2a3e9f6008bccf8d83ee6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4124d2a0081cd6255a3f393805a30e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3533d0934c44046d4962763bb5cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339649adeea275b72cb9d61c96a0dea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aac7afdb4c2bb32d6689e5d67c9851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e6b641681942f6c032d7b562552e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ac3123f729767a5857ef76a63b1eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1f374f3da37a2cce01797b78f73af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645d2557e141c7b782621293f74025156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06d59cd101acdd3f6f087ca9076bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd4b3feb79e96f5419206c9f9dd7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a237b1b1c13ac62cdf4a4f73a9ef2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d87d20cfebe0ce6aed7b18fb671a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece58ee4851ebb65f62659c4907611ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497dfda7d28c10a0ab6dd4ff190b43d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88963e08b5e5e8206bd93dd2a6f91012163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fedb6433be40e7beeecaf55fea72a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2f823004f31706ef458651d3abe48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b540645a2b270ee9f61660cf88c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c854bead84a32e64b04df9ce709bba1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082120c80d6ef06f9594bb40f48aef1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335743058ae82b16297f2c94fbb3420169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86643ace363c474046cfab565fdda45f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1d381b96a0d4208d9fe2a6ac990e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052e74c711de453230c70bb60ac068172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b904b2aee92131d376655ebfc7e54cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d67f3b627cf91ac3e4803096798a0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca1d074a2109d3e721231d31888a60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af835f8d51f888790f64b7ca8a635da8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602fd27167287156528765ccbbbab3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32133d7af71a81456d2b0c969ad34a2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4313e46961152f8bacf321be3c033ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd59d0e91e635954290751fa5f77e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94133576c0472a379a0b273c0375724f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddfde79a9567537b0767e1210b52b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e8982eee182f193d9d9bd41b96e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f18a6877a7b42fb95291593a4e32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b157232e4926a9231ce1e88668e409185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095755416ee66a23d17376b908739ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9b7731570ad13fe8c0b278e4e3bed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb409b680695492de52933716d25f6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974344966903f8e552f4b4f55720cc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f97fc962b1944e683d9503f695270190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa8e0c901419167207f602d8d0d65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2d35e6043dd52fd7843366f35c459192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1c60f5e06fa9a4ce192c9da1b840d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d7e12bb4d42cc8bbc636b0b533110194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b851df58be4999e9f2814f97efab3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ec743152ab87491728e44bdd497e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cce50897a78b04eb7b82a4cd37d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4d956567a2074770c9190908fafab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd86be4994983f46206c0dfe6bca6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11bbfe5615badf63f9d2dbb6d22a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd8983e9a572f2f606fb4c97a8dd0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d73d0f25dcc64fd8bdc81533706d48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f4420f1621f6a980561c34a76b9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ca0678dc252c4f53e76e72cdbb98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2a99fa92dfeaa4edec8f3a02b6ad1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e278b1e38a5dc14dbe5c7e2e829b5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574fad092d3fe0805eaf28cb92d9a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f80dbd85979a72c400b3547cb884e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2888becab33f53b14718ca325870c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9c61e5702af3f11a5960a4711067210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb431feeefb264b7f97ff70ab836c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01e71e436d94e0d394e027fc4bb45e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc00d63eb56f5e351566a2d645b9cb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90644f29a15acbf2562d118ddb6540214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c081a1cde8d93ac5dba721b2a58c9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80520ad5da80e5592202f96930a57f62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb475a259fa27183a1e1c398389099c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbad7f840dfd735571506d828dd224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d69d4d8c61788639f4a94718b9cc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835f3816a08ed175aa8269206437c88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e311a3ef1d8841b08c098d67459160221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a3030b8b41c913da23a8e1d5cbef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b285eaba275d7f686ccb6a3c5fd69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ccd625caa2b389040440e78870b8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03c1eab6e4cfe8e7f532f9e26fb29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c292adf503e477b1258b4b7d841a16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e4af0c01899c1b50efbc9417038e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbadf15a1d51549b634079f6d179d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400b6617e62d27e576c65cc2d4fb2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c911b5a5f5778c51925fa3dc0ab008230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535bc68d90882958c5223e4073795c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ed80dae8c20c600e206e45a6448b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0676b8910b31af80d428786a3c81b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775cfcae51d97f2fe96799bc41758ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d5152f5faa5f3b287f103d36fe062235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df8e158ab9aa43f3429b977899694c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e6dfaca43dd732bcb3378d8f6aff5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8864f9c21cf67c5d88040e199d50d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a267bdccdf32c06344044d540647f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d10adb998b65095a138d796ff5551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e320484baa80e52930f2e5d35fc0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6b64dbf6f1dfdc68ad5f06466f1e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da45ca5780c6106a77d2b93244ef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb2ec235d3ed37fb92bec994c83be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c5c2803ce4f3fd2afe120b0b4ee3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e7a26fe8512b6c7140c7ea48655e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad910e659c5b8ca65879b90f52e7a54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd992c35ea07b5237b8c25a67e3c61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ff2ae6596cd626cf5639c0a0bcc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5755808ea057f657284dd20b9091213250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901b176b51feac7624cd9dcca5b7fe3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce30c6892f5018213be726cc4f1cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf38c35fd061aec7c356cee5994461253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30b09f1b56428490830fa90d9b163254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9c68c2041133a63d24e3e2ece52fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177aadc3daae9b3a54c3dc016adfcdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04dccc6cc93b3370ed778d7b4340a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ed4553bed9d93e0c868c0230bffe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79967e0b167e5e95d612887f59e5e5a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6b365ab4674e48a4406ca8d460785260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d82bb0521a402f450f2f1d4cdf585d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c2454f23d4cd1c203354df6007b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9929636d60b83704bc759bf3459e47c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168efb81ae9f16a30704cc1efe936d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a94c280ac97b4d5e47d9b2a547a75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01326cb5a5a9830879f0e2d0a40cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964aadb8140b898ff14c1075cb34d57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdb2a97cee00bd274b9bd5ee4eb47a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e17411e0c7c6ee27a1ee3faf71848269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12bf2ab55fb52f1d948c93a3356282270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb47871d9c86e6f1c2ee1799d2d06a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d114c22b130998028539c9d298d39c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee215bf9571d839c35f7eb2fcb3a3bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fac07917ef061837819377391d514274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9751f102fe1cc79b80f6257eff30f02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e667a718b4294347c4aa01c820ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52c3d540388de6e30bbd4fe8272fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721890ad80af730d8150f6c403c5ee8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160ac27eaba05e7b216c6e656c5eae6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f8fe63642007463d634537b5bcf38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a0e31473dc16ebae5380efee948b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02525ba75e7c722b8f45ed729f4c08d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638f415d93aae9489792d221939f94f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb014b57c45531e3508e163c3e72485284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5948337d253683320b988d540e226285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601c0ee3cc5c883a9f909476ff01561286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bab92b65561a63b95e772209f9e1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a634599d22248e9ae45cae675962288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a85fe683047e00afd6fbdd2196380e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e295f663be00a281d38d9a19e2562290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e135def18a1d0376d4cb6220dbe6a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e067b8521906fa07018117908997f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5b46caeb003154c2f7d9e677d2cc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25601a4ae58bda6aa47c5b714534cfa4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebf499adea5555a8c67e2aafd068f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d551ea03fdcdc2b8e4b59d30d47fa72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd431cfdd8a5be4afe7bc9b9da2b4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd7943e853a5271f09b94d125f2bff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac9759eb15347a87bddffd33743b57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770037543035979b0b966a31a8ffa70e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f2080ac3ec29525f8442bb056604e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65c58fecd8d340c0f42da7a7ff3584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041c47ac7d6a1794feef62e4c513a68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839670aeacb88d005ad28a4851c8424304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3233d19a2bf17fa49eaa4a3679615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bb9704c6cbb4fa682feeda57d7ec7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede96f193aa927d45574ae4595d7bbef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818a60943254cf4e399baa502cfabb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e40380191398e762d3bf169af2a65a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05935b1a3f46128f67647dcc4220554b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6694ce5347f3f63df151e3510ac91cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6187763062747734b41b646463cc1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b7cdaf0bc1a8efafb0898ac55429313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74c978e63192762eef76447f93ffc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e97e94c6e6cb148eea61b0871a9ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e4960bde0b64b232c2774337a713316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b601c98d6327e139d04364380336cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d3a568bbaf16e7f9188462a986a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ca2b93cbed84f49f0a183bd4a0b49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0ae33371a0e658771e70fed951580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007435caecb7202a26a10e4fb508faf5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9013245e50e3f3e2846e29e7edb11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3238ab4c093eea39cd3bb926dae5493323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158115854bb423c2fddb7b9a1890e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0834d25defd8178fe5e70b74fff50d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a08f4b70b5f044eb760bd1f2e11209326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c13c5b1a38c7562edb6eb4ae73bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8707dcb687e1e47aea7a477ca162328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb9dda3a6a446385d6caab21605fcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c38135a1bac13b5c0229291cf34f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d1eec6f10fe87f9227f6b6cf8b5a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c0ea21281a3c4158166cdd9931f03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82554cd0d65ab79e33e6663e848b8026333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc324a20479521d4dec3a4eb9915807334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6cd1c89448d430065acf2039d06c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37fe3b64d4c09eaa5b5904640e65da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133635a55d61e37d417b60a46daa349337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b403af5683718e1a97743edc372cb80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b17333f64b5d536dbc440a8a2b66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d3861479611f0ca9c488104550ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6c0a8bdab188cfe422eec614d041d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c430f909d9b2afe3b6452dc62e91d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a20efb77fefa2c19b9a6d332663c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9142fb471e9e2b3eb114a3d12938b69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e27a7f332cf161c9d27242589e642345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be1758d664b4b942dfe8403e136c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a749d739251ba660b582b5ee10825a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1739456f5ea9140eac74c92398da0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d064a1fb3246f951b40baf8a024349349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf63d6b4910e8d2cfc3ccf05f34492350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19fc316dd35eef34a2c38e2fafa502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdd1d839c20396f798617ff3a6be19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4371912d0f62e8d89756998939dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a203bc61d05f7ec0528e024c9739b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7f2f02cca27d16bf9d40d50994ae0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028a35a3d9e59eafed08596a4abf81f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512068ea8eb2ddd60b90dba4cb7da0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f8175f9df04a64b14df63e5d61aba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885851cecd371aa5c80802013aa7c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f50222d20d97c741736ec75356415360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c36619fe796ed5660c8aae9e7fd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849edcfa86ddb362f0243009468277d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc851d8361aebb96be0ed8ed676d1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12418d6d13ab156c525c481288cd8c59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491a8aa9bfa0188764c89e79941c493365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd244f735be18d1fb28c868dc1f20f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa799ffc302bac863c21cdfda01a3c39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884a13bed96711264cb2b2fd2b467f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3166ea405edd388f2ad9fe24edf30c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ec440961f3bec23d68b1f8bb175d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad67e5de595b859502c4313646c8ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe450dd5a82e390050e2a124fd011372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f718245d49512103267ec6248d864373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df018348ce5d579b8e4dec9482976d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1748a0b52bd088009f6535d4e659b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76716b6b12219c86944cf521f84eea4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d52cca442bd89d9431fde96cf5393377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d62e81b95bf1ec673f125ca6b3c627378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92fcd070aab600902b8d27098bdfc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed4c8a696b5164a319573fc1367f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7e78f7eaf2be2633a82fa54ee0966381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baea7a186ab50d6c6e63b8a57ea355382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf110dde6908399d2ba079cbba94246383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa858e7461452944927dc9aeef01670384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831be52e8d5ba94f19bbb0474956d8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dedd7dbe5dafd0529b89ab0c080007386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb169e6b811c2f723fe379166f0593387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f99470ad2e58f73c81380380ceb647388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9da946c1cb53a7ad2f73fb031e4ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170dc2fa64be373294149b133e609b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd85b87a57d71efbd8f59bba52de6a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca9cc34c195d839fd35a5c79585bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d79ad72e3e530122495cb533c93dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c86bb54f72daf8b847287dff7f0cc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b28f43e1cb1dcd66a09a7aed5492d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42927290b14ea43b04197aec4d0602396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9215bddbee4b833329cc3ff930c11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923abe43560b32f5890983ab76ce5b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed90e7dc130215f5f95187b2c80ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3a631693d80378b5b196d2237d3c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb5a0c1821a2d3831fc35b434b67c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e89bb0603bf8b6e41dda54b1b915c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08044e14b06b6758112f803a29f3084403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcff5ebfadd6b2e06304c17de94246404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065571bf4e5b5855bf889c3bbfaa177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a3988c464faa0f5e15bc348c7fb62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91e85f8d771569c0f41e9161e64dfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d88def926ec3bb6cfc8db89742c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cec40325d290d083d133c4ee3ab031409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d49fb3bb3bc4e85a641e7c0f3613410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94521d42226df9b1935f07f945f691411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ea4bcaa9f29c8af68d7071fb66be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21339e36b8dbada3e7024b8582b5e344413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecb2a2ebcc3c11357de20ac4c06ab4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d1bd2adc59d099a2f8ad995a364cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b266bfb9123ac8b1989047d39861b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31bcbf80a33227ddf5d3a87299ce4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66171029726c5ec5ecd6386a9c368418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeb5a97141bd6c2afe1c15eaa60cd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9936c0fbb6b5ab8e015320c60ee5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb01ffc486f29a717436326cbdb74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0238c82280071330b8126dd761f7ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1b3d0983d671ff5ce5ed6272b0005423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d139f35a277cd031e720515eb37c1ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb001bc8ec3ea00453f9373465c881425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97a834fd11eb15cfdf7f20b94e17e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245407eb7a68d8bd04d51331eb402eb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828ed75f94d0b1076b9afd0b27060dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b318373e3e7165d55eeb8bd3cf783d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf9b7b193395a08c2419e49c34a8f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289798a16b81a8ad6142aadd500dbd9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0bc25ad22b999d1bd87d09ea3657d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0e3e12a3450d48602e4fdb1139a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab12d36f2e265e6ebea0fe2bc9c3ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7f9ada704f3b1632f4ebd92aca739435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81918f3c2716eb3cbda82f733d58cfd4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4ebce2497bc891d0c2a9f63a97b39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbe6fd08685b4e1aef710bfae794e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588469565921893942fc744f3f3cbe6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9174828b04ff12c51b070abf6fdc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8126426ffa7f8562c56fd51723fcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce596e90aaad55dc4d2c4369534ff92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c8a1e2ba1d4df025b588846f84078443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3321ce31b51e630832ec1dc8ee9b91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc72bcb1f6c6a02954cbc86d4c4da8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274a3c899676521981c592bd35893c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a11d0ae3621063ff8ad68341339f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a5b751a5797811780ca15b3fe01e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27290a680eb7d9cb30b8096e996787f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4b5ac7d959e8af82d7639d1f9133450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fb4da4ce119d91b45db6820f8f05f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd72adf2ac5c0240f84e88f32e150db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7280cdca3912d25798f4ca71b5132f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e3ea3001caede8697d2b357ad813454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db44721752eac4c8d6d2a5f910f52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d3ef1053778170c19272087f594f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a854d990d6383d8f072e9c4bae3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e23aa54c8051797add611fb20cf27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ab156c84ea3f067711e5c90402e91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61dab97a3572ecd269c99443f95bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53659f547848e3a55edac3002bbe080461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6f05a4b894c0d532d9a16a821083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1957eaef1f4f198ede29a6882c401463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9404bd177c1b8aacf9e1c2a618d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d85183ef4951a2b9c3c61211e6a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af46bfd9293b296c99993b447ed8c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fce7a7f9cec28049d139001c40eeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fc62af186b1067a99e9c4922ef98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88844d1ae6f10392549120be9bb9de4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43c5dd0902db441da5a4752099c37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e201e01945583cddf89239fe3f491c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b2bbca3f615c1cc4156479035f93b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b8cff3205194abe81983c8926aac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d59843a2aff0f88596a6ca73d2b5ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd96d259bfe048a3a1a578d96cd1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383140551f6228e01ba28b501c3ceac2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8051e09ec941da192a8a7a03d354bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b95c3e59a5c76721929ee02d5a80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc9f5219c0f414b0fb8f1950671b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425218fcb53ab426663691a5cfa7785d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e726c3c6b48c4c0606a258af0486ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f7c773f1aad547a30aa446e4dce7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c349f0ed2fe53f0c9be0e51378f28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff576f55835bb6e502d4beae8e4424484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12139a70cc3d51ace787ad63b35e014f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8dea4671755cf4c099db484d24950486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a13309c609b5fc95de04964c52a92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cf30ae17e130e902bbeb25db3dbd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af47794cd12615e3b4bf91e5d5cd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26d0769715bd2025b14b30b0bd3a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a420ef2d7bb422d8fda6b0660049373491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809f80ca11d3dc993d88c1f3515e575492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9c426645a867ba5b1c722ad4d9537493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd471dcabcb287dbf6fd76c9a01b04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab833518ffc52061047e1c341e983b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2226fcd7d0b32b333dae40049bc35a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09ab1ab53bb38c0f7ac73f1d3909b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb25af3d087dccf6cdc22e53b311c3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43bb2fa84b5804feadffab0cc309b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9503a07f3e9fae2b3a3a0d6c36cc3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703805dda6b0c9c8092a24e5be0a043501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed614055727386e024ca0222f1a7d46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7f40ff98f3b9b17741b081cd638f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15098a65c48213145b3143c4e0541108504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb48222420a84cf12922f39f8da8652505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af255bc608081ff896719efc25c0364506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de0887e6749be53154b8ffea45bd87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b7d98696b207a5907077bd6d80edf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d44e63ef9b4873fea236644df3485509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41423b43650c1c489e4678f8826f6dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2344a2c36ca110ce18f8eb59f9262511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb280f67f81ccf3d43d0f1ce04f4be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbda4f7b9cbff8be634c13beb795e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e9e478a1e87b8ff88ea87a76c6653514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06882077f130e046047158bde0ce7c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb24a0f30cb74b2ebb1537c3b3f2f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07620e756639b2480f18ff3964b248e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc20ed99b2d1810bf9381e3cd84952518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4739f8d816cb2ce717eb3288f65f3c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf046e194bac06993456a7950239f7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89981e2623b1a0c7cf8b54858a80bdff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c59a5dc00f57ed6b7c3430097aca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007ea6a9b1525cf650fefd9bec9bfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e58e1592c2d31fd0353ebf9f61d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8e20ab270605ab0119200725dda20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9cfa1e9e7ebb471f2d051b6facd04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37786889b563c17e0708d55ae89ac1e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e9bf945fd0a6293029dcb0e5ed9aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c32e7a072d126ec4fd4feeb70aac7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f347939fb570d158ddb3966849950530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f5dc0abff80d9f788ea635275c40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff1e0f199f8ae4ecb1406ad5ff8f7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a17c4d4c3f203a1cd5d04029870dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5dc403306a59ef203d6b3e51fabb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d06f5a349692670f55efdb4e8aa65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc325a96ca099d99d81eb851fdaead536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208a69f0b3b4bd66158a8ad36a253a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71909ac6caf2ab187a68093539e150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac50cab4896f6a6b3d58066342850e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62268b11091a1bb54a724584bd273540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae4da47bb147c4a2b617bc3a2f5ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e195cac4c2daffa714d080497bf1429542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444ae52a41122f1e3be694b9ffcd9cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a120b9630abd2bcccc30a406512a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a0ab07d68923894c3e548fafe1bf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ec0efd1c7d9dd9fd5860fa6927d35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b465d4573073e372fa7368cfb4af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeeeef2f3848d3870a71ad1aeed069548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64bcf40628a0aeb601d5ef80f18cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c6ee0806a4f01d3af73b79abe0707550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0480968a9a3072704033d337d1116d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928898309a6ad9e980dc602adf8a6c14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dafc439ff6b144f0e02f844784f20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677f0cfdba96b89f6eefad553a0edc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a158f03be086d998b46cf744315a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b3b12c9abb8529326d4e422d29279556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0fd51d97803d4e33fbcf8327340f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a19e569a263ed790cd727586eca68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fc25bd4df2e73a89d91b34dcc8873559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ce3da92b883735a4854f90371a82b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d7a0879b6a6967669057f3739287e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88230c936069bc38738c0ab05b210ea2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b42bb0a9a040a3fe5e02fa8ae4d8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1e6b2fc30f2f6fc214ce41247a92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dd88fb7d42b586d05164b945454ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031ee80fa35cbac4b8f441d7548b9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78d3e813a6f6e1ba9a71b0a5fe0d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f732af7b0af88daeb674883c762fff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d052db8c669a8f9ab0c94df6bba63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e62e57a5bd742d2812625e80dd8cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29883415df083849e0ad7e56c572f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b9ec7e15402a829cf032374c837c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d0222c82a4528c28545eaf72b3690573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8bd8945155faaf8d0ca6f2f17f0bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99b954252fe285aa4bd7b8c6c05739575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33fa1c683da961aefc71d756d9240576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49023f0bc69f594cf842304b3a6cd52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bf351e2d34b380a7a425e79904667578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cabe91ee4bbc47f905870bea179a05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f66bd382a65722d265bb8725be3615580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764af6180e75dd241f11235b767e71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2948af5f69e7a1af130310bee3d66d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6408f6fd29e9c26f5b5c516b02452e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d588998ba95044efc835d7c8f14c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ca9da7546a598dc19daddb41f76b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6b615c6e1d5407fe18606be0f1507586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b683a313689e0ee2ba762d4bb9f617f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaba6d2a84e4fdc2ccedcb78244466588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935174cd9ce3d6e851496edb6cf092d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799978c26bcfe9174760e3ad1efc87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002726972eb531115a8faae8fbb94c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78473b4c81f5ba8f5cdc35be07f9e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f1c070efef2260055765668dd8281593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37f50da53ce065ba1a0cec1f0d03f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a036b034b724409722069966edafe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e7da24906303e519719c19c0a929596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b47937cab5ef52668a03c478bca51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e37ef5cf961cd80e293b9d940f861598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33e3dfa13e76693be5f2b72b2691d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7488c427dd3e6f6a7b9800d3dc71a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f25da90b2d534c4a39fba58ededeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de0ddb14eabf1dc19af1c1664ed20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8e3db89093d4826d24d5bd922e9b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f11999f1f47c7663ddc8219e80b6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef70ea314f62ebd777736a9748b30a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac9cc942e18c4edb125a5650eaf86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fc90a80c72b153302579a2a0ba4a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f60c1eceb1d437e512f78b6e172337608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a8063a40cf8d19ba9e3ac6153adc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348f66a86ce6b13a0b430dcbf8f5614610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7abbdc1463c0bb58a8997d4bb68ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b00ef468d6368e515ff6c1fb4e890d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60aa5a276d6b20c7439be0f3e931e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb922c480ee9ef06ed54da726a0e6ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48373b69ebb87129843614f9772e9d31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d10f50488597b0b15ce1d0aeabd6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53e1774f4b9e9dcf7d0c510d0f3a0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4300af73598c61a40bb24d93a4383618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf743b30bded16e661e01d405880734619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b62bd2a6a648bbb062a81372e9416620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc8a7425f08e2328c1cbdace342ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797fa1316afea50506f4e6531b7d4ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f23dca61ba23971c6cbc0ef0de66d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb99db32b8578bafa075073ae65f1ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176dddb241e38d518d85f743c2f00ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d653be93e686efcdcebb2b392ddcf83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c7d593e9a3ff3d602c8bae4ad82f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c146062f5e1a8960a770cb4401379628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a82afb92656049d5291447969adea4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90aa7c604954a7e42a1fdd28caba2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283a6187ffe85a263774ac1a00f76a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b35178b19f0781854744d12a9e0ee2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8ecc0193063e4fbabdadc8f8ef15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60d4f75ea2d2d6c265fd880cd4965634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbd9fac92faa47aa02d5b8328cf21e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47062f64e33d5912f754a8a7cea3610636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779923228c636fab2318e38353306af0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cf4ea7bd505628bb55d14136f4319638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e037ef841afbe9e0a05ff637a035f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076594f0a31b26af1f22785f8cc6e2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025916a00f05036de052ab8f8ba5318c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c108f081d8458421d4252e418d20f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc276b9c01c9671600c8194a6095b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde542b2175f782db5e0cc99518216c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d812c4f56e2e71ddb419223a23ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c0bc69bca29528ec9cc6809f96c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bdc5437ed6b6b8125241c27d00a74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1057293d408e117a889aaf48d2715648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2066b5447e46d755d67f3fa8456531649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52f770244794d0b51352563419522650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ca414424fa3aaa0378632f07d349a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04399590d26640d576709dfa4082824a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd269cb4e991a21e6b693493df3bea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33d377ed8258de44e5a42424001e5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16e9bbd1195b440df4f9d5f5715f61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee6648702030273e13319a79c8aed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e5c92fc9e03f56ce8ed1f9630bce6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cfbf01d2a911a4716b6cda787ec9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e331dce5422e4ed979356767c10f89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c78eb290a33e10dc97069e3a15ea2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad60d7d29bc60a50b98e6b3e5f617b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999c097517b1e5e6c4828a4b907956a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b07c314d2d4dba0cc975e1af930881663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc1125254198326f0d4a361212bbb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e968159849ecde63b679e2825e509665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e21db14d63fe3c83d552421f7185666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39569b9687638f32eb7b9591261f1a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8142540c1705380dd9de928440098668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7f635073a80bbfeee3634762f35af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd887397a38fcb8f95bb7302f8e5c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4400750723762372fd592e8159a2f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c10c21a7f2daa06392eb8f91a82f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0744a2b766ef075589385bf8200d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4c22ca34bbe19ec94e592f8f465f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c97a539992167edffaed388e28e52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527fe4f5207f726f6f8159cc47ea3d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f333850a59f6ed68a0589e98f0666677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcb337869ae549ad41f1426efab8de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251575db6eef89b70a5032561aa70cb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596d9f186ec483cb64bad121d444a90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d82efaa183db8ed86be831bb0fed10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8bb2e3e736df34d1c25da46e4850682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448195d9dbc42e5fc182199addeab031683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8367a0344902bc914255f57cdeb1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96620f849825a6c4576898419042ad4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b1b698234b06556178e977c040f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ab4b6c2b47be174c325faa643ccb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c64014e93311557f0039946fb707d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c23516860c228e36091b449fd0f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7e45bf876b86232b26ada924096d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e377f22265d76a1f998cc660de8f9d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e598d670d994e0836f5916cc7a3348e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a5e03746c52675621fc78f1314918693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36bb039210dedb0c037716d980475a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7337324a77caabf3d1824d1de28c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e391f59b16de95f8e0288ef293704696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7a77279f2069f4bedb74bd9ee9c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fd41f3e609816db1d5d4c794e6383698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0868d67ae6bfadbc04e5a953e1013f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f73138df2acdc118b9a880380ebb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f311121d0f36298215c69c86644c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3795e187e59e45049295ec97d1011c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c857a39f5cb53927162cca4a6c4319e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22035b26cd066b403b57d919ca5b0422704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1cb79c2e5fe4c2f9a9b360a288e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30ed23e84932da9936424e299ac373706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb217bc38a156c9af7e0d5e4625b7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944afd8dc79869c8ffe8baac6d77f330708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c6cf3e1a97086f7f6b49392ae19d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ede89c8b0771575e1939d950439315710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e7016fadeed25dbf177653d4aa734711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5917eedec89f0e1ffeac61af406728712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c70efe2635c7ffda5ebb65f2f3d1d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d90f40876f87f8507d0023ecc3d91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4226c018f057fd4b817f1672e77541715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6496df94e9acb154aa38dc014447716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071078a58772fc6c15a69eccfd90e1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647919ce49911b198aa937680c5a2d9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7291f960a5b3a3ad89873b9bd47a813719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038c700d9aaffcc1939802d28f373b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7181accb09eae3c4de6d49c8f8dfd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9c0cc435b5614f7a4a5cf702ce7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bbfb8b290d15fbb9430b8ad786073723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdd22e4b368a1a29e12b06a8d40262724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111e670ad4daa8fb2dcda720c75f766725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde1bc53ca913900676829cc6fa34b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f77a012c65ba53b0814bbd169db17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cadbeb26e5a388399b153254784df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc936931434adc109a2fe67f02cb65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687c1863af9c66efbcf50d24f664541730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba1fd849b2a18180098a92e4bb03f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a821a2e1d5ad895d03d126f8e297d4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a3c04a77bed231c7c0297b596640733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a69384b778973f184e08006c0523734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c3d57e5100a02862d9d7391144f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bde5246b0fa52e263d6660656bc8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e3858ee04090bff377568bee21bae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f1b76f020c9cec08c24998c793a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a93c0913513767d6d735ad9e17640b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0005e89a7f316ccddab9bb9da0f1a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3615f69e58c06b09ea378d06efb697e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d16113417b6eeb856346626b9782a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44e7ac294e00ae92a4ba8d0e480b32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73385ec36ddfc34b499cd8561e70507c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b83094744a07ebef40aa2f060f2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee837e1ba0cdee282b8a082633cf69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0121962f649c6cb895eedfaff7df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaccf39445a2620dbea5467282f9cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7290c2634b63706a7b6480e6c2fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138786510d8294f230a7b4171e81546750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db498079ba89768cdc13111d02e92a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2b11d31ebb11a1d306de5faef6fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfda6ec636d5911f79be9b52d48a00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16baa829c668d397a1fa004003afa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda84de9c7cbf30fae0c71e2fb767628755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064d60b46e9b9f9064e2f5c7acad313756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b2b75ce9c727dd7b688b6273ffa9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e023a5c0bae0ac5f450391321748b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2a7c0f4b36bbeaf28753abadc048d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f367b3388bdbd4117fc790037368c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac7eff46d971a5767a0c64b2ffdd3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07baa5c37aac0f6c2801c7da527f74762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642b0917abf21d270ca8603638f5f15763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da70f3e0d3e806b118fedb1b13431d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a73feec7f46470fcb17c373ca4ee7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17032e980430cb2fc23e674df642eec7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2481a77e1b49be25b9221668561c4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdafaa483698c804ec26627a87f08ed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c111a50e44aeba075de387eef72600b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c64fc5d25f3aac4ff0db321dfba262770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf073fda49c65522d4b0e92729479a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af0c24eeadc2dbd1bde4f27931a479772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c1dfb755f387c770ed10268de1856773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a134ab2ab9c66f3a8466e3448766b6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf453f9f6748719b059204ac8b0a66775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e775da7d16721a73d511de185182c8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a99fb9d40e4aa6e73f45d0848928d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc774adb4601f75d0fbe843c09dfac50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942563ee882e3046544e37e86976d6c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2620ccc692e6a8a52b4ee650452c65c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898128f2f42d4e8a30578c05a621be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6557a8082d67121ec3d22873b7c4271782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df0ba2e68c0b4849a3bd878bf08f48783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc193d1f7c9cd32392530f04d869de65784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f00918c719193b83acfc486a9d8f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2835593a22263917bed5dbbb90f1cff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa7bb1f2d1e8fc3b13882a82ed409787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d097942fb2e45c107bfb4387109f9e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5b50ce117073575dc4520a5b02be789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e211eba29bb8688fa7cb6d0c4b267790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2602c0971550f362ee03407495e1f1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95fa557deac7073ef4727c6bad45a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f9b36e9bca75fb10dd09f31b3f4b2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd073721a4fe260bf1fb927663d98b6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90e534481be7c6a8648d29b7dc6931795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc609aa074b8e67af0001b95d74fe217796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a096dfbadc3254b9b632cfad5a5508797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc143c05676b941b2cfb30a9a6bdc8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dac5598e5b19f59944d569652d07e5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a82245f2bdd6e303946de96b947d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8458d684e58d151f536655b6df287801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426212799b96fba961b9886f43ea6070802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dde557880ad074a50928d64e61a96803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1c4670513d0adfb49b76e944bf22e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac7a56ddd6ba706860ee70add20b18805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630702d27873cd9e4f10959f38b80b6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4426f0ac6a48d71bb4c66bbb489e3a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427c82869e69ef253d443ee8195454a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a5e7a86afc1c4015c66e929939fd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647824fcefa67d85ac84ea7f46acd157810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f054b9ff7998ad6c4da27f1d9bd69e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d537370be546be9a1743e3cd6eced1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a7ea1038993a26a0b1beb3ca23488813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8de618e8daa43b482440f5a879ede814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883639c1155d8a1bf6a4e00e9ef6828a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5191e3ea6f8babdc7179f11ef8290f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a428aa94b3bdf831840fe96e2166e5d817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>