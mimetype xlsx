--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a04118f166e9352d704ed0aa7247f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91236200398b5099240e8500381754c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec44deecf8c7828bd022d5acfcc3d743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab93bd2f808dfe82187762008ea9d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96545ed7b4f95f8df6b6ce8669e75b375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a24a81fe61d3af312e5f7d46ef396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b648bd95a8e849ce5af75b50ca5337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67537a4bca48982d31a142bb9217e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9f2ebd6aff604a4ed20f55382cfa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6af91f17f7ed400192c26c78e1947b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da6b108a8388773a358558afd15bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a83e4d972082d66baff444e3151212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1f60269d431f5525c46036efa47613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfba551af1879f1072d6ba43ba161514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac625cea2a7675f31bda5d5485034615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014b4c7f2d5e33b1aebee27c32f00c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd433949412460206afb7b230b8ca117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77488996084ab6d2d1b9705e4e1c9e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f7aa5bfd8411581a2c467a8b167ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842becfd742b6d5e2d6c6c518aee640020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb364a39657ce6e4d051f2e40249c5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65125816fd6bcfa3286fe8e16c691a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca89e50bb474a810f3dd4259bcc633f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc50d103fd8c9e340e0cce365fd6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f41c5775f837913d1697ad0e6e1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13bb2c44fad06213cd4e9e053e7c5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abdfbad15d6444dc8f19ca43925d3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d2e41ffe6d3796b1e416b14ce93da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978edf7db7a892019b10d6708b7ef8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae8f6f0af406a6e7c8e035909701530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7eb62d056489fb9b9af839675e2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727523ae4e114313342a11a664e189aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df740bdade44c0c0790495b2700fe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ebaff32bff16af3432f228715030034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f53e72c2d012a9d6d18bf05d262cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a161dd9eaad53dc294860997f6b6f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2225e5c1e316b24c45891866c4ccb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb539e429a11804a0f080bf869a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667b06ad3910c3dbb6c6f6e3243eca039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a283c9447dbea42c29c127f1a149840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6073fce1918a18693d4bcfc8e8fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d489d2450cdb72b502deeec613016f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937b7defd94f6c7607e695365c6264043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164056ff416e960d579e9f58b133ba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ef50775cb0528985f83d9392b72c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fa1f649a6ec99c561e4e6f59bf8dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43593cd9f56b83c3167ac95ea7464947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed8c73052a588f49f568ee4727d6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5a9fdb2667134091f01fff9f1ed949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68064d208578ebf6c196dbb5e599d50a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdfd70a3f7c51fea3c80aca1d1b26251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc57a5a89e04907ac8ceeebf4b872952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc99fedab9a6e320f5d5fddb189e6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c5358f872532165dae8dbfb22b4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3c5c0dd52c12bb68528cefe4f3ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aaaf730ebe535751a724549a70e5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f5c9591864f853a3571bf0eb0af3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1a3d0e700889a8cc4faf3e84bea8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c213f3c19f4cf7c1994f17bf5816d5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4cb425be9f280153970cf8f745d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a7b14bcd12f0f7eb8ea3ef493da3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276542fd485b69d81f7e39a0060be8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861543b7fd95889445b442acb8693aef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fce604741707f3c866d762d4f968364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520c7d73dcea9da17c2636294bceba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b38f1cf6434bf28f997ebf35ba30f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e53e644cf7d8ffa95ddfd257e7ff167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b1112ec623501bfccb449074cca268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcb1d12bea84fcd5a3ff4a83ecfdc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa2e02f156457cab4de25edfe8b4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302d2afd76ef9f5b3cd1b6b14c7396c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0a75cc703c6c6ad568850d813943172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a689775ec7ae0c6bcd7ca44890eac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9407d9d38c48f0f8c635bba7bed545574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201c9abf37bc8e625574a1515fd238475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc8a8b3ed7cedb15858afa6b02d9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e39494a4c32868fb3519689039f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183ee2b53a2db7f6a3548d0e898124778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b71efe5265033c000a10a2e049aa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348789ec903155d9a1737cbdd8b0e9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839fe5fc9f0b5439a031becc73d3e8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f8e5a4b42f706fddd42119ac417d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1c61d832cbdca9f32b2db42e939f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31925bf1a85882f65b58168c46384a1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e45cb81726c7b481379c9dc1d8775c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0eca5b1ef52b35359106c2cf0731086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6060831b267d8896d179f00a3294a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe87d11ae62328bb7e3afd96fc609e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d8fbfcc5e78b2bb959dfea01538f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fdbf969c067ad14a276504a5aad3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49286b513969046fb6ed9375948d93cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ecb00b2ce77cc9b495945a977b70a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e64b99e3432be2403a016d141f4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e83f6f411c68b449a2880b02c4718c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bd4d27a5d0de8cfb4deb0de8f689995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a21bc2cc3a8c59c4fad4b0202a01db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e4c90f866d3b0f6b25f6fc6d490097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc0f801be1cf0d5fd1ddc73d78b1a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599db2dd4531d2a50f20a171645e9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa953bad597d2bbf248e6a69f2d5fd75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cca37eb574c5aaa9d4acfc7073477101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a892e91daa666dea96ac238b7935e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaa08eab33258e45cbf8c6809aea8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56392bb22f7751401c81ec4407b21382104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f00053925ddce53e60a35cf4503110105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e635cd61703c04f1b7bb5f237ce02f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1788a09004b996070ecba3a62cc53b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7426a01fe4ef5e1ba18dd7297a3a5d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618898aa9b638826fead639b34712757109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6c12663fb1d6b3b902f100ab8402110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefdeabb051fbb3e87325f785d11d74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400a43f9d9d8e4843cf5de7fe4c1b8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b275348cd9481a0ee52c00dcbf9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de31a38c251098a3a27827510708f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541abe0dd01a44772f9745e5f50057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e10cd70771651a5adf775731d19ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eabeba730a6626e3a012b8eb30ca8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32fc88ff8d0582010af0235e85898e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1ccef310d3201eff42888647f28e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13f01146a48feb23cfc35ecf583278120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e94cbd7dd1782485b3447e212b9dca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff5ca444125744467459d7ab8b8fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fee004e1bec62e9e65d946865fcc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f079ac4004728b1d81f1a1bad0309124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc1247a03963b081f9d09f3560ec6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a33bcc133e024d95079774e91e89e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c5cb5f24ff6595cbae170b7abed1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e0df620a3bcb071d766622482d22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e9a25efbddaccc3e82ab0e3e1073129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae50c0f330d2379a25b117a96c641130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4482862e84cdbc499993084aef8d03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9926a9acd6b8c23838ca208630b641132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e0f81bfd797fd55757d564af612e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d77ea1106015972fe687d9ee05f27e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e862a9a0420916da2fd580b4cbd7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486bd968c4087d790775760202b4490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734794f8de354d426362e4c4b3798c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53283fb2dd0bf3d29010e21f955628b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c380f546c977b96809962f502d6e06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd7b510c3ea04705cb7883e658bae1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf671d6bc0bc4be25da7e75633a360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9534cca348c8fcac65401091e7b30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e0acf75f71de726262a9d5bda362143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936f2c997eb42e58e8bd1be5aff201f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52effc49bc076537c972daaf702f960c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21319d87d189fea9b51ab998732f0dae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8cf126e889c02c56d937be46c828e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecfabac658e85a2f8703128458c1cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd1425a1ed79ef0d6a19fe76a33769149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc913d330df69325e4f42ee90c7cd10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcad5d478089efee8147d08a827d9b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e9850555febdd533c5cde42a37aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5fec9e75b64d6207cc33356bf024153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aaaf5848491df9b81772357554482154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07848f73f3be67b3f782a356095dab5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbad647aaa58a65ba4d66e321de647156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9a857e486356732b36fc4995528ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dcd7028a8113dc25fa12db496c149158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf1462d93fcef8d76906eaac1cf0f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec179262200f64a9a7cd65609146d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdaecb8e2ed70ca720d7632c8da3b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e4a780beaf97240631cc87383a64c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdadf508fc3379dccf8b88424d4952163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fdcc7f53400572ec563c39506efe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c705ce6ec187dcb533afba373964165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc94c8d22dedf8c74f37bebe08fa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6487d69e4db4c0b1412b3fd26c0455d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f8ee5f4da206e938367c56ea6d1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a0c0b7f4141e819a7cf81faceca82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1ca95f3d7c0a9dff2088c53b50032170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd684cf841189ce4cbe794fa20c91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d875984103ffde0a9b1a29890052d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c54d8cc3969b8bdf214eae55e98197173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dcb411622391fc8ba627817c57a94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ffdd861db7145e3003527913db7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a276d33446b230299e293b2c1f64e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7239cc7f7f99cd296eaedb698034188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be6a364ecf7c0ff9834d3b02d23c70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab386bdc987db749ddcf4d4689b6b82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147bcc136d3b3b40a0b722530f96d38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57149047c7e9a28e1740c5b04768d46f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87178a1f580d05b995c9394377b3d8fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee8ce2bf7977460e8901977f5e151183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0640ae4d9608bd5bbdf0224474c680f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bfa9c887d98caf9fd300ab83820f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932775b0008c97496f249be70118adba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ada3386d5cbc9d280bff8a23e290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831511fdef53887b5534262c4e7be37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10374d2c6c5666a4036d433d15b70e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b45a2d78de666a2cbbad1e62f32b50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e24e8d853e21f931e32af4d34efd0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a3580c1a0b7468e94bae4ffb6842192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a5272c250263fa7e13ca9a75dca1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb882892cde23923461470c3325383194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57faeb76b6d615202c447018907b34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936606e5cbf7388d7aaaad4f360113f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b037d55c7813d1fd37075f2b93aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a2086be6b66952e3aa8cc6b122fc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0df4933cc5488ac5bf65e2580d9edd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fccbdd0d573c476e5232d116e8dc74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6119346a28ac6e43fb5d9fa15f4ac8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4ae4067d4330beb7261330672a40c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476abb0bfdd72e5c56655eda9ddfe7e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544ab0ad49bdca4b220894c529b48f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c7ae7875f000b829b7310e6ed5d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b60c193b88e65d73ee8e30ed9820206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f324d4aa965845cf65e2cb78b5a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4da5ea4d288c98203070071a47277c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341fa562fe9b575cb94a8354d6a842a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ce3a81a92ef68f98fe96778b931d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3457c9b79fd552e7e54b7c67deacca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc273d1a4a09c759ba375a2511b4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758dc0ae5b74f6a4296ae39bcd0c3b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321364cbfaf7209458b5a908a04c435a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545dd555ea05e8e514a5b4404caadf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270c2408f03bf717526dbccb1dd63f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31394ec823b87346a938400bd9f84f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95e7b7e3141b05263036e43fd56175218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6b5067830bf0a1f997e2d42798b5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e7792b517414dd8d478cb1c2ca37e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad85a4113f764fb184509389ad6d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206ce4ef07a4e5201f9b7f0eed9f09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb4fe412b0120ffe071a3eb51af99f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e54cf63fb9592d6c220e6d088014b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66ed587850e299f61236f36586736225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137a65f4ee5203168d4a8c3b93275d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72448a093d3abcf19a37567a8a344176227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c50f31c6b1252d51e5db9b5a1b11dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716efa6184cfa375a2221a737e1aa2b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ee5270df2ff82b95ae23fe36887e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22f1208e9f6212631dc6bd656c8b2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df2959eb87181bf48d55283f66bd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae863f103f6199c8277542dc2d656e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906996cafe29b248ba1c32a9807ee1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac9b878f022ed6203f288ecd642051235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91d271d1d15ad536beaa37e7fd743f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b05b8955939d355d38ae2bd2fc9f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7feef62a29f197bb76228b117c3a3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50a72fe2f8167464d75e54d112d113239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abf0c1535f33187d45a4005f862596240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b63e132846913e290c6c20163d0b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123653972d826b01eeef04ffd65e5d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa0298a2bb5953d7d72096d4c84a04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22dbc849d6a29cb6845c8eb204fc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acd3ef2b466be56e5ea6a88063a8f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8530250b539b83128ee53e889580db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd589d2c2f8c242395fbef1869b76f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99463e624b63e52704c330891db5ac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fd234476d2622da79d1874d1c95c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf719def58c12ada7a4c8e1e62247250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5baaabb7d71dd56221961652b93f84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf0f9a08787a44e3178f23d44ea1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e1218b052b675ee8a3f14c2c60f8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b907cbae68ebe5d81e1e0b2b6cbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0587fa41c767a8e2e5b98be698d311255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b705405af6b42967a753f81f180579256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978bcb882925b5342e97db4f7713b96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc4e8b920e155336e0b6a206299fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef721d425592d4f6402de0cbdb1ea7a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd5b8ae0e69956d14b797299abd4b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd07595f591322d11792e1cd8c8f8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d8a9df10f0ae96c032bf18265c56e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b318da61d71adb063937350c16155263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b12b011ea6b6b0ababdaa4f006ac48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a31ffa05942cb8ae275f96bdbac56c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed0486a63e8aa84a05465966f144f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0e5efe6163e58676ddf8fb0c66ce6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8012005e50ac48c21da064c9918da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a048d6ab797df1674162e132528cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29d78a647a52edd3d85f2d6b7d9615270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1025eac6c38f36a952412bcae7598271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9f2826485e7018bd43f4a1b4e1f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d65dd5a2b6796e6d071cc6280c02e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34145c02fa1965e91e2d0200fc170bf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978cc6347685b3ce5fb2a99fbf95db4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c138783484169d8f01c8eabf8df23e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25d689b1cad50c46e22cbaffda213c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a462f3cbd1a30392c1fc50fb63ba9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d067e53b4a76ae0a6b5724c6b5dbae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bec579ac13885636719bd47119ff7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d987c9af926530aaedbfd831b6df3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068d43771e710f123e6f4786748558f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43187a165893b8d266927db96a341b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1d9403e1113588c8d113c7a286bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239031038b8491f583633be8bdf3c4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d628e70b55ff2c7761317b40b9773ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96335f398b1712d036fe670ef9cf2b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0290e7e5ab5a567b30a98a001cf6c1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be876fc312679bcdd9c4561be6d8b0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefaee2e96c0c700074b5f0f062dbe7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f233edb5b598e0d31c43ae05d17a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806c16c48a6fc7d8f2076e1e5494946292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb095a3365a8eac14ef4f4d65cd3c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee04539d547ce580f5d7605593518bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c45257906cf213087879ef3002a03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57782fd8de903997a6393066494e8ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03d3da345a05d02e4c50748bdae60a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb0115177fd3493afab222ef2a29dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c8cfab31770c95910a23094d0ac71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e613aeb28f569f0610e607e6e0f72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205ccc71166b1124c66018a776a01af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc863ca6466de553c8910c2b3b5cc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1a5eeab1679c50eb095b905bd8e64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e4569b8d27182f28ee937b3c07426304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9290cc438687bd1456197874c4240305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0359450c33bcef99df4ece40579c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1afba4bca20fcf140b9145592b7daa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429035f35c680b89069ea1e87f712d55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aefa9b7df218a7984a40dda131415f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9908d4a1898384977f0a5f11a4f15e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce90ebf404e9746de516d43edc233e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae965b4458d86c677da9cd581a5df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48463fb57db34c3632f3b3007b5887313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6584dd7df9714ca6468041d052aff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11fff6b379c185bf2db099359f7c8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d5da624bc486343c1111f816a652316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc671e4d2aaf76abf980d02132141d86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d5613b508a406f0255f31ae5ccbb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e7b94174b81ead19430edb4849450319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ce223a9feeca352c501adc674be8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94814feb7d69991465079110ad0ce072321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98727ecde93c4560a47482ef580b63f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac340ddcb763972af055c3f3289a7aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d56c5e329883288aadbfec375512324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8c40a37e0c45f7d4b0497134c0d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727e17292f40e4e6215016864c04a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf8c6c9000e5336ad8ab89cf401c93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269aea28fedfd25ee0f701351e3378328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ff4bdd9f671068066572910c83408329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381fe5f4d15c8f0d61721417c72905d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859dbb65f439b5ee70054d91b05c34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f2de584f3b559d9ebba5c6a3c213f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ae459d2ed902f5575ff868eab0ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d4fafb2524ce70bad784d0aef22f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96fb14ebfd146bfa8ca1e4f08708f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52187eec699dd13e9e303575efc5be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d0479ec5f7256954bd2f2db5a913c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddcba9b849bd085f38d0e49a5e1d69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa5b4a8c7cfd101dbc4a7d06364d63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38d6aa725280f531ec6c2f9257a4fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707af6d3ee23694299d6899f2a13bd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f51ebfb46dc692408ed872991cd4cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37b2e701782a01fa19e7cf60b89a93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680e2be7a318f82f2c2c5cbc880edf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb17a58550580dc773e0cf7f2dc565345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500a32609fca1026e2868a2c0e12222346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a96496b3557fe7b911e499e6273d4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc035ea3d5440636a9f5685927c8a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a56fb1c423b11faca6878eaa5d28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dedf59fd9a0917a777ad2de80ace9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8d516b26870a0eda73e8df60720fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ece1e72d41d729558886a88ff1f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f5cc3d83ca8bbde2b991fbd427506353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751068da8d30f5f251af6f8608cb2b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485829b28a94eb44e766128c2a7684e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7aa61cd12918d2b7c8c74b2a9dab6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926335a831acb554f5cfca47522a5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0dfa7acb1b6eb0ef0b06825adde6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca17703043f405bea228c762590445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132ac02ce20177efa0c2d8c31a57dce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3114d1b20f6d737a7a141a07103d8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4a2739912db88d25c607ef1c1a27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d388bd4aa02c8d96751139ff720b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299936d24416a319c835a320ebdef9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ab2c48dbd2c83276900790a4f1d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5488cee829de077a33ce6c91c65ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fe3e8114cee99e1b8e21de4b13a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3147e756b125e41ee49e113a11be3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6ad5a77521bca7eb284ca3fd2c810369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d27751e077252c57570d0bb5f2f6b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a80de6c0f1dd10b9b60ad536d6cd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c3fd9ec19ebcc87ec4e267bf2840372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f035619d1c55e47df89181c505ee012373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcd62a49b8e9b092a32fdd97156fe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f3a9e80af2e948374fe138024e31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44e794b4ed47120f59ef8077054272376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c622a0d78574c13f972cd814ee2c6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018aa28b95d28ff6003ded0f54eb9e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df2668982fc359f7307637ebc8ef7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d9236fd05496a43c68117fa09be4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123356f607831eb96551ea2453d7aa6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81411c324889731471ea197e0cf679b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d232d6106b9e89cbd7ff9d3ada8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca5831bb0b58b9d8cd784f1f935ba6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9897c29c7009bd8b60aa9a9fbdc77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5674229889b29590ee47bb9d80f71e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcbc2ef0ecaec89fc93ce6a6c818d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c176d090698a5958f0a5852f2ee0912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d781a3e09d7aa66e76ca7d722377389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cdea47647ebd741ba237f577f951d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ca0ae6ac439ae0572e1d4a3d632ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e029e78e0467b243c4fd9f3262c27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a21c997d6c35db2dced68dd1fa173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599ae8a3ba1d85da7ed07239cada20e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b83cf465a646d40a6b6c355fc101c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d7f1dbfd791847800f9b5cde5bb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626864edabbea09f8d08e2f9dd6fc2ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3964da579a81f43d71f5f8a2771109398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5bca33656393b340478c4a2e491a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c04931ab06be1d56520c24a18f93c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65424e7b00c93b5a5d9d5fb6dccb3f04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61e2aef3c6f04d7c46e601efbd8905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed10b9574411b7ee0786f1c099139a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9704d36e78c34eb16b721b014623b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae138c4469f579edf4e6e67150db40d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9b79120f04c1ea6a7388db74cdb79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aed5448e9b8c2b309775545b5f38c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f334bdb681a07d5d4c9c3c69791a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532b098e6e2561d514cc4a6087ad1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adccbc84106c835df935a165c27daa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eee6e30850188adc15fa2dfd00d1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143622ff0fddc9c9b95a96cacc76aff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9437cd54c0308c87a95f6ed5ae153413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb7fd99827439b3f73ed90cfa73f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97511302c9d367e51ee53d086c58284415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af017f33c129fb62f2a5b28f569d76a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd5b3de2917c15cd84e5f176a2c45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad0b9f313a64a0bb90d917d101ff60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be408d4bf9b1a1637ea283c3108690419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab205a0ed739360f8d598370c1b274f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb2a3df274e1dfc9169d2f7878f864421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9da8bb7e8aaf9f6bf02eb8ad1b94f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9822fa5f467c423a1cf830db470f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23be215b48db12a52a9a4bb736d229424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ac97683119d79e62e958a575461f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c56920c0a4599ce93ff76ae44a06e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a0c356c93c6dee4d8024f2105ed8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872dd9b0e1bcfd01c797c172e4d4027428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99e7064a4f14c0b659a0dc286af71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b9e7737d7a85eed0db994b17a55c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a276d8ed12ff1c96df35652d02a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe38be8aadfbeafe9e1f9caf191b18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd659f1ad8e0deea727907c649a0a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dd606faa9ce250119ca9965303e58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f85e121bdc1f03fa60895f2214e37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f4fad9349ec0ff3a0f026b956e01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7621882675c2fb2c39d26d26b69c79d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b1d6e86935eca97bcdf5fefedb425438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e3f2139cdbdac9cad26da78dbd59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ef47ee68537f165cf6be4599e5cd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8311d3a51c605d06578c3d0cca9bb4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37dfa3eae2b418aca877d9d102dca0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aacd0e436540809bd8a06de957f035443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d1e8f273dc6dc0443c036a20ca0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661942184b20ab44b1ef80856876acad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef3a26b12bd01816940ca34540342446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a63740673914ffea8738fe199165c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7efdac251a3c4d94e0b5e7ea1b088448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee1422cd35efa9518038ed9f5b62f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39146700babde35b76426a1bed8a09d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06492c665ee99b3e830abb4de90920451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad38215b960a54f96b90fe1d67189eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96538694b14c4194da6b65d49c3992453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ba9d85d90833f45fddca86bd47d2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b96d40590ede639fc0e20680ae6d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bf7797d17d0aa4021223c9a67cfd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013176d1d9b10278335a2c68532aafb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ebefa88d66bdcbce15794af7aeaa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec740aea632acb2829f504608db2df7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dc822a713fbb4989e2d37e45942b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8a906448274db6b39d2742d0624f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543f5d3f86f6d7f87d5e1feed3936c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfeaf487857c28f4b02113d7c8dd6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e39a996ea9b79c58e41336205f640464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e3007117fba5dd86e8869ee0f67d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be60f184f053bdda088e9c3d1ae749466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cac3f163b264b832d969e74089200467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632c28a00bd453cfe25b3301fe35ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f70cde18c022d30a3370524fe62d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eec35abd883602969346b5e9057c61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02174695e343cc6081bcd4fe7d91b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c73450b634eb11bbc70ee192e86b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1f9d57218bb3e67d3f58d4b6806a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cce8e811b786da17f96b456a5960474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f692daad6085d5ed3f4f3212379770475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b55f60b9c601b467e1a71c6fb8339c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb078becec15398d99eab5b64df4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14974558022653cac88aa850fa1432478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb9ab4a702874b16a1fab63c7d5ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315a735ed6f35b29e3926108301b10e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38800ac484f02451974f5a1b080bea9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f695a8f01e7b4e1df3a696a9e63e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a0f557673308f2e12eefc435e172483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1caa93a85db452130f63fe216a4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e8f30c334e7cedd1ed7c9d1350fa0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8ae72f2246add1467ed4ecf88a4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df89f42d58a8df943175304829b26cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a37b024204d5da36b359e0a6755e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eda8ec3ad70f2ecf21b4af61b0e61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5c6daf5fbdef737b3c5e55e6d469490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816ef4642457695f9239195407f5e2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e86c5fa92a0d69c5359a8df3321e4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e521fbf29315ee2a270ccbe1421be2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d1eb4380e69a9537191df37e12848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ccddbe916cdbe391a81e4a1e02ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae662db3528d07ca633f7b8d4f322d97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206ffe9df979ad113e8dc31c1da0be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be460054de627badb7ae075e725d05c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d503597549ad017faa559188440da0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be2c1dacdec856599af5d6b0c9ef3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756c55004e0ad84e82c0c22b322532501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340fb51c52aa9e243db3e5f8d6f3228502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139e70788b63b70d0a848bf11ef40e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cd65ec51a999f20e084a97e466bc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd63ebdcaec6b0b5668f6392e7048505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d873cec660937a79f4177c26ac3272506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96288b6e30c31f72cb4a1b644bfbcd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a75e735db97364a069a56ab8bbf37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adf0299eb91cc7298681ee05e2db6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ff86f2cc2bf1f4599eaad1d22e90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3f4efd1e168d89d2d891e5900041511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065e05cfc3c3c0ed7f01196da7a7036512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcecb526abe497a751864734b712f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34e94d8333cedc5e3e8ef0be8603f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31155101fd98812a40aad1426e6a33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8782fdfa3925b291221de96e107264516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7917c0108aa19d30c3ace1e86969517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097eaf902597c46b28de89d2873b81e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93659c4329e19abe126185463a5ce1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f178cc06a034bcd2e79751b78dbe8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeaa2588d4c46437027e247f19ec52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac43547b66aa2d8387c16348c0d2b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1dfd22574cb106bd823862392bc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f155ec483c164d9866012a658de07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b8cad3c0aa1de8e18fc90a1cf14ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c44e767e324b570779d08f04b183526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4faad1c28732e25bdd1ec91d214641527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99711e11d1ee053b5169c3b29e649528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f50b4f93c6db97d41a3e2dc34142529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ec6ccd4e91ae191e6d8453c8da73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85872534832f5b8f83b127ee20dc7b59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd64240f9a1a4bf02aceaba273f1e12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa000e102b7be65e9eda31fde2ebd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd0b655161fc259596043449c446c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38814244364ce4c889ce1fe31587e9eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b052553bf6459bdb3496179d7c4d859536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1d238c5ae594be14bc59434f0bc36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4f62d21b829048a12623fedcb800538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293c4436a05e3bab4d4d8d49baace6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740026ed7bf19ca569adcf19e115965540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b070fad99bcd175bd3baa3e6f0bed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a3f0e4f56de10da3292fe4486a7d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538bc22dd1d4cac348a636178c56775543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e61d9610f230027412fb72321bfb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830bf5841f8af58980bd465533f747e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f96a7372c2f4f60f023c61ab42a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414b790e3e7eb3277b1624353cd85ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365d8862746c896c70c8a1b077c6b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2674205f431c8b1c31fee728f57f6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d583e29893ff3de516e6cebe103c98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da638cfc5c04644c309d6830c1c2c02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95acd23d434990bea6ebfc1b2afeee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530876d7669ba97064158bd3bf11a57a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03625781ca9cb5b44df5bbe2a86c158f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361acfabee7046c8398ab560ee1114b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdcc25c2c4b44df83cc70770b96d0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734297bb81251f2fd9229209549f82a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee22c9bb5e9409e54c82b2d61a448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd00b8d037785138e5c854d06561635559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35fe467d2c6489b3cc3b94791ac8c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e6757d717637cb9b2556981f7259a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9ae61f75a6d4336f866cf833375b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf98f11b715dd0990f1d15db282a302563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4555e452f2d1608247e2292af8a59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04506be2fd4ff6c3acca73ab9404c188565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a0aae853b322d010edc6a6bbe750566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009950de2005a3b2f6ddc57e2bf1816567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e59fc2dbe73a253b4af1edd11405bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acbca5e7b5d9cd90bb9b02ab9410e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32630dfb454b8ea31db4145e5ca29d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5ecff801e40f72894c45e1f23d24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518cbd68e7e96f72962510cd81c94a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce84f69b0e472c2ce1959ea8a2dcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266024b19e137aa573c2f25c04e3a0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd7c37da4da1b9ffa60ab31abf67e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb598faec0e034bd7bf055b209b70fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e74cfa66019fdb75782ad301f325577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733549459eaeef971d81591cfb075c15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cb851b7e0f77c5087b3621c4687f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622462eda65a690f1a02efce94372c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bab7fe98caf413384f650336e2585581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06653ef68d77e5ff913b9df546902d92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d372d7d0efcda9ea36b86f90bc007d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348de7d659c3172003122a37d9479a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c94368146fe115781d8399ab403be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae09bf878df83335c1f0eb18eba4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce10fb19549d2c13ea1aed2c43954587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd91b72aefb177785497b3ca749238588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ef1f13b075d121f10a42ced82caf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d95c9cf23493ecdf66b3204e8267590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632efed43c0e6989a3cf278fec7b729f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608617cddf889b9154c446adb35bacf0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9be6ff5998327034628266c4711aa7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee4c7979c14c0e1b6aa63f7b243a83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e831974cd49b0d5480c39627c7becb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63050bf7e4b6d695c52750c708fdaf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637b98c76d78ea3c487c8ed4bef8ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd32b5f3f7a5aacea6d68b3d163e8ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddcab4e0fb80c37067d0944c3f9c28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfa1ba6ebc0e3668a283f9fc57552b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67f044d3d46811ff704efc67553d85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55183ff542d377633eadd6268ce81198602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2de7040e0a390c7206142dde70a0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76e9ad01b968f03a8fd2e219c309f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f59a0761ebe90565e3fdd3673832c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241abbdd5ad0b6c55eefcd6363f1dc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0885941caa163d22270a3cea78b59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c23acbec5bc4c623d440cd14957a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22870984fa9cd567ae9d8de426662d29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935017980073822a46dca5d30114859f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637840afd1840c8fb42a21f1d93cabf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76085e55b0cfbf0c610ef9d1faec2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602876abd05bc66777e7046986ac3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bfe21048a39f05ebf2fd062576c6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64e209a31abd2eeabaccf6f4d04a34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86308d90f90c1cfc045276d57da1fdeb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d318947ec9dbb262d870c8adb2928617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d3cda57de745ed20a5aeb82e4cf9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd94ca7e50faa4985d1cead75999fa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db36ce099bfd59992eec45773785c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5840274c59e6a602a10b165b33102e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c70a86a4b39bf08b9e85a065f2551f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b057188dc43ff96ad32ef95925c1b69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302755fea2a602da4f78bc2a18c99ee5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf1b76552499b8c50bdf95c935f111625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a7052332b5953b6c868176af1da8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995708106a493a523400ec22c6434b78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5adfeeef663545594d43cba2c888628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc93765fe650104ee98c9dd69697b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9dc0fbc0e974cbaef6a1fe2f66b49630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed4e16d4e769ad52e5bdfd9fb3bda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783b215f884e4f1bdbda7d56b5fb1ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178b9c53b3811358944084d9584c687633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6e2fa40e9a8642de622b293d92e71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c9546fea78fecabd08ae74cd635f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d226217f3098b4cd891013de10c888c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c216f68de62216e06b8cddec94e756637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ee6fd43d8d1e60ceec65b91ee8a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b904031faa67cd86e945a6a38a10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7d87399b949de8fcd9e2ea381ecf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c3b96be959a1e1eabf62555443fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5939109c79eb72f5fd3344d481d170642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae48104adf72e0f810e01f1e0b5668643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c8e32be9bd216c2cdfd361a90130644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc50dd94069606d3ae0d5a2253a9bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1feee03bd9f021f98e918872816070646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9848739594a61444558e97cdf84c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9cd590eb7b4db6fb5b4a38e2bb352648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9101a64e46063f302721afe52c11d52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a70b1ffea5fbeb40b0d2df24cadcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bad9ff432dec719541b53f6119c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828dcfa6f4892701ec0540c34ea115b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842fecd56b2fd5c7d4cd06803e1a14a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86e4c64ce2b3557020cce46af521e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06949a648c00a0208711c44f19d2c243655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb597382711ed68c7fcd6081746e64b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded57c9d6041c999824d58bfa2b6e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5404a5d864b00466d5f595c1e07674658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4ffaf04a6e8ccdf0df743059ec49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9cc881568e31347a6c60c0928167660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df726160081006989104425974d253cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83452bc0198998f0be1ada485da34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6a310d53b657977922debd5d06ac7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af93859136f997ac803ef523059dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed15f7d9e5741c48571558494514e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26960b3267bbd35af7fc5fd79c3dc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f91afa2074c8726fe5551ef296eb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dbaae7a4079b5cc2d9d52110bd6d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e725fd8a0754ee5b6b2d52da0335b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d48832131881b2d687cec8d25ba5a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2fec1aab75ba288ea16d6bb42d32c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affe657d2b8ff011b2f60e16eb125a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74817a419481152a1ff97ba39c354c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718b9c12a6861b35771d7dce06d6a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf9a79b393efe95f95f78fd26b0f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8d4356abf61e9c02be701eaa77cb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaea727d9b3781213bc7027f93a1d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a474f4c7b6ca45c670d58bd2ed3aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d794a5cc05261890ec29bb9e3c2b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411815ca10980cad4b56047eeb27181680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1613e5bdc4dd32d3e2fd29cfa9a03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734701d605897fb005b216173e768dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e4970c28672c2c870b47b18b868a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adab61d52a72ec61540e995e2df4a28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e5cdc5f0745ec3c7854e42daffaf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561c470dd10ec1a71adcbcbeff0a7a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f6d732e673541e3a4360dee9effb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c008efa00ca952225608b3b0e8de650688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c3bb9b643bab12c394424c59f8d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1517ef08f9118df580c798f26f2d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee94231ab3460aba33fb66a1dbf43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3742f18608dca035cf563d4e188fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5f4d1f3957e291d5435e7551a8b5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e34178d68643293c4b8efca7133a4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28751dcd15e05503180bf7aa9ea51fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dee2600b2fa1814f711ec48b5b37fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd36c2b648adb4227fafd1455ce757697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e171a7c62b806ee9ad0a7f364d7e46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03b0195afdc9a5eec9786ec7f38ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320db51b2fdc7860daef848db4e2e1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de00737abdfc516fbd18344353a8e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a583e441523fc53bfeb235232f49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac62f1f736ad42856f8c2b885732a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8aa9b9c36b56e668e714f3bf6f880704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b61f1db55b0374c405820500da3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3740bc92dd600fc5ef1e1d95fdf9348706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857413f9e065975b042a5eaae4714f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c651cb3e80b9f295a41c6a0556994708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac0377e7ac88f1b92b2ad151bdd56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd16b34380316b69be7476e0d3e137710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e522d303ca4a41fce33793fac100817711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540854491a7f0dd92fdc626b16e9740712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c93c483c1b77dc6cb44bb036111a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c6534d7ddb5349a1d0bb22415f8ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cbcb949413313e2af4df6c0f6887f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa894ca170c2370204a26faabaf8a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cdcade268bf36755f1b1686e493d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a3b64bfb6927e01864748e5e09400718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94b633e631ba6a85985c868490c726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50388d96fa421385c86aa107ea51358f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db9bbc2e6c7a74b0926ee37d2143d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b723293189e8b825675422a017083722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d818fb7c802ace80c95990f0adcc6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e9464436f33a54771e2f72ec0f6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43de1920e280548b1bc93e7383b4374725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5047d17b61a6f4235203c96ef8fb8d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03e8904a624ef807d5186f4910ffd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce6a5c5dfcff1ffaff9c49d9e618da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae92f87fe10484edce65dbb8c613859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a6f07061e9b2a1ab2fc7ad116d0e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775889b8447524d97b9e9abbd3d8f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741abc4b03975a28eef20829958d913732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a6a7f4c1383b610eed4e773a8c6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678325f15ff4462eb7e0eb6a40997c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879fc715dfc7b0984abe4b9e37a058f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468d5ce11b69e30bea1e0d2599a3858736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f8dbe35ea9bc6a65c7ff43c00630737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15098427b25c4e82b0a2de546b1f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ad9c40c3e6f02ee977ec130c6090739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a36435d278689cd7912d45d249c2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4351226f95988e04c4a1023a68ded8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd26113a309ddc5be09c36180b5579c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5030d9951ad239548e5e0a607f628743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c11b89d5ef5eea109d579dc467cf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1abeabba75423285ba20baac2a619745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbc965672884584fc03086e19fb4e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df7783065fb2c49df7d219b8394bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b1f04ef5a9c65ba935d217e2d45d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b1dc5fdbe646d8050634ef00e126749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7b18c1ece4a269bd29235eb8dfb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378ef548d4ff8d67cc83734a152676751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db138c3889fb7a90a4127f20bcba9d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c06e9518cfd39ee3e3aed1ee800a37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9659dde3e749ebd34545cbdbe3a5f8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfc111881b8068372c9ff0508f3c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bd391382566bb216b7adf127f9efe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34db80e7bc8a4277b0ef667cabf3c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd1cad6d8520f2dab89bc2fbb0acd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199770e6565d018b8f679ed7a5c6ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20897bb876b53cf9928477e6986206c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a941ccb39cbde56cc4fb2acef6f417761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cdbbd8fd63c41aec840d2f1578000762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6adb845e93aaa71f351d4bd7b191763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10c957e782aed43dc0aff05e4cc42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4fcbfa3eb857d9e8545e82c172ccf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d65e0b5678a73155289ecefaf49dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f425d0db1e3d33d84060d7536a5ff1e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fbca2e0e21085b778ec4f33a0fc79768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a4ea4fa7e345f01968aee27aa6cf8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c9bbe118222fc809da15f7ae931ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93785b8e5f2d880537bfb4fd671e4714771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59dc0fb021327299e78cade2c64fb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd281af747c28bd264ee798a731913773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ecb50b568595765b871cb0da5d231774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a786a05e3d69b422bad321c9294abfb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666e5f5711c4964f021daa9bff765b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf98b5edaf6db15ca0555f6468e887777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572b262257c1f341f53d52c3137914778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f42a0dad23666f9382a63531a7f1c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f0e318f1df186ec00305e45a0130780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6576d28adc488d6e6f7698e756420eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e91595ef7b02b1038cc958063e04df782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be4353da8201093951b67c94dba1ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059ccd44c1a503ca07861eadc96157784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a25be0eb3c71f6ec2206942c4bec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d02b3c0bc9f9090e105a4ac2890f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70787bda88408fb934c932f6703c2652787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35380bf5d52f9d3d8884eba700de33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f539a5fe64f7bec3d75af38ad8e1baa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140543224ca56b3c32e4574813fc8521790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad72799ea5dfe5c1e2b95661e1fdf36791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd687f5b5edc197d6fadca0fe336e8b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5392d28ffd324fb19055801b5f8b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790037428f37ed4791d3f5481701f53c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c7b6427aec6cdd3d091358dd43b7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6a18f626c40de1d39e05ac076841796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e2596cf4356f00b4372bf951fe5a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e77db00f8695fefd708ea42909ac5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd56874c2723c196c1a4498dfbe42d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314fb993ebd6bb73f254d8d395dcdb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485938f3c1423441efbb9c849c842c3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d69d965f23a6f69515a1051b10912802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2c25bd2a18cd2db46c32670a61483803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08197809979c03bdc1730e990dd4c1cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4426ab5f3c7c11926f8c0eeda596271805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2a9a6c57fa1476b7a6f267279e66e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883c6f328539206b3586c7f427435c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85760c52cf08a1a2905dc0f60a87514d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411125a3d81e8c36041403ffeb75be8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752eed1454746c8c0069195205da144810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1f788c40c69e3a1d9104da78ba308811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e188677bf3b54e17a26ea0e359cbb4d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388b3edd9d8249594635eb7a7dcc7bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515e858db0522fbdb7f020f9c743b3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd4288577b8b9006c025f5b169c099815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1677da1fa8fcd964f81cb91a170af9e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba26696a5c241a60dd31e38363725e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07744b038f8b63f86efb2c6439d5d0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9e0740d5d3a78d8c530e85ea6ce902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da298f00c1d1425820ac73128170e423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f5116bd7290735087b99e5b69646d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e038c1400e2cb431275b8f0d880b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2be17072edfe797acb3519e77c186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9eceda2aecafea07874cfe5243da17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810deabb8613507ff33f359e6167416a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06419bd1c847fbecfffecb1ec9eaeb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda25f1b6442b47555253c69f6da5e3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6720a0fb18e57b86ce8a7063165ac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dce33858a8c1e282b25a79a85a26012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff80ee2d190ab4950f881a02424404213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb5413553d54c41642b7c25edd0f5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d933740925638fa85a6008e38f010315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b58c1c4c7266f89ba287c2e332351c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e0fa201325693e34eb0aa5f4288c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ce393d8abcfaf72430abdb800c1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4475dc53c6afd10de0a66b9292ae219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96507b88c54a11cce9276c26d75e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb6b3627a1a0ad538afbdededc9bce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ce6bec3c3d533a0c08ae8cff48b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469be43dab81bcd5a68630c1b4611ea323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218ecec75b003fa796a74dbfd32c4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c97f2d66066151e0f709873fbab225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1091de2ec2dd6d771b974b6821e9e3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627dbe3e7ce15c573f023d1b4f0303727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e206317129ae07f4517aa917b244b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a4dd60bedfbdccf34719a2b727fde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5085448020713800d8f346b9747f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e2bee02224c8efccba642ae2ece231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae08d236d1f3ae4911af8a52cbc8f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14857340d2303a710bb91e630afee83833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad39f98cc2ae32c935b386334091d2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34078ae5ac418410a9b2bae49ca0706135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476977c770f79fad31ac7b218cbeb0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1299afbb90b46c6d798ab4c7ea1f63437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaecbc3c2b17198b09574e6663370f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c1bdd5257d1f1da0c69096da141d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495605ef372dbf63be979217a0da04c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ed832be5782efb7b1f3ffe6238e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32309c62806aef095d0d4ae259348a6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d650f2cd5a31048b7dab7e8abc077243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fc7da2447be24b2aee898ca24c8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d831b3f603441ee66cda006697e7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7fadd41e2151f2025d01341990f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fe6a48998bc65a4a4133f84dc8f4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4413567d6e08fe4f88ad61f99ebf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f91ca94e0693291b577b2ff274190149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549656bba946923e0a9f85c65fd347450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b3bd5704d6c0d4c8e50db7db700f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8804ac93a4609443bf758d9e685e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef0cf3b7df2100997270553e4e34d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f757323c5f3400addb12fb84829154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e1b7c43222fb3439d944552dc904855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843bbd632645a89166214f784a9f7dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c640c3696cbed342ce782f65abd4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ba5974c910f9623879c8c0d6c489858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e506422a75a5215e5832817fcec144659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675692bf776da452a78b5bbfb1aa06060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9e0e5ba23dd7e83715569c6c74e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e383787e765409fb257d61dbc5f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734c88ea520da044db6b93c5988d38463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5197be5e8699ba0ea45c82d073bfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a0e1c07d114b5d0f44f33c52cc6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7980a887cd06bd156fa179566e8da766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0999646507da0a0b842b28847af6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e7bc7411fd7a1d7d7b3145a45d3b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201379c5fd617c56821129a683028fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f7579986ecd69adaa7d7e8600899f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3df165d2d7b84d06d3e21002dccf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dac42802d79293b4804a40390cd6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24209950cf92bd2b6b40f676c6561d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31995afbd78508cb623f03956b165a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86963c5e1c5b1dd295ce31878c0ade875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088416da37360fa0e993b74908f2d0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560301fd45ca69b02ffc5b8277ea406e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2ebb659593098d6ea92328ae1bd1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636555a5ef9e57d1bc008d94b6cd8e9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dd935ecbaeedd7d0603255b9e753a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91336ac59cbf2305e6bad1405ab635d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40641af2267a92f8282639d7b8319282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333f342cf950031362ecb6e2be21e8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11ca6d0304d25790938590c09e16784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04374e36b791cd7809eadd0ba5ff312c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86978458be4f2ae79cdcdcff56d1001c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1df98f41f607913b07f48a395858e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b98d70847cd9b2216de8efdd5d153d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c55612cf877b3398e943ac93ddce4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e7bdb3d40cdd4b17ddd8fe91687690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12ff619d5d820f9758644781f6d25291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8843967331d0646ab5fadddc1939f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a14d73b67b486ba28ac1193c87a5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44506cbe587b2fcaafc80ce7bab0dcbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f072ed2a978026d6f4410997562d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcd769e7bf4ffe5eb24fc53879db3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448974d80642f70c5e86d33b34fcf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc37d81b0cd127b74552bbeac50e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62b31ad082da9fd08f6b869cb9e7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af11d3df024202dfdaf4a08a569cc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae0d44f3f709f5142c5dfa7d28421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f32e6d7792bdc5ab9bad930ee9872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490c16741a2c31c9639eeb35ca7fce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b9ce7d988f0a0b0a7e429c0c8378a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71a656ea1c4402d1dd09147088253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6a54a659915c44b3ad40f1f6b067106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb4a6d614ff58e3dba71b057d60451107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09e865561009b263fc4c01f81b4e93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ccfe31d54e5435d1fc6c94c65ddb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500f0f25cf4dfa2111acfdd21e1fbe0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df92c690430fa644eace1eee72321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295dbe9cdb976be784f88417df7925112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49453e42d10d98e07ab758ab6234f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8a00b89bbd595b7ce31a4cfcb262c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d439308bf44beba134b06cbaad31ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307ad68f6b15dadda166854a243ff34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ff4b37a2d892bd13383eccc281eda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825634de0d1e34392e5521946c2d6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be93d345b0841b351d759d831fb34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8678d87791879c092e8af9b35e4bd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3fe5bc8e31e22369d5a4e7c7197d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7513e5ba5ab2b0eb57f2a1fe703a64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7b46028130bd977b392cb91636c05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c53fc9cb84792ebd6c46d1abc3d095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba170b748729f44a30e697a2741ea91a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f018f8ce13082f07a6a909e49e2a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56911e716ace6e50ea09008c129ab18e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58658ecaf9456718b0c5b2ca8d8a7ed7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb7d076c6d76e29c76d4dcc59f3ac1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023845cbb3d1a2a9c579760a899b1646130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588e5332ddf48cbe6de22f40a392b15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f6e7103e965832f06f1ce87c5e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d56df77c8386300c26cf22175752bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbc0e047766882316772ab2d10411134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a139cc638235372cd468d1aa2d9e93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe4a5862f21963a54faaea2ff7048136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209199471b8e3727805ea23768760614137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147318d4af9f4d57c8d25de823dc8688138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8c08c030a36e6ed74ec58fc561a74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353186ce69b0e776af1236234a4fcb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3aeba652be42f3a38022114accf07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2be626c9524a4c26a899a8f6a150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335ffa428c13cbb28fe60446ba400f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e75a358800972ac20cd57ed201946144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee034a552750d609e4070ab34f50a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debcac98e4ede2cad5a36b84b47b20d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bba96139510ced6c6029b3f92753bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b847aa3dc1ba9761c2c4a152a801148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324782670d3dbbf553654c852bd9451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b842fe7e8f1bd26583135aaf8cb59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed22db5c15807f9427bcb49251c4c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955cce06987a812ac043a9307063b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de376cf95436474a7abd54f9fba3740153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b59a934ff07d6c323a882d5f92139154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd12a54bdc13363ad5f1685fbd48c44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07f00003f81169fb3ffdc2117f7a7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bdfc0e1078811b2f51b85514fcb26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce3d97b815dde24b48350891446b5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246ae87c3b4a3c9e73e12c25ab40867159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc5188402ecc590c797719abbc4844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576421d22838cce708a8bbe600695d69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab6831489b7d108ab330929ed278d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1afd6d5bd095a58cc8da60214da1e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208542e1e2bbc67240a66692e7050626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6bc03caef39afd2699040b7cb958165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831138ec9b4cb2997690ac6d9efc92b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d2cdd37d3d65785f8889cc4c5ed95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa661b24c8e09df1826787efe1253168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec7d592fa9071d71036d210bc3b64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd7358eb944316ab2d73da47648f0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a911003a94be0bb536eb0d3ccf3f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e255530054086726c70c78ac2694b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42917a4ea59009c736eecc81f63a75be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae7b181c4c771e948ec87fd01d5c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abbd1da59a09eec515a676de7fe186175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9991bf6d3621120a4ea6f3b33f84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816df45f33985b6325fd24c7ba2c6ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5afcf60dac005c816516d50214dd66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d52b3f13d05bedc5b859da1eea52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478805aa5f248fee09450aae42284bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8fdf3e6cdf43d3b5094fcfa6989f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03117e66399b1da91329618d79a59c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7abe1dd9007dc07e4cfc47ae4fe02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2393c3f2ce4a89e01d0eff3326e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec073a2cffb4f61a29e5328e4aff0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51f4f1ca1cfe0aadf7d7307cd509be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488a5f9422a22ab06c372516075497b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22cc14639eaa994dbd4db559ce2a7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed66a9898b4f7bbef1508c3c25598189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef821981e9cf57e1251ca692eb727c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226483d0b2908b470b6b8f11743fc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6443402eb936ab34742e8bd5eef6b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79865816b1c711807596d24c061979f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a697930487f849f7c63f7a6c2c8da57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120864ff0c9210eb1eb78083a30d35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d19bb1f7d064ebbd2e55278ffdd4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca619b8b18c0908198a02a1c2483878197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f553422fb30ed02bfb3cb69595bcdde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c75f18888d516da0a33ed9af85fa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ccefb51c006bbcce4a2edfad7b138200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c43af8531d378d1f702210d29b181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcbeffdf68764c2ca9df41d2b9850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088eb250eae812100e71267121b696e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8827718b07a4206bdebc6edf58c006204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676a3d49bc52f83fbd65ec8164eac6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7fa4650993a819dcfed0352312f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde6aeb56566fb0643944acb5dc9f20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9e090ba460cd90af0c01b6acf274e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0163d4ae8d593e357bfdd81edce5be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0ea71892b951ddb9db35c9926d5a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d26d22dca7294ceff353d69ab3513211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca5d7119b5d4fde472546d6ef0e68e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9acaa3002a17343de5961da4f2b4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f44435db1409e8b6edb258dda73c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7744d00f63e5f816af896b7144f22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe975ca3fa1e428e7246ff47d0ae6818216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc299f2b9243d798b1885d8de1cea750217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b08021703081cd838f5d9f5b89a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a64246dc597e45df3901a4a8b5a31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dff1b7d9b5df348d0fcf46b9837cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dedd8098be50dc26d03f0031e613e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be718b4d5985ae7105322c98debb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60d43a7435aedc1b6134faeb0ed19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4cb660e4aaba5ecf17ecb82febc6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005f8d14cae700f6d3a5c1423489f2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385cd824df57de80591da7e5fb3cd34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97379e7d817b8f3cfe71172916fcb52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5880eab6414506a41536c25527abe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b7cbbfce134d6c5e186581517fbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c08e2ce8e31925c7cee05bf28d27b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc76ceb4d93dc99019721a4ba9a7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce386356f9d4aae733f27fe737e1708232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a0388473824db61602433aba49dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17104b257f0f4dc93fd12336e7357695234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705edb899f0deebb0d2d91041deb522d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecbaed5e04530d17763cd64a704072236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27fa168fda5f3967c279eec01449d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b215668946aedb313cf485da7094238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1c1b4db4c91781a98ed1c54344da1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836133c18feeae785533a32683e660240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc63f06d76a4e0d80dd172ce3d01a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22388d4b570328d990b604c07906cf52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf257ab6e558146173656723c171ea4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296af41be3a67bca8d8173ed2ff2afd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcdae315f9e14f7f4e5e35987f1f57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5d718f7cee13f386282fbbf616086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5768ff4edec62977265db7841b66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a366a7df653493fd2e85ab104e86126248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3089588dfc0abeb838d61a981c0ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f1f131fb99719779cba499d095ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eba82500c990f7be138a3d5c0ad1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c69c4cb1b0042206e4006c8920f236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7913a24bda4c7591d17da2bb8dad19a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d159c86cd92814328633235b71171254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be90a81c911951d1b333417bb5c129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0ddbb32332fe5541bb51df716fd6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a02ef6557a2b21cd63ed2009b4c5a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee49aae3693b2dc8f8de72e8d0958bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aeb2cf3fdc8e7954394527c0cc937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0376a0b90b65ff9de98e1426ccc36f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d118433aaadf85788822f1a0d003725261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a26dda81ada7e1c0192a8f5e08c1c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec86111ab54f4d7485c2ca0f141e1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c2a6a6b92e75da1542096b1d5763c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9f720948476f7d45580d89ebc5fef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dff737b0ce228de2675454795380c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897b799a014ac22dcfa986a2aba8e0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a303f8d812247f44a2fa3d10194a17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1ea15cd82ce29fc509d5c38e6f3f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ed22bf4f6873f8fe6f164f41ec6ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6070d691ec0c9cb0d685a34962f4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec795c0f768bc996095f0c0b349d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da13151d0b3fd83761482bdc921f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd0f80812ca8d9243bd917baac4bef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd43341491d71fbf56bdb5756c92f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b416a63067699b46225daa69509cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea278845cea2edd15336f9dce9e224e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c7bfc7944b36d66b4abc2ad9e801278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46eb52dd808d274bf926ab0620850c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc7aff0caff855e540d458f806fbeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97483ef315b38097fc70421c2ae75d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c4c1de2f347079c039aa3fbf76de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906877c5d424bb0b27744ea856c4d9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32042f6b25a84615a53466345c9885284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cdb6e928267ef89549ad935f5a8a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc8b14ed523563c4c16ba7f306557a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec102088651f584dddf0e68b4f58bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9771948c166ca5d1f807839c6ba6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960ef035a81658d5ccabb887a0b0e0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5645b819745c30daf6f9964a7c028290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ace05e135c14665880776f006116291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9740abd1ba0c1708ec58824d6ad506b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea67e1777dd9b77680c24aeda75af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c52038fb7c5062148677e00ec2a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae309a117ae4e110cd4c23eedec2aa1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabcc073a5829cfe0d69ae2b4138f4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b6963efc3e173228dc9583cdd8214297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d583893d41f310a110eb9f3d03ab0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a89c0d333a929b69d3f46a665bdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548906ee1f4a3f261a5713f81990229300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27875678e7fafcaa3f3e2dfe8b6b252e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c05ed88480ca31710bd3352f57c81b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ba422f046e55dfb49689f10516aad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9352da0e9843bbf689706bb0430b79c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c43a3c5944d7848111b7746921428305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d1e2e77a3b2fb1f6326675960b50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2810afd39e1862ae4e6df2109d92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116702c331458d85284d320bfd64f925308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139fb3b33dcc4cc8116ae67554df257309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d38715d5c3e757b37e12f6335e6f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4eb37989b8ef081745867facc8195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e4ac7aa4708c2d429d051bd754943312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b20ea93c536c0bd02fe0a40e4f642313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36b0e22f427efb2ff018b18236d1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592978a7bbf7e7a5b0a9567ef83451d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7ee22da48ef46d98b90a1cd572587316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9738d57d5e4fce4e5a0438882d8a47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541b4c991192fac9dac53c32e3681cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e196858c74d566fee96c240fc11110319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe168ab58d27c2e2056a7fbc59af916320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639a4835fed60ee7ccdb92e2284afc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8ac56fb6349d64e5c43d66fb62779322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e9b89aac780e9e7a586087b28a94b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e7b651452eca94114720dff4bdb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d9acd364a22a6c0534fbe3c37015325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223e8b141cba7502b624579ee646f84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bd4bdd958659ead1c6a0c7eb2ceb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8d710b85bb27c4d0f583dd9ecfea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1a9650d5a86550d4ba140faf73543329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101548981c6a0d408f8fe5a30ec47cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c8b88214ab53798f69f0592d0715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff17ea277962c1f3099f50cd5dd9e50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17869982bcec5183d2721503e40ea4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea12f5221e12da43b236f03c083d63f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f8d6f3eb9fb9ec43aa8f1d982297a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a14e01b8c7f434a652ac8dcd57ce9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7410d980ec1d056e147bc7a1a546337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aec8f03541b986fe4cfc72b7dd2a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134451ba178bd3ecfa2e95cca023a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84bd54275381bc2ed47cc10c8521b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd163e1e245bf98903458b498e910341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167171c5f9b895df65a00a32bc8e171342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef81d6d6d1845a876534e3f63dd8d00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74b63dc5739d9eace0a63ed202b95e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c36239829002492bf3de58b4dd2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030607925bc3df5cc3f6d1a1db6d8036346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb2db4b5cf1c97df7b2175023e9588347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6ae79eedc274ae8c2b1001ca076fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d247eeeee5d83eae641ddba1b38f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a41cee9fc13eb3f25b5106891cb02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d574394baaaf2746d1d85378922d2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf49342a1e3a1a20d9cd9e45d2d77e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdc0aac7e6f1bf746e65cd0eb4a90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f4cb5cacb44f1220b60980ffaa2f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea9382218eb376a760a1e1f4f76fa2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832bd610c9baecb46b00ce0ef76efb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b2a9c1032ccd0a8d65d1e16a81e25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339b43b53db0a986c261b3c4a27a2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74064b498d0ff09377622434dfb7c35d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7744af8d6cf0953ec3e9a532152188360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432394faeee405e3aa68fc5177c3025361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a6c1e7fa9ea0841a411a683928f03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463ceb100cbd6ccd140ecc6b6045eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b6407b437e7354c4f6756680e3ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e2bd85237c521fd7367b8433a85f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88469b7c4aa958d2c42b99b808079959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22edbb86e2d0ef76103f5d25e5791e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66284b37ee7e781897ae99f79acaf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691cfee0d4cdec087ed4c67669bc255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d623835441d6d7473f71546e8b139370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf4f16074b4cd2cbffe924839df5f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a3ac4b766227793979c45dfecd259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4ec2de8fa815aa40bbc39e5907a6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f1e586e770766488f24b2681c59cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163a3914bb9320c71ae83e8f0b1291b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe084feb3fc507b112e138023efd9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a93b08debf7c0b67a8af649d9d95a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d287105ce43c4633f53e3a6189585378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24516390a81887fd019b6dca5ca0fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f9ae61fc18f098d188213995417dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef57ddc5285502a431b0c412d56dbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8fdc9ecb4b4c53965c252b4648834382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca268db219d6dbc050564fb5532bf9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b5d52c8d8515f7b80d9113ccebf30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6662f314ae5bb67bc9db8eda092f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d35e6ec2f0f049c08451cf6a1c1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483875edd47f5dcbbfc6bd8839c31fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f7869dac48e6375c87b17feaa3078388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dc29efa2ba2cc0c5b5f4d46e86fdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa5d55d30e88253e09be6c435b1682390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a19152106719e4060fbf8479acb34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336744029305d00a44c413e10233d68f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffede4c1ecc5688f9b63f48785eda2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549099c64f071d960ca018cd6d4d2b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5280e220b9644064cfcbcb504190395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c323f59baea8c76be310f065faa505396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a587f0fff986a6126f26eb15d660397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f8007018c149d41e101cd3908283398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fbfd14176d2ea55ea7a907cb8aa43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581704d04918f6f084e4515cfa3e2db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d115af28bb57c7b3928bbf884b5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186580e0f09c5db33cc6f7f9f41cd72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deee4a7fb598a6b058a16481ebecb01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccda61c856c899e7e6dda6fb885e3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52984217fe9df8962ff8d2c7dd81b1e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ad93608c3f97e0ca59e75601db7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb4275b7f804588fda502a1f8b26c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d8bd3cfb42da97e317bde0361655408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360836ef436d5480fd4f523a9915a091409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf1df953f2602be6298606e07d5cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8774a1f68417bb4c621e54b0f881c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50aae392c5e00983ac08fc2550d048412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a794dcfd2e73df2e37eaebe3328b98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bfd8d890c54f7c5bab961684bd4e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf933ad2e7e4444933139a6aa4f6803415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d653f9e1f7a93d5b7593cfe088c09d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82d3ed57a7f65a87147bd47a328ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256292768adf407bf0399bb6aa3d82b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1331566fecdb06b2bc436ae2c9819419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ca77938b4839a10476c4df3ca7cd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e889b732065b6d3d9ee888a503f0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca44397daabd091b58db32ca75f97e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ca12ab2996f41b0ec2c0e6bfbda1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db366bbfec55c605f94d35bdefc494424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b0858821f2afcba91e6053a1f3b67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab36b9cee5e232a2e54309f8d6da7f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3819686f5f2033a2ff5421f28223f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ed61aa89735e651907da41b5b3704428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7883aff859fcba7bf1b7fd4b7e06e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c5f40fd569079a121178b1e8e8438430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ac0e5e1744e805238dc9a9ad273b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c67cbeb56772ab2e8f5f6a446941c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ef414f95efa8cfdfad21de8a95e4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27004854c57614788fbfe90689cb32b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be47f058b071ffb66ddbf7e25b60e47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a6c99771dd4ded220eb975f4dfe2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1a165847d3a8805eaa4e79c987c16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf629cefcdf3137c29dfbd2764e36c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed7759c3b19c37ca03f5077910c8fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e341ee9f7bda8892ce17451f1a7c2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c26e2b9af4a90c8afde7dae05ad95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded4485e9024de9bf218766ab73bba1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0ddf10aca7ffa2b3f9c7dca089933443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e3c023ad54086ba8a333fc2a7016444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448955902aa2bc68b09758b63f6484ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf30548cc6f92140d9dd692db2077d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36510573da9d95a20340a317e8d3a95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c202e72b14a1536d353481ec0711b39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fb4dae17159fb9f56a9d4095a7483449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ee6763c9cd5718d55b2b75de50a57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ffbfecb45cccc7fc598b0f1417662451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54f20883ba27d853a346c03a2133f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa0049b8c93805dc8477da11cfaa5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f12e33df62727e250ba8ea7d74108454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c5598ebe1bb14bd8cdc9aa14dc170455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb539c9b3e7e2b6fe6f5772b3cc5123456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bdead8fb819f8820cbed129d4a32c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e18918b06af515bac72e593ccdcfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fba27c6139965eb8dd9914a541b19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca8a0bd9030713980989c45546bf88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e8455990604f75696d7f150a82c78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5cc453a11c2f7cbc0769c820ac16f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44a63869c9c34cb8b215f2042deca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daad7c237cb1ddb00232f6d1e8b2ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51835bbc7768785ab6b594ee7bc7c2e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2391102da4ef2d1a28b04e9a0de78a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831b5d6f1df84498a6b569d60bba0e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24721eaa5bc0fb8d6bbe892baffaa84b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eb3fc09bac6e1e45d7dc9e3e1d9e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c2d996ce93972d418f16d9f4ab3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7a2056b2033ecbf05db21a6c6879471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dfc67326fddc4835bf43d0754a765472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7a5b21a77dd0dd42c412090acade473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a66e301a6aee5e07ce307a6fa30a05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb625f4cbc20cff591b973e4fe5809f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6de44a077d89dee91caaeaefa2b53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ac64ff735398684d4b238ea609788477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5dc56938349a44aa533e5047653e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917456420d4fcfbc6ee8162bf7e9402479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e8088d60bec8a78eb6a1ab118663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b91849c1f30bc2f8a35c9e140bbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bda3aad327296b20e2821295fb0e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff45f3c309052bf2e20a49384cac8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4feae95ed231eae0210ff1300ec2ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4cdce6b5b2c0cdd8e77e8b20010a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ac2d92e7372b02a82d418be9e342a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8113ad35a782f0067f867eb4b606d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367029e3676eb35779dc2aa959d109e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea38f481b08a6df30829d95bd4915b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a12c2e8c79461449212f7c6fec762490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb89d647e00902a5cc0f6e0913487a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8ec9a496e1b9a8a9aa555b1da860492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f9ef91f38a2025d335e3c4327fd7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3749738f2e142f6b368ce6f99663af2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24eecf4a76561160cb0cf1a901173c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb3b75b812666baffadb3ec1a8595b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fb295431fe6183a18906fc3f5ec1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4de30b3720fb1c0de39ddaa727bf5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15162bc6fec5c9f8cf8c8a6abc0bf68a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b1a5fbb1781997cba47f7c3cd07c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a7f1222d7252e4bccf0709c214eb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299426ceb8081073aaf79d192b8fe60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd335ff7a570b86055264d87c617c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b8076881d12d953c270e823ee38a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4884ccf5cfe8b7572a177fd24fdab6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4b9a84769951a60c731a5d9289a6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b58fc6f843bac460c74549106767e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6769d672033e2c82f10253e0d29c4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c261019594f8ea203cab14c836edee3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de5bf95da0b30a717482ea9d9a0e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04888acf2ed432a9c1cc240388e3374511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f804b590c3f4019b668444027e8ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d0572bf71a6449e8b48e120642c7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fcb814ce2ae5f6cbcf4413abfdfc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b44cd0138734b0bc53599e072325f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf436a63cf0f022a0fb67c04b0c834516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb543726947ba77d4cd161a2d745198d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a89281c08ff60f7163b6ca8553c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954289e0ce36fccda331dc55454e4d2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587c072f4d8d1cd2cb4a417516635d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3350c5ee0713da11a087bfad484a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21e1fe209d38c87dd90a368eb83bc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eec1021fb8bb99259f5f98e9e32363523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3633314b06057d775c5b0a5b88e90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6897dde5ebfb4063afa250c9e1d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b7fe7743bc57d654021323cdc794526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5281b2ab22f49561e106f58d2f8c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d1573f239eb4b49f68d8561202d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb0add7d9ea470389a9f91522710e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bee75d1d4a4effaa1b9ca7b5732d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a18a46c1c450a64fbd2f71ccc88696531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414ed5a61a2f7769ebf0def2465cab9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf21d54587e637d5d2908f238e9260533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fed9a06857c99d1a5c117fc27cd0cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551c6d86414b4d7a1cf31cba469bea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb2942d2c699c54328e77c2516bae9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522105edf1102cefd26cea2ff0ade2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552060e2316ac3dcf6d4f67191b5d11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3df76f5a6f02df7f05f56b1b5d70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d1ecaabf7c1210568966f4fd5aad7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe7c1e9a29ffea3e5499bd1126d295541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3c644619f83c1825667ede0fa96f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecaed99ac9a23070331a8a9217471b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098206365c79b41c9dbd4ea94a92d82a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c62369e4fac184273069bc4266c56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42611b1373fb3d7ef06f02ad243a2433546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ea96f6d78ac15e80867f15bab8b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d7bb98e0ce67b839c546ceed37a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b76a8c8ae74631ab321cbc41fe90a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a1f50614e2a49de5f77edbba47c7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1679714a72e022bfb63b2d969ed18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a0b100609bcd37445f70bb8bb47c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c10e12912ad916d891322eab8d2f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb9345a120e35e90dd79419bb04ce6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560e43c062ed72dfe5dbebb7bed973f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdae387c63cc7458188bcb62d34b1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453936e8ae21aeca7ddeb4e56f63f0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0274ec48f72aa8bc5ca4efc6499df88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ff7dd6ad33ba2ccf34f94dc8ff9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48e587e26f5b476a29ada7f6508a6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588490a106671472629878b927d136c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd4b6931ff933a9c6cfb2f757dea9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165eeaec32154631d8c6787e5e96a71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d948323a41cccd46bac4731d00c0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee850f6849a0f619e387d82f5a48af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc472ef0c84c36478a5ed5c7fa3fd0c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce95a5a64d69206135743c5db02ce1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f388135cb69e53a51f9e149f7fd32b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4f4918cee4cb0ca0b1bdf689aff1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b39e0b9ca052f127f8f97668879f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da38738738786016930129fe0ce3464571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cb1f8d7e85e4d9debbe21697a50d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d2fa0e1f64a2cd3ff46615a8d18e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477248f79739908508173f0b4f77bec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a90e473f04fb96317cdef4224e02a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae96a259720bcaf6515b8190931933576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282de0f8e73ffde7111fd7628dc094d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da50e186c82f27ae771615fdf4e44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c95608c31ae586b5b034914fa30d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d652d9e7e94029f8fcfb74bb8bc1fe3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0e154d0bbe96ca8ff9ef1554f862581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f685b4c84fa4669c3d4d1693663e5d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44098615956f91473f89713a371c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559e54ac0e7b361c2929075fd8da17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd096bf8c432b2ff177b16498d5fe12d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b04cc28b45dfb00ac70b2c16f9ce8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df46738255d5ca2918a99888033b8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a65f7c6df6651a18a72ab456b445b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930539f91c67ed893bfdaa4b5bcfccb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3585c84c080c79b1793202b858037590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777fe495dc96f89b4bc784c7f28734d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d1b192aa36891c179d4f7145ba571592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c60ca1738de2d426735a9e307258593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245efa111f7c47c9daf7f9f1bc52164a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740fe8a5f03088916ec7a2c4f28f180595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ce4a43b0140a70f0cd87c0c92fa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d276114d88459a025b6d96d244d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46187e8892296b9b2f28a6af14c55b16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529062dc1e316121eb4568b488fe17d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b3e9712011548c0f222ecd1d2d02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b03491871f3198b154c7f175dc0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3f8e7fcce5deb073b81d2a133cc1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fe11feca0901dca790bb7c02e1904603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd6f203efeec11c65b4683d28bd7cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69553f0c799c81dee8fa2747c078f2f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ec0d2cd01792db4ae1c6e11eaadc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d849cabcd06007477edf8055143bdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7649172cedd28b5b8f3670ea54b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb6865a6d4ab35e16c38418a5dea2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284376572a744aa2577568963602423f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fedd31357dfe46fbb36cca62194e57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2cca31b2bab5ac7b97bde6e0f8b88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f593efb13bd6af72823f091811421613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0fd72767a85733921b8a854246c50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babcd1a6bc78f1f2c9760fb044b4f3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44348f697a9daf827529c01a0de7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b74cf93880d74fcb038bd71930dc2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b174a547e6577e99ec53a7ee200c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa697ca59a1226c7bc21186a6047dbc1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f1b15e855959be3c8f958f584a0d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83711b81face0a32733878db89abe4cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af072b575e058c16acd6bb1c69f018622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0270a34f73807431118ee034019e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0809c38363cbd49b05a04bff5fc4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34576ce7231e78fc53e21a53af408b2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905afa2b029c4e38b4c9fdc8540bd22f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa537f79603133b2d08d3bdfd53d0e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dc38dac5aff7ba5110141de3f7ceb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f8dc0a52c8f26cf61b170bc68181629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4de5425e73ea503a26f9e6d44d165630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b92f48c00556df2854d3fe90edae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940863ef3b60d0d999275876676628c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc448ec15d4a19324f5a65ae18666c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79910bf7e7da19eb8a364b98d780a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca350742f638a2492afa06ba16f0161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413724976903acce3fc8e124cb097b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038078a9fd35a47ff4a83af2992f634637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7abfb8a703f281220eceeda9305c84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897503d0b68c40a250517f57241bea3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457154c65dbc780723f9cb1e95b8ded640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d81b9c9a39379155c1576d2ced9b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b358334586aa0b0377fce77194858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae432b185a23beebc9dbd1d590606c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1077426858d30da780a569623ff20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34b69d31a475046946c4c7f81e00c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6ff6dbbea4af0687ffd540c5c463646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f4e676696ccabb78e813b2a1f85ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361138bec3d64a694a0f77e353e027648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4aef0653c281d33f9708c54b6917f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ef3bfde486dc4e0e2a5df205ae201650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d51bec96fa2e54c92be31c3a61e1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a4f29126bed3b8cb72d4e12234733652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03adee81745aaba5dc583b23bc63b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c9327f5a4e3498b6e401fbd3dead654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2048b2bcb2465d1b19aae07cca09a91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9e79b21149e8bdf4f0bc1aab933a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe91cff85cb3f7ce5bc722a810f8e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de94860e20a139ad54e4ed6cceffff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1b3dfc162c0832dbe43eadcc71092659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e517f2cfea5f7abafb940ccd7f9f0f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514fe1acf697bb2f481d03c7ed7a398661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c36bce9438dccc29100238e420b33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112ae6685cbb3e21352460f77e04e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26be9d215210d7dd0b1ae3098781ed8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27242928478626fad3e5692b10dc2e26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49897b64afc37416cbb285d44c2e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea02eecf7183d0585635cb486ad939667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048463021857d9ef2ecfa7fc4fa4af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0913eee63ea96543d0b71c88227ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db20decc6e5538e883e5e3f217f1429670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d59cd6115299c5859ef36d186ab39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005847114ff60fd002ace68c979f791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887edaf641811788d8f0d62ad171a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09f6a2a501a55b92413723d9dcba0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa8957e89e7140acac11d55843103675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5849c5e96337c26acb80ab5ff7d8bba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae4451bc01451121cc2644740e7e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada76c397a2a549e0f2deb16d35f917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2559362b5b77892117fe04fdf9d156679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c92a238ab0b9518ff3f9a385161d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0aab22bfca2e723eec63c1e7e850a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa375a85170da653bb0d6080aaaa10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303255ad8cb759d12d99aa4cbc2f1d0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d592b086a64f51feb5477dc1732a53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b8baca561ce0f78545870823c253b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210ce327391a696ce94490b01245bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c6c521971e3302e4b9729de2cbdca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa775e88be0997ed47204bc960ec05a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1aad565b091e073c5e6e1de163cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb9a6fc48e5c963e6d1e77eaf23054690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9b2164762c050b9a64f2a7409960a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afd07153285af9ed3153cecea45e15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9f3fa5ee71997a0afcdf20bb9a543693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd95cc9f1b4aaf93f8cda3c4acf96f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd496666f801d7ffadb9d07839e4d3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5b5a3c5a7fccb85215ff3858b382696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246e6ba303972f024a384138e58ee0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b483dde54da8817ace90d2ac1ec84ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6b1f7e1338bbf7b8ce599726066a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6a2074047a7067a448e82ac4324c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17246ff6241befd682eabbf0887c367b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a6815cb62a1ae4650f91c8236710702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f54990edffcb22e9b6c114522b0147703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4e132153cdfcd86f9f4d962a2d00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf6dfc1c148e0b6f2c87516b509449705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecde896d6d805d1a807813b2235efe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc03891598e009e9cd860a4fd5b379a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371fc79ed4f6cddfc52507d8ec82a70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c47b58fee53644f1a4c2b4166fe603709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b586de033378b2ed497d9c12a78f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473a2d647b333788e2170b38b0bd99d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3499c636626474d5ae3195f41e67dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9350ab17ca355d2c72c2d6fba0c1f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5cb4c354ad24a58df150b14edc72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a06f11264fb726aa21e8be908e038715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c4ec57207ea00aabe229f3e21cc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085210b021dc7bb0c3226d98ac0f9ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae572268d4fd5ab29a836fd90cf0925718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550da90322673d87c6dd7ea41eadcb74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49805f3093e01abc835ff584d208f43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7715649fb351e3d5b74513d4d4c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0312108eb73d9151bb9c14c5469bf7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76398afa7dea4579c620d202b257de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d11e15dafcc011de7b86822c5339a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f85b3a12a387d18727bf20f1ca4a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168544d74a2398063f8a309d82fb32c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3ff21d67674c0a6f84941937fd9c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd80a1c5c6a1e7df1e9dd4848aae59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8845f737a368225a8803d99dc050b81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a70bc49ef5b3b81239ead0c980589730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e2e727f40d14ca43e79c4b99b8c3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d224f8dbcb312d3de79b85a1d00cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b404d8f66a46b8850fbf934815cc94a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9b6a24245d101183d1e01650830bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307961635c605839ca788b53a9dd2723735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72181d372b4d893da849e6269c6ca1e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c630ac8a39d6fbf35bfd260602dd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca62f3c5565b02a0d576cc6bf6553738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593a3367134b22a555b38ac3305dafd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d340bbe0fc1afa3652f995d5f09e73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de214961ea9487c488191784453dd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b726b7b98e7a1396b6b9933b8628742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcde35a015daa4e591b868413bcec26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75e55c3bdabfef2c77b34e5bc23c41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450620c583bbe94b5f4427db1ebe2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245752bf44188e9c34e4920529f02cf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7846439caf0229c074b14e3bfd192747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4857b1210ea1329d67a11dad002d55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5893db2bbf0dec8ed37678f659866fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfba1857c486f0dc98e1e66409586b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abeb0862a9f805fccb031082c6fa5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be9a07b993f17433a6ac300c11006752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572b6a89e6d1a4e816e5f5f61c05f82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8a451115254f03c811b530c52a35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec8b452418050026084ce4ca01bbe9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d422f941d7370c4c317d4702d263ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de0c626e9dd8b49e11fd427a30a29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd9b41f5f700bbc7405d1ef63d3fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb37befe5e0102eb0013a490a150cae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735873e28f5a58547afd2375f58755760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05059197bbe85377fdcba85981ab23b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5c7515c570600b4176ba4120b716c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437da5bfca1027b6f1d189fe2c33ad96763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e774ff3c6a8f6b63fe16c166b670ce5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01362bfb43ef583a61d1a2813b47fff4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef3f281c9d3b7f68b8ab98de3d1fb6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c18d3b3410553bbec2d4c9f0317b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>