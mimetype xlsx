--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e72ddb37c601de8ed6d2cc6fbebc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02145861a8cda9b71fc8abac215d6812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32413ae5efadfee1eb0314dccc7e22343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aba1f01849b4ec543f60f8427745a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf49aee03a63dc1b1d13db3bd8b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4d7ba2484f106cde7ecbd327e6bf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63675b50d716d03704a3c67e4b80d297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801656b3ed610e788dbd3b8b27a81408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885caa81a6cd9bf85344efd9eb806c4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c90643d1b3851fab4e4566c634ed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4112cdcf6d94e6b6b39e9857d518b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2ffefaab883bf17a212f68652a8bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d343e253f153263d6bbeecd1f584213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b124b75c3ecc222c852b62c244920014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50d55c5dfcda6be9a25198bdc786a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f67ec0a89d8b163426e9ea28bbb6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5bd693d13e946c34be817685079f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3e9b24a40c656ba971261ee9aca2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33293525a199698decee425f44b9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0618caf10ad544fcca0ae35049ddd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae0c81bcaf33faa0c55c712e66534321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc8ab692dc76ee766d8f6489d5e98d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3c03344bc6791859d9522b498e4ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47ef883559af2725b1518b4fd144324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab74694bcff8e1a5e74680b13fe0f1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b57372883dc79ccd3b1d6d8a3eb3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ef9ad2b844a341fb3b756533154b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf2374afb22afafba90efdf6588be528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7573663690b6726a8294e1ee213382d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10208e8e7acef0d761ac28a7f98850e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed173408bd7bf9181095a774437532031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c92e343ffff6b8e52bd704ad22ed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89118e2c2a5980c31f47a93b9f3cb4aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ddff297fe06dfb60b7219612b9e4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145240fcb0136d54845f91459b0237c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24d0bdb363c70f2327afdede5e5a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676560678a27f58622d9852dd2921637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a93b2c6d2d510467e2688f6825d8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd36add4063c692026cb868e9efd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c3af5d64a91a272ae805bb891ebb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961e2f626c6ff823bf2de65c02c391241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315314eb3f4cf1d9c49e6063cae2d5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314947beb626d8ce724d174a050901a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087012786e2fd4d553446ad86c9884f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dbe744bc6d71004656611973c799045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26275b68b25e3cefc1c1aa3520adddb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220c2159cd8174a58d0913b71898e6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cabb01d5d17675dfc2d6a1401bfa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1b18585ab923ca4348fb60f6fed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae09be3969b87b4d9412660779bed950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928a6a33d45287e4636c989f0f230b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3291997da768fa79b9d16426ff18b8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e89c9d15394621a36eb9641c5d24f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a75f2b0e7469192f9e3d65c5316ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26be61b50477a81ba78748381e0764955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e8d9762d990a0c1625bceaf281fbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d339d48e0948e033c44ed7709dce21857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb26e836d6b69bd1926d7dd8925d1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0607d5c308a75f93a0de62b12bc9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4367b3465229107d35361ed4a31ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b15e813b1ec50ed74bd179601720d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948256f0ec657942187e7b9ec1d6f4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09552e8dbd3f13da7f9f05f05ccb6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77291c6a01dbb2028ad1fe50f6614f0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a20e3817ea439128ba38ae993f5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf60f5496df7157cb3dee4a23d9ef7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3975faea802222cd7b052b77aec1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decf068f01d0d3fcb8e42ff9d655cce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ff1f5fe5286ef83e166f2b7bf46369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7e7b5d6a59c1e66bf3acdb743c4f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac35011ef58af7a8a09637a73384a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abf6b1a57c51485bb1447542d22bc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0fdb25cd8513333ba51b07d31912373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb05b6a7456e6001dac97b326dbcfd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89d73b28c3a7e6bb06d270575ecabe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5f980b23fcc16fa22d796bf6e781776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b602f746bf25c64909cc354bd2f629577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97427cbffa7edd835aa094705009b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb579595211fafa8fbf5357801edfd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265005b361ae9bab93492dcaf6a28c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb197fd5ab5cd6d34491f9aef49ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c60552f4237d3e5750a8f0ed54b86082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baedad92d75affb2b4238c482c1d5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088db911b329bef49a9abe6771b9ef384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284648d9ea7fc46c66b61df36111575085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f56445e89da9c5f0ecfcf78a5232886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da67a60e4a85c00b129bdaec5b2750b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4bd5e4201fef7c46a0576f0df66188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3060983f654337d6d3fdb7334ba3d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a34e03587b6c259af8eea670763790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d21fdcdb8e0076ecc51ead38332f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a7e63d8cfacc90669e91b79903d4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e77193c1ef12f35dfc32a1fd3274a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6d4be720a6291962b16317fd2d03994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa37690433f4243cbab3fb65bf81495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ace81fbb2f12717bb50ac0d73f28496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999649c3cb1e1e14606b6b76b24b0d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f376ecd18062f9b3fc8e946dbfe61498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca0300e5e35991bd22f4ad4d2d33399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004def32ad1839a30addf1314ae7e42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe9a4e9bb0d3fcaad8266f7725c4f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd90bb69bb4436a010a1e7f249552102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32670f5f8d674b141faded9a04b75712103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760505cb2bd783469e0d464c9e523bac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b9a61087c4364b675d32166c43ea6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7c5d1451206ca4a1d8eb2484a2e72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eacd44f422ad2191281fa2cdd73998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f8ef1cf34cc53e1ef76a85a9734d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9220ea49bf9332e45e98e0fdfa60da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca838e709e3037e756dc6b9791a0389110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb8dfe4f72b0caf54550769c1ff2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595dcb694b2cb356827ac6f3a857165112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e2692d7cb9ef87a14027b654a40d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7fff8aa1f63623c664192c25fda26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15878f3d6a37174dc6c07c02f090921f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bce8ea51bb2486811eb91885817fb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145ef80963bb13b99eaca6c8888071117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163475269433264d0716404d92c8bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2080e42046eb1287e1716aa089cf64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99d933949d7799d232ed2643c2657120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e53b96a9d5cd313b45a7c75165a3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b0fa0c90893bfde79de80a2ab658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed811829d21a10172b019c3e57dce2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05b9d465a00994aeb6742b2848b2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31248158ba17ba6b7980d742c62bce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bca8e42f60dceb7195a9039ce1c89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331990fe0ab5c69a33235e147de60f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376e90d8176766ab7c984aaa11f5286128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759c87262af748ac7476bca9d1dcfc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02955beffc23225cc01c2060a1ffd8c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9a8402fb76d852d1f952f75ef665131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05819306d071b87ffa7c87c2f590d20b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a296b2bc331e74b5ccd87fe80e92d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06963a754367b6c769f31701dba217134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85633204b46d0de842920a31e3d25cba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36868f82ab55e267ba2a08f4558a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df1bd3feb9a4a848216415b70352a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c505783296bfba1e968945e49862b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22760a95a8b6c4681e907a0e812dac1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c8fe186e55da00ebe3f2c78658acd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbed54c186e639d3eb72fe7ab2e93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0e64c6d45a517a4e00ef09fec7b65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bb9da2a56a33edc1727df99b5af96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e87497a53d7be49030b26c1be1ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b5c511f902c52c007ec5f9710fdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b3df98b4dc6f7425d568cbaba1c42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e69bf16e6d3e1e0fe1d418860ec5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b55f27c4f66a7e156c95af985abc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058321c843683f25aeaa91ea0832470f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c41e95742bf3f2fb1d7c08f5e15b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68bcac74d11677e93a4276340ebf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed39ae412cb875a15f208351cac869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186144eb7ed0e05a504a06ebeedacd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0dbc906fe98db09c5e16340921191154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760a9dc24a46c1647c335996b3aa16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba1dc94a87bdff4e60aa3dc815cd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58506090766a05c29af501f17c23354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5e1db4d951e3478db020606aaf60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc7617d6f5386afe6ca9edd6d183d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5efca21b454e11cde992989f61305e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00862a4a612454ad677eb0442b49dce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d87bb8b5fd1e1081167c6f650d9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6363d823d9e10150259c4a13d75b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bdf1a3ef80af5cdde3d368efe7230164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c06edf1be2b65439afe45863f8ad97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b105bac7a3bc3b86d054f93bee57d15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb35702f9e32515054e28bff39e7ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb55d66449eb2a0d35c2616bc6ff35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5a8aa1eca0a652b95599e7fd7161169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5608a1c559d3aed3429507c27cec49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec851056e5650b1ee09d18006f6930171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7caa3bb404bb114bd94f9aadab4a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022276b00417752fb4261ca9e0b37465173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fad5f53428d2f851240a9873db2d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bf5b6c41e45f5de0268a9bc1bc167175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6eb74d1b591d333c9bc1e25c76b76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58247dc9f6320a11f2656d82d29c17c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc577230b05828c134eb3af2257e659178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848946a90332f702f36039265a3ede2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bf202fc4a1bb49d29bb4d136d0c10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c6bf5383eab2002a7b8366ba390ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3271a10ac6cc288b5b6f2d2cd4e69f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022cde879a29f4b94dcafb1b3d736b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eb053faa063b1cc4aae7feb17671a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513aa6bd34fa26b1ed037ecf657929c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3662db4a680f58752c25dd6b835b78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165671be7d6e412b8d6600b5ce901d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc7f650664cf4ff8a260229278ac9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d4e6bb308971cfe9e4e6625aa9996189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b965cc1cb4f17f09409a984596db8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4e7429ffdaf0f45001f735ed90ef0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678a2d8da918b41011f4056dac881c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcc6be6ad0a8ffe4035c9664d2b60e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d4c531b9f35b85faac3406e844c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac784b332e132b6de3bf68425a0f73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4d358ac4785d59b0428a6fdf60462196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad102dabc2e61ab086c589c1cbe09b54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c291ccffa5084187809b929241e335198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3827d294b89e6e0d430c0162da9dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5641247062de3c56189725875ebf58a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a945eed4f3c4c6e7cbf3cf113dee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d9bcb3033639ec5dd65bcf6f647f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7b2034cd676c2f793c16c9c9abd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282c7440ad47d7dabebd67cc4c373a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd51244b1c0cd3431248bc657600376205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5a5cca4f17e221b710f1384cf7c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cc7346a9fd0a45b8c78e5ea7ec30c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec3928339b0774d65cb05b4e17ce16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32728c930db338bf33d13b5620117411209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620630ca958fb815b4ef96fb2234ab3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f00bb1d1bc4c9f22bb5c8fb0c31fc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bfce9f8380b557e622fba74578954212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb09fe1e01f4c2a4c83944b58344c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7642a1490b47981a758df1b827af56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8858eb8905edffd3de33a9a6a29744215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92796aba5b30309708cbc2ae863bd6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4de0acbdc2fbe84dc938f736a76c13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45ca7707d186c7e68c7489eecc6ecb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883665afc3336a61b0025e3ad9f529d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ed67ab92507c020546b8a3c212c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc6a41cb126fc376c3dd44ad055294221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7e76471bdddd161e6c0e6e208e0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daf224d0c796879e2138d9721def41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efe23b5a620af605f93fcb9e1e11f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9772b1ea818c129466e381ae0589a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0e2d67b45cab7365a5c5cfbd8f448226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe45690a1148e542d68e27f891a3be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f059d3053f2496362ec7677fa0df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa6b830fda04a2ccbda2fd4c80aa7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222780865c10c09e8a06985aa755a86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08cfd348da3204388bf6088dc75ced231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab14bbf9954612579dde5da0780fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b6c69aebcdc4cda2a665cddb211b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b16ae7659851f5d48c11ba93b4c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa7703d7c51d82ab183b635b5fc894235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfe944d122254187883f80ac9d1bbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87744fb89e4389133342496e35e887f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1fd2ddb715b07079c34099045beb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ced0e8f382f57fb572652775a262239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e33c1b6cc8a3f1bec80bfc1b84b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c310dfd8085b45b10e60e16527a3a01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699994d590ae4d846f01f1b5a1c9994c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d330ab0abe2d70b8ec5542238b378243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc16f9ef0ec54b49f609d3bd1d74351244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6030d9b4be6110f0fe208781b480c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1ffc8cfc71c5d86e81836ba07a52a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62222d4d9281ed518d2c8ce34221a7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca154f85455e6d59f2fefb790b51d2e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63775f57b7af819ef2b5d773d91669249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e55fb31a080d425e5d8a497cf00c5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef02cc5bc3edbe29b22c021f75cc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56e339ae416c973efb75b0385b8d75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186bce9822e67c85b46d47892f88b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc586389ca5376ef97358611008bdc09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e591f98d6846f554aac11b81f0df3dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc36f4382e1b21111b2c0bfaad9ea9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3537d6131309acfb7c048af4671fb08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bab748bfa0b09e1846e55e957b745258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee4afe146541bd7266fe7da33870be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d8e32f8468628a81a3b5948ac137260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f108dc321131b2905924e4b14ea6eb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3f911c8524e740d171a8adaf5fce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253dc1d028ad03b0e8b67223ee9b815263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668289d3f1b0a6cbf68aa1c07ede70b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792b4939c3f85da030ecea153147f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dccf5bf8661ee0bd16d1caf0ddec3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a90c564eaaa12e70f5b53cdd302f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362798142e55593fb93b26b4c060b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a993448f9389eb1a0b4e130192c87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9141f50a107b38f03d7bf48bee94a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc65b452804b7f8136328e683e9f4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2dab7ef7cd4360200a558b132e0ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47dd8e4c75869d80c901033b99998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24259eaae1377fde73db39112afac028274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5cc768e2fae6f4bbceed1f8878f51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8946888f82fc5e7ac562c3897b98b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00def323ca8520101ee5006c1b7f3a6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d6e79b3953916dd3f8da890b6eb7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a7b5f8172170b99bbf3350ec75b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c887caf09257047929345430e8069c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c365088f38961c531b1c69a0dba3a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ee88103e46a5ffad528f9cecb865282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb538ecba003994961b10fc176ff182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d526d4a9c9fa2438784eaf799278d4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b5150fc4264688a51370624621647285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3026369eaf32e6729bca6e7c0b4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a692e90e77e88e3dab312aa57ab1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab163397e99bc839d98b0c3a6594922288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c74eab7a77ba37d0ee627162f63e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050e3e103a6c8faa77128226b790e1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16716922ef00ab7f4d7ca777b481a113291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae20911f72724d599f5187b73e1763292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be282e00fd43e6bfa4b244fedb5af257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf10cefa041190e7ef6475f7c2da15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f49426ef97d93eaf20a8fd145e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca758b8313e0961b87d95abd115cd4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e45201771377c71d421ce5836835f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084ccb83205d9f80b1b62294ef4d31c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d15476554192ab447e1deefda05f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69a8a6b0361666baae8cd36e75a54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71a733ae6604c8e8f91a648a357602301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9583dedfee4fd9ed7b46515e869d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a584153fefbf0653c6cb76a68f45f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e4782efddd10908469b8da6931dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad42da252030dc2282b063d2aeeb8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b871f6a2ae195ef5a4d24f88b59f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea0152636271d6e017d7a2fd0c1e38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e794fc636d3712bb0b5104f58421058308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a51e69d8921339f6713354a97ae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02a3adf8b0b6773412c5f7f720800f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e83d8389ad11d99290d065e3e2419311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7588d67c4241b70bd25b7fb3ea06f8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a7d82f687314784bba05cacf5c36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66110be3d243227d9c1f9b89057054f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d69d36a2a89aa462fa631969897fd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b69e1c59ca7f4d7b93373eefebb3f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc44f2ef5b95ef92b094991bd22396317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed302ac9389c987b505f03fcce5d0d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b7479c81b64dc434a1b48f91427b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda94de7ee677598e5975078f7d6a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c63743e6879f176549275fc1aab1c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abee06b8b7d787b3428c71b1c73b36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668bd128d6c750f5d768dfa85f58fb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3311f2565ad8e4cf4d7b57599a4e30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d0850d01eca03971858854d81a376325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af3cf22ddb23c76beb21b542b80f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901302aae5875edf3403bb00d9fbe27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfaa890f4945ec793f7ede107b613e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8d7afca8803a9d35efd2722b756f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b9dabe635ac94ab9880e6a525d36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a777f6df17301c86745b450d0c3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa54a637ebc5aa2b658387ed8b994e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbea536813e74d85da05f094918318333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cc8a5d8df0a1a328766a958ff22a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122af264930eaf7ad902ef69709dbfe2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857ec144deb240b81d37ec6a621e1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfaec932b68f2e0877668fea2fe14b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365680627dd8d4354449735a00751724338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd471f4850a76d0733de53c417c85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2a5c7eb776d84ac33e98e7dfb06fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffda537579db299672bcea6b1cb4ac2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88c0b4cf52c94361bcca56e62e2edf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3fe5f57a08f6e0f659368ced31506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2efeb16db7f6132038f9851837162b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbc4c264d7f6ced2968cd7beea00bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa195bd08686e6080ad49115d42d23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432230d40d891eefef2becfb37180ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd70c8c17100e24050e8a970f74cc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dcce4e6bfdd6ffe2c47ffb2985638349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa252fbd3c9ad619fd79a93f43b6169350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f97259e2f793286da6e24636d797351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaf004030b2402be3aed8ddee99a4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9ff55a35e0e7ac170f80607eba22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f05e02408f3886c7eaddea085545e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f884f0932dcdeff4d71187ff7d21828355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170f583cb2ae10a86f8a72102eacbc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fbc01aea35cbf2f74370dbcec6ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc123f3dbe24daf33f484adee13930358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c08bbfe25f7cd936de96e70244f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa2f6be2085eda4ff6ba7fdc8d51b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132beaf1a94b6f3d69e7ac121fd068db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea4a87b9759fa772a71313c2bfb11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e241ec76e151482beaa449b31eb5430363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2ced66dc9c6a365d1644e8290258364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb7b8eecf51208f19478a0646a628365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d311d57c54598c75b71824a90ba1dce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba0961c536e7b6e941db6486165fe0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf492e2f6b30371bf3422e97544ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c77457a79f74a296e59e476ece064369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e687f7d4907de1c9ebcb6973b9565370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa070935f6b01270ff55ed48feb984371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418fa68e31915dbe35ea684d96c604a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc60a3917cdb2c902e21e3ce3e63b32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c936b794b9398afcfd3189cce0b33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5fac8a3ff80b837cfef3d50df0d5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc69a7556298cafc5df0964e6bdf8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7109c6ab9c571f9b95dc44843c1740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf6edeca7e7451ef5713b217bbeb5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b32ecb3386c4bf37613f383ed7ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bca3a625083ff84c765a1acb707ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d694aa27023c99084d394ac736ccac2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846bdb062e4596ebc337637930217ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bf7eb6364c6f81e3b8eb1c51e1c38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a33e2bc741c0ae2b3df63473b40b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5a4e9b46df99b92cf00311687ab43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ba7ba3dadca9fddec0e28f815a63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8acb9bb6876624d36ec03e7edfda4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df452559f2d5bbccbb987e91588f9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7965373a7c1ec523bbd26c2baf5a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f5f8314063b4cadda67f483776f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a3ecae708ce3453cc51d3acd8d70e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6370dda39179e42f1ff6e0c853559392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681489b429e252984106a413378fe271393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788344704cfecf3f8594ee1b0b19e424394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf58fd06b81d6d6dfd5fde4fccc866395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d45acc3a908cc8871027f832810e92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809c85775d9516ca4572b8924960f32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d28e6bd883349007ee4208951e28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1280a83cf01c9372729694ffd61cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3075181da7d08d71bfb05e2229fa368400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457db9c048e65e07f6ea0c81353dc4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dea5401af6a44da91f54478115371b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1fc79f1d90230a7556e057604bdfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b71718af409e0f771532dc93e0d946404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad3904242db3b437c91ae4c350cd92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409093da3b84f6e3ba9f053778debce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd08abb3cabdf11f185cc36cc6a5e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc7865f2d80be5a2392f10b5bd6b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e3b4bc3c429465fdcf16e0a3140e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fe90996f737267cd4355e513d9649410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5ed1235e2e4cff64d941c33bf7245411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b9544121e7a52db42707e498c749412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852db3936989dd36fe64a2fe04838af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec882b8b0f492ebc0ee5dce60ac1a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa0119a2c48bfd8c84c1c0923a3f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238645405406f01feb6465e20f74141416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07db7bea05a5535faa801d3d89f20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d154653fb8dc63187e3e82d463b1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dd01a0cbc22ff637863c40e5dd83a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb263e675a6cffdcb29685fbaf95896420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdece4167e5c82644e9498e6cb70d47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f81b64a2084068040650975935e571422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc220b8fbfc5e885b9d0ac359b4e0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050875e29e72733678ab403587c08022424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934115bc1579af95c36fdd7c46ba31a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de3cb09c4f630ea4524868c060ea33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c323863ecda3bf46b0524897e9535d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b781649e3ad38079e60fd60fc2442428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900a75ad7e4a46abfea8cee635b745429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599cc2c13f4b383ed2b129b835f24c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6683435feb1a13f201832e13bf0c9ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bad6a58e061ed0f39b7380f06d11b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f41f656c6a751242a3fe342a14f3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243330ada9a5b7f8a68cc91507413e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc427062d54921a2c6fda9f78d14d5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed65777d63dca6842f94ca67e018c40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86119083ecd1835bd356c09957dee7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663e0295ba51a6b8becb9c78e12c22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05702047faa959ff47aca609d50db9bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e55f09008f6c7e538f9d0ceefc1ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9197efae5b79b5c2f42043655f959441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7166f8c4bd1ed45ca7df9b36edb980442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526473f3a4932ad9a948dbd06caac1ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c75fff5678be76f34c3b3def7219f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e889f7c365d2b73042b513ad9661b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea20a1cf71a34c76e85c5878ed3f010446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476d59037e070ce04032c1f74d0187b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449459da79ad9ccff3a7f17a33e4a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88ee19c44f16adfb09b1f19d89d5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a2f2cfe01112e000fd846b376f64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1437f6438388a3dce35459c5788d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da6d359d6440c41b90453fa12703b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbe9add60c0959c5086e3d63e1145d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b1fe882f64f530d806b099a775645454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2afc05ef77dffb0c84067263d8af84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea4ff804e03500484163c61286405456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e71ef4aea4db0797d4ab7a709777c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adda3fa543315b965e65bbc61624632458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777764a047c9bd36060716981d46e967459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a143799eddf0837d20eda91fa5fea5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf344864fd2b5bb253f3445fca5b8908461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04986438ee9d2a7317b91f1b994b37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5478c5b1bbd0098407e4a3901757c12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d791fb5cb962c934ae7ccdb24d70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349e543c8d66367ec38cc1e94b0c92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01448254134461aad958bf34ac6a128466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340abc0d0b60439765a1579cad29d75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f12401b2f06c07fe6f46e77650d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d2b79b375ff0ae2fc773b3e9712b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051e1741b102c1c9328a65f58f555c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a76ce860744af2cd7679bec43924bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b32dad539110b5f031e0ee7e1a20c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e664f33d9bfd450f856dd30eb35754473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0720e7cccdcc954b3cf000047b40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6cf892545f232107f56e954a966e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedf9bb30572693cc4f0dddfe9e76eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9ba03f940135262f356d6d35443e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb925592143ebca05ed0d260b535a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79a0236c5e64a7e1d3895f77efce6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb7b06d24cb52a7725f58bb0269693480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0662248fb07805abc8a318b5947a437481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f377bfb8b5e0bc80fe4852d9cd1efb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101c629f520a6b673b7cbadde56636483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629599442953549da84ab9b0ccf3fb60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1fe1a531eaea0d84879ec88fd893485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71ee46138306323209f0778187336486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c052059d5d6dc5b77598170a61c54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b3402a5e016bd07aed4589a4de035488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15a434429e30dd8699d6824e2dffa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede04aca7bcac8e19222acc8779b74c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688efc3450c0ec4235608d655ccca278491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b17a66e8ffdfb111381e0af2d24750492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429f902f543ec75ece396059d1f1399493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130d360e9987792ab27f17b30804839494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885384c934d904fd2682fcc356965d23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3844177e37ad874f3dda6982323e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87e20abf0f8c69d57ab112cbd339f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a29b2e5dfca189c99e1fc7839ac20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef8734113ab5782688e17b74b1c77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb2369a8ea4d6b6c6c288c59eb815500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e335cb5a8f9d2089e47ce2d91f4562501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28055d96edc6cc9b2eb0330d976d235502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb8c3e31b0467b999ce6442b191db7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb78061ed44693dc6ce8612b4872691504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194303349b9df33e55a03584583b0e1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46baf3ccf7eaf978ddbe868d2f4bafa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a07a4816230ab5d3bfc80efbad8c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ef6cf15b02bcca2732fb8f4c79d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080c8c3707135e81b3a0c8e371d29fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10d39d80606a082a9a8b5931fb729d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64124736e4071163ead8f1594a8f06ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cadedbb031edab52ad0dabc10a488b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3f84e455892f8b5936bb47647ca68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c4f7e6d81125103314301d0c0f6d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1007bf9ba3901fb10685b305ccd09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d472ff129a49a9c2c00a64f9b3c32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d4d516e6c6fc022bc0887a105fde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a01eb11086277b5b813a12d18b56da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89369ca9ce4ed67bfead10055045f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fb6f7372a98e97c2e34a3a65047f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6725284fd179b6445e6b6f66755dc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9fd834b1be23a2023feff3b355240522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3578a42b4d82bd4e38008e8d239ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b435883b7b3ddc3032eb80f54ee0908524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3d54c99e282dbc46af1ce03045be1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd45fb0144f1495dcdff3bb5fd41fd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d9a19bc412ae0be3e8851f3f22598527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50010fa5332149c3c17e37f521f386528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea9bdd710aa22bbe8f01d51beb319529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9b28a5c0957dad1767bc06bea664530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67cfd8b778812cd5cb50cf10c90c24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d105f5c0dd036baa11053460b5bb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ff624dae3f67365494c1d4dcdfdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e3d629dd9871978225078b0f9b81a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b694b7452335feebefc7e758c1f0ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb718693058757a34e61e1c486aa411536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f407e339febbb298516d20a488ebfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade91e7c6368ce1e366218887f73a83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2abc491737f8a2d31c17e38edcb242539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027a686dde5d170409331b6326477b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162338c62ecf22b87d59f448817eca10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae912a5d41bee12b7558e7c55990b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc02b943f301a11e1f9eb6563c296e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357be714b992debcea7eb46b103c8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c8d5875432d09cdcf35d515329027545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b12323c6c375a0dda5274d7da23a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4a40381aca0aba3adbe9db67df6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598760004503b77babd024c8ec6a957548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04916c9a184fbc4146710962c128c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7772f9954d8bd6301bb9f0725ea10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066a804848e9ff7d9886a05fe8998e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b607a86a70ed407388822a1d6caf2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f8b0953b5e2bbe6704c3154935cd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cac2349e4c0c046bc6f72bc5fe3715554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc8b2137ae8f8d7708ee16670a4e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481221fc49ce8f8aa8c3a6f9d77f097556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb1cd29012886683c0a7e9734d9ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045ffda3b2e5085c3b1fc8319bc1ede558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb266e00ab32f4bb0cb4c85e7afcdae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61f6aef72457a013c9ac06cbceddb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49ce8b8225705a7adb7f90bc60a8d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09362dab137b1833d0b06861f76e373562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02e36a0ab126b039bea4466708d32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b67371b32527e4047ef0659aecc176564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d3cd29c098d18815096ab29db7f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1145b87c66888a6760065666a5553566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b23d3821bef3117a9bd566fdeef22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964fac310bb5cdd415dd0ce8a0cdd34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c8437ab8ad5f4dc9706553b155cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa049ecf0c23873db731ff4dd9334883570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86202379851ea33b60705708bc1c51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe5b209332048d73ca31bb182749a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06de3e9318f861424cb77c3aadb8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c79aa90db44c7768fb93d86ec35815574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8daf634399bd6cecac5974a87a1c45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed412c62aeb706bad5b4c7ad8122de65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c65a06c1fc3f16aaff0adc5a7a7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea51441a8a17c06145caaab09a87b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9974c3c64a714f18cdcf33177d437fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d08c8f57915f5915ff47e96a9e3901580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6828411c597d765394285cfde98eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b18f0fd41c906ade1a3d06359b4094582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5566fd8686bdb548468fd15736df93c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697533ec76c3fe46dcaf4a81c4b6823584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac83b31251047dc637a6e5f31fa06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b4c466ab75ba867a99b9eeb4a7ba7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d691b22653153ab3b784a65eebcf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82f115d471e2da805872e4c1a0934f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30b58ba5fc69a7c3e5cb99a68a5722589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f98508a820c50722cecf619da8833590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc99e056f3838a1db5d61ed9d8ede2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde7628dcde6009bbbd1333c213ec8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6111787b61c7c731fc8a6d9d9615a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336f795e49c9494c98c7411ed2ba970594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56b30fde562f4b294b85ef2b16eff5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543692a5acb9389c04dbc583158de253596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347124d37670f836b35131c8558825e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae6eedb047a26b33a714d58b29485598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff7fea187361f2623b3762d6c705b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcd78c10f2a3d8d564f5e372fc297f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdd4f513f2addee23f5896559e00ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8a18f78b42cb0295197bdcae8ec53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36658e78913e5e3a4365cf1022af49e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68079534c485042fb2a05adff9107a0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d3365fd0fbe9a84c61d2b2129c8c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2131811b2891310167e85f1d50ab1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a08d10ed00ac748ab0d4512cf2cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186bbbcd8d7fe4355a20d59a4c4290608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed0fe8c3b07bf911a0deea943ffb3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a231161fbda474e8981e534c3f699c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93ae740c42d9f5fd05611fe3e1783a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563590c375eb7f630fa28aa852b3446612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8573cd8d8cfca555b61498e210ab27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab149a51ccad0c2768a99175c0cf72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb1322ee5ad142271409cbfee170f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4da278be667ed5c1acb5c86ebcecb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a149d116840de4fe3d88bf8ec622a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9d9c59ecb41fe118e303810f69dbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597754434255ad68ce435fb8592c8ce1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3ca99e5d81295d7dbf28f046edfe3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff15a3b031df91e215375880ab37b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa4d47a20b8fbbd8fb6f48b1896f12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937255541bc133e09aa64356418637f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c60211bb43732885d4d87c0daaea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ff967897f2ddc6933a47f2430e29b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0c530b4cdb7f2d3504577c6cda7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4bcfdb3ea39dfd9686aebb2dfd38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0352f14a9f449f68ff55f7eb7be72f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a4bd0c5d5fe5f3041a57dee182e10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3819a96a24bcda8aa87c4c47c66530630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe76554912ed1208ca1481cd3b09ecd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef504cb71a319f84a6f781d1c55178b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750bc2e18817183e2960dd672734bc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f3e639f7092a1ca42e2176a8cfd2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804c35f475111a0c825e82d14f0decf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c3da7d8f6a278798720fb78dfb35e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb036be0cdcbf3c4aa5fd1b2c85e4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc5628235cdf7802ff5beb1284b91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32fae582f6c20e70ef6a38425b2c30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef49f16818ae0df23eaf87f15fe9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db47837547723956f7ead5c309195641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d0ee65b92fe68aac00a2a3882f09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac51dcaca9d6b42537145a1fcf5e1fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c8e4b05db54cf34757e2895e310a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9f5b0d732c08af3330fcd8e62e418645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec447784b997b9259f0f149912f356c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5935be098add0fd882461721b85d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd02dcd6149d37e29d168f3418f17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ffec9a760693315bbee046d9a550649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c548c640f7b41ca4dc573151a006f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5fd0d7ae3e626145c614645efed2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d9c9380a13a464c07a66b62b0037652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e4a2c1029d268438b6142df2c31d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e120bed1fdbb5f01bb64693e25b7704654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cce45a642ae101d843de7574f3d42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2a94368dc74d86763e87e3fb39788656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f638d48364ad5ff78a1bad1acb6af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd7b97c7ddac65697b4e9e2e68c9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3b7ee0b0047e32a59813c1643eaab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732db0abf73331ca3c85658c650ed12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e3984fd6d42cf754b20eef2699aa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834dad28691279d90c23bae0808cc74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bded1f16c3c33154d297672bae256663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e8de903ae41284a979eb3c17d3a72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c51e747c0609b558bd527e3ccc51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628cfedb53bc8b66d2e9cedbbda0931666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa944d140532c34c98c1892e6468f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd60a998e29714c3059d60f7a7d934668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bb7d01212eed3add9af4b9d6ae1f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ecb5d57491dd8479da360c59d8ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826abd330f10c2babb804d9a9c5d0a22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a4d21bbfd476d0c7911b42f62990672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3932cc32df1aad2d32394f4e2c3f8e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac56d5ae640c48f9761ff7f7d4fb980674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a2b12091594f8f8a394f5c00bbe4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb0e92c32ad356594f321f4eedd36f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa587583981689d840c5c3a5742859677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d61af3651a3494e299deaebb8dc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a454fa5bdf03c35cf76639fe475e53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7e9c6b6d2b61ec1188a8eae508f22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485d28cd4b0d4756ce7766e0e34564681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538a7092cb7dbaf209d05b860d990f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da4b7de62ddfa4875103dc0c8ebc0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191992c1d8b30a549f81bc1e6234683a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da8ee0939f64ddb7bef720359fdb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e274919cd1613636bfa973c446eba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf58f40207bee0e2bc2aaa5bf28583687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4203c499c28ba69493530214d8af51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474bb4dd75368c0655228a12d2d6843689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd16efeeb82786b9b192903acb420a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ec11ea980244819d90c7e7087ceb8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71608708e78fd20be090ec21a43c8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e18dad5c25d6ce4234df433a44571693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace3a87c0fbc51f77b937eb4e64250f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e008968440779e723c635f203eebb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9191adc23289599444108868ed5f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cbb1c68e4bca3df9484d929f48040697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1db40e79265b7a7648a607218050a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cf0894dec09b9b7db3315f678629b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9b2b11e20c449765fb2f62f480cae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc4136e413c7e2be0aad2af0cbb4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a3aad547428d72479d31946eea0e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506f6886d0aee13907245c7d70ea1d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7acec54ac6b509ff79f63d4fa7de22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f33facfbcb8ec5ba1dcbef0d83197705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c0237499913d5f3886dfdd5f72132706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd497380f2b1bec8d7973d1a2726a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b3a97ecc8e9d1e864a6e82a3dc1c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a9290160182d0f9e16da72d16706d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c59078235319ed920560ab86b4897710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db26bae6d0607993b8352b739607d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ff1968982456eb95f345ee49b753712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395a4de076320f9c5e6b379bffd0dc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa94b3eb86cfb96650e87c41677beea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6307c9155644d2aa7f80c8e194991b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fa0854f613dac61ddb032ecab6b1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba98f79f2d14be6fb3b411a57ce9d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a199da0a01b5b354bb1ef7098891a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb350b1801d88a91cc5d337aeb60be0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318549338e1237aa3c23ba6cd67a1dbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c1d7eefd65d7ce2a7714196458847721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c049c2fdc861d01c8f92504498384722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9bdd83c4cf632aa751eb3dd607ef1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db5ad6761bff534c6f85c77f86a638724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc317c0b0f3b321d13d79562f042415c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c588e703a6f4486419774c6bde2bcf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cf1d6976072f263c3ec097bd3aa2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b66381b1f9d8e77828de1d44177e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6ab9bc45365745cd9d4a129012c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e036dbe7653ff3279b1154c802c327730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440a11d895684337c1ffe6a97ac641731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6efd71981445a3e0c1f9b4154ade5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b0582747742e8ba7451c07677aba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9681549ef3f7180fbe354007aebdd11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126f109168028a143fcfa888822934735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c6494a49a9c0aea85d72016ea9cc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b9aaf3f0031e4779057d1c3f1c8b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be638998cc4a21722f6fbca0d434b31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8896531279c2d3b461de207055111d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb6f98f065dc3e1e67dc47828da29c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a3d5b1d48c122db2666e6f3d06367741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4669091b0b918b0489a71c1fe19e997742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c38f8925ff174b4c22efe5f0f0fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727f987c6f3cef63d9011242eb9024d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad761786e5b2ef9d4008ed5c740fe42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c995b307e85d27d4929e338cabeca0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a662e04bb5f0501ef2455776f5a5148747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c5d6b3d29e251138b333718239fd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafbeb993217ca9244a14cc0036813c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29f1386df187976c4b270d11d0346750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e0404ef1cfa1e82458359917a69ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a8222a5605913ae390f71dd6e827e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffd846b2c7a744d2294c70272fa8cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dde8100c0c4a29befeace3a14b5af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f6ca580f2ca41d014dcbc232d714755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a732a2a056c4d49732ba49baa8dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a0781e7ede86e099132d705abc688757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658f8c910b7bd3cd2c31572542643e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db994af41cfb4efde92fa4996e6f9468759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4fe30eadbe0c820bb6739d9bfd779760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3615e59d385db68f9072f2a801c356b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94c433e47fa94d419aff8d6f09271762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ac51a8354420a5293cffddbb33020763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cf1acbea8ddf959fd1c34ba59b2fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c22749b1b92e8bb4286cbde730efb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f236223665fc224647125052b19394766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accb97e64deb7d68e0a2ad399d29e36767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca3edb4dcbe5fb5a61c69d9fecc3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68956b6f081aae4b344fbc821bcfcd4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f8d9e2837d85c2fd64e6f9e5f545770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff014c1e1ff14ff2bfa009ffc5ce4212771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e74ebee7b959e05e02f2e87e89df6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b40fab33fc11a83ed9da49877e8b6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f2ad7d69ca6eb9cc95fbf04d79bd5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711b1a190b72b998da06f7d627ae39775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f3771f9e3ac52116034cd5aa4ca04776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2acd42e4b046f15d60df160ed103d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ea994059f351782b20f076a1253f3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4f5a7d36767f7de382281029c8415779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6059d76efdc3112ad58bc27afec568780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a9b1dbbcd31ad126281d6eead9fd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63f6208918501f8b61a477705ee3f4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618098b0823a5fd2a14b8507e78e4072783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c90777241c24104c06c7511333ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266cedce1dd5cf5c67d12642b5c8c5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf86b65038250cf2b949ddcf33e67f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cba66a4b5dcd7fab0ab357127349d0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bef402f44b3bd5d5a5cd96353f459788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ff881b8fe4d47ae1417bf9dae3d24789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c09e471f1cf19a10cd77d7fb0971790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6540109e2e967499fb078285b2e92a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952585080fda28b72770f482612dc63792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9df8d6f841aa5a2c29d7490ff144b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a165f6c4490d7be5d8a492ba8788794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c53fc8803f0f863836af485ae48d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41800d95df7b3bc851e90ac9ccf2df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e564eafd3012759f939a74e1cd94797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22410cbe99ffde5caad82b88b5da5b3c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65416a96dba0d7a31b8617e70a4e774799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0718c8e60466a6871cacad4ee2396800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b91fdf36c6419b28388f9933adb5c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621e36bf82774649e5aca955cc703d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae5788d75d365fc003e6e8baeba1e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506554aa7cc2d0db85435d264886617f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0125c02dca8bf0a3391277ad24c5d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ac0bb51a9fad83c3d2b65ced59cb2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c32e438ec9e66e9623346e541722807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cda027b2ad1ef61da6d92307bb32bb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de8e93abe74f8336cf41b0dec5cf3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abc9e72a17299824d6b99ea4be2b3e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d2eade3eedc35685a4801b2c1352811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d3c16b1f6f4084bb6e922f2fa4b26812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065baa3334b6f46a8259e14c1e696a8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102857ac27e1fab84f7c5dba22df135c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5450a3cfec5cf6b3efe7f3f35ef99815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46718ef00453e5e8f5a77e7bdcdaf1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46f1d97e2d285320c45255f63af2b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056496cbe5eb3f28e56d54c96030d6d2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666706cf5f52045727ee87de3a2169819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34436f0339d9ce3910a3f171f1ed7b33820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87cef4af409908d6f6cb9946c62208821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d17e8c50937cbcdca7f9cf9e607f711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a599420951c567843d1d7c3f33192c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123c537a6e104a25072f389369122ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25cb64c3c95fd5f8052dae07980f7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c874183827189081b7d1a5a2630ce7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc041a4859eda91fa07cc24746603a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8e4afa32424b2b17485401b07ddcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae071a4bed58bad6c9a4a4ed8ec18b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70138775ba667adaa7247e67f4a420109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4cb3aad29e94d50317e5ff5a4f4a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815de5bb1b75fb61568528d713b349311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a379bce994197dc1e09c178060d1e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69da212c1f7543cb9e48260a570eba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a4e65c5bc9405f6a70d02d42a222d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aabc40720077595eb5ce985d44d78c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1895efb3cd31b1bdb2f70a07f43df816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7624a1d23d5d107bfdf4139d250a89317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639675d84ac0ba127f23687a8e901718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f4c444e8fdeacc2ebe2b98d3d1f9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49888c4489a03bd704bbdcf0fdac372d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe34e5136e5fa6181c937c1f3630c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f59295f4c54d48252b3a7bcd2ad922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9076a1e2de80f08f6c27dd63430ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe195363f0d8b129f243e622344ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c67515442ae86ff4c34a01e5cf86a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cc70ad10e5297af2f2975cf4a652d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2add73109b213321f123f5f4b7152e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098a3a27c9fd35d33b3c863db8463b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1371fa282e5c35d01964f9f614a3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368db32bbdf3e422e0bacfe5b51db0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e950290713130f22851066cdceaf7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe0aa2a56e3023b2b8fd6fa16040532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6c17664262c5f59ed2e8c520e14c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfac43ced120eebc9541e8301bbd90934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925222a68ca36bb4c4dc45f4673d98c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eec5e6193fe1e69aaa5f0bf3f56fac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab670173bb591c7bfab163cb69e0f7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18626bea87617065bbb79b0ffe86b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03c33d1b9c709ddaa55f5e0b0b634739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e920cb332cabae6fdd5d1ed11b313340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaf0931c8797586d7368bdf443f0cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648421b0d5bf48c37d3d6f5d34a3a11942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d337e2f08423642a73eb4ed634f51843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e182564e65a30f582e00e02a2732444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16ac3067b022f33bcfbbeadc4de18a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83e48d4e1a12503ba6cf75f9227e0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb35211e38f19cec5d64f1c2318aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090458bdb0f9e32d7b3b162d5dbd8d1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba15bfdb9fab1db247efd25a10d607349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1ff8c814a4719e9197b468ae2bfc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24b09b8641ddf68cd6f8806796f64451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d82c420d32ba7d3f4b35019948fc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a5033ca92fd1a7e827e8f79ea4b9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8bd2603855510daaf50e390a71c0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6e1fb42fa500c61f975768061fc4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c70677c33e0569bb9f3f92f6bbcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f57b7de4e51ec11fd40cf0e7b79cec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a2055e7b1a64dab29e49175cf203658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1e834710f227d1637b7643ab9e74159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd7efd6ef3904e4b58ab008ecee34f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa4bde50501557bb5897d42efc42b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063c187ecc6e64c06daf6900f99e8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba94eb98a2489df60c8fee64b16a41b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833422be8e5a095b0ccf34ff6c9bb99864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f157404541610265fc26814131ff665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d582393bd4ed0ae64e9b9d5771144b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458603ca50a219fbf490714a92f0ac967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053701863749efe41d3516e24a031e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad367ec7d82fe10e9ec6dfe4b42b88269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd51328b09b6a0390452e50b16c577270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1198be0e4e7726f6e4f0b4604a6b1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2c1efdf624723690f67b6a3645e0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8439b44366c6c87dcfd8517592821f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9572c0bf7d3bc1237a46f9b2be8902a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f3a8c89114888e97afaa3944798ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db5811890c2f6b10cbde5f528ebc5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43e3c3ea5a3fd94e3ce59764fe135f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee7edbc44bf66be78bd838175ab2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9caf10d465eba2d3ec61fe22c118479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b501e44f1c13bc511bc78b99c4c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db486da46b520bbf759ed1f2bbf5be381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121b14447f4e68abebc5359e5f36a3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c192380345db054fe3a1aa0a4b028983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a723a1723b60c6cb0711cde4466ace84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5589c0f3d99cdf26a5f6a8aaa2576de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a9c9d353a5437d98c3c53c0fc33586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0eaa4ee3b8819cf85e35707f5fded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e60f87d6a87526395dcf99d955646988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f444d8de2a29788da37d6de9987e07e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117eed0c062a0a04fd701584af40a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ac7c2d6e40e9fb100db71abd39bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819469b7d0d785f267d00b7af88729cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be51ac88834e3783d9e33608b66800093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead395167734a4f7b84612d4dd8eb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dff4a8f63fad5834e2844fd32a516395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8a893b57b267b75ba87681cfd5e9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c57d49991041be72907d4294520bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404f23fe722f974cf2608bfe6ad6a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978d7869f1e5ae5354fa8d44b6024899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2b4aaaa400194e527fbe44123447100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4daba46eca56860feaf9122e4bbe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e5159f52b1855cad9371792f1ab0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c31e91c7ba62d2f3d1fef31072413103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b6c0c0d7fbc941e5ddc95f56642c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2e62d0df77b2987c712d4009528e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b56ae94b20d63cb67b73deb722a87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aba9879c71ca2debe4cebb97b0351107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f9c2f74a2b1a69b3ae6eb78260ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3232f2a3bdd923c2f470cd9a751ae9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe2311a9fe95a228da377324224795110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aad90435d6f0612d0c911517c1b04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc18d34b45e1631a2e0e834a43c8d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d5354d3cd1d95301b81224211eb1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87117b41d29cb13e9c5f671dc8cb7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8637e1267dc2fc494f8233d956b564115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743b26e023afa40e42bba4490657b39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1feb4c4258e67fc0e6621acb8e58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411f72c84c3517ef636f21de026e0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf9480e3fcaf64f06a62b6dbe8d3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378fcb0d86c678ae5f78117ae4d10c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1f256546e16f73bdf50e27eabdcd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e993a590e6dd1a2f6df8e71360ff2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad44746dd306ee785792d7c6762fa02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346af6d15624a27e23bada2796767c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe88d85b543fc011d4ac0d0c87cef81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f673cca110a337e93869f0aa2c1a94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed358ebd464291b96057525344b3cab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc7a9251e6bc407f0c39d155af6b24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293196249837a9b0e8b00dd525ed00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628867a8a71f07623872be15a67ffd88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd15f0787d27c13efa4def40a62214131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe58b35e4cea391da6f85ddcc82b4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39e8d90b3c137da7d2765a77a2c6a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce81b60538fc7c5b4c19a1f619b2b2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850457ddf5d8cef43acc9926d356411135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dacde642f6445e751a91cf0ab972bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1792a8b3418b66c937bb0ed25881d96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a07e70bbd689a148f136d1a8acac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abcd62f0522bbcf2a7681099eea878139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e857d2a3174635e3ea3dd089d4b384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfa7b87247f0e2006b617d60aff2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a29a23878c1564a5d339c0b7bcf8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95045895f225901f792e4e0412dac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee72ea7a3dcd09d4d86d83f0093db33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c929e8c254b2bd2b9fa3a03469b5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555d0fc2881fa854deaf2a1cfce59fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c715991685ae23f8ce7b1fb9633add6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fffbe931eafa5aaef7a6170b26121148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373089379d9b56edad3e35f33afb525149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71714fc600f8ad3707c50e7f59543750150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dbb678acb6f1d9c268860a871ebe0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345085ed1a5cdf75c2f45b56a3190c3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de4534bd8649f868b01bcaed7560c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c55ac84266904dc204d7bca100151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c84cb3166b11ad0fe412ecf1c399155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353901b058946b2df34fcf9dcf93f12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ba6049f97434045e7fdfc5548f3e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd9e64e7e1306c02d4c76b9f5d7155158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c52335834405d52af2fdd054249f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d461deeaaacac7c626c00fa7b3f9e00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c789a050b2f555d40f3aa1ab5e4933161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21999d27d83d3e70a9c8a0de339b00a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7802bfcd308f97c806cedb147614500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b52dc62ee9231f80abc8c7cb8e2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef031aef4923cacb02925490b83a18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f19db3b1ebd28cce3465ac7ec24039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313f44fb8fea04eb76654d93dfc8b79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4898dd79b2a590b4ed29f833c92d8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9455915e94583ca0123084e3ec88c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853859ea101ab90a27d11e5c8e4fd6b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62999c3fa76f9bb478dd9b325d14c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e106923c8e2f962ef511939e765b64c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eb53051e5fa0d60e096fc79a5d9f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b13c8bc534b80d85d958dd76f8766d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59581bc0ca25480a02b5222968412175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f07649b529ed4dc9dbc52b3cc317176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a414baa9ef64b2714efe06642870e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d68bec41127f06fce159e2b4a77e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac63bdf125c57359347b3769096bac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5092c113625e8ec81d0ca43be32a6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af5832d3f34b2116ae7258502a649181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0b370e32c21944621bc7b19cb9357182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e88ba36686694bd132723166009c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33b60d6778bc226ce1c994e786b483184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e59456853b409d2084ff0edfcc5eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2b54ef656c534974e1c5a392f25f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b4a00ba5243a3f1f2e62cc0321ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4c773ca75c8a5c2ff1bc53d22257188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc668fcd7a1c007a96c2d64d30e9bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac76e494c18361d7115c440ebf3277190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771565a62826641622dbc1bcadc5a61e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86db536f4e6d9a69297675f49c1ea45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657f87c85ff9dec2647bff988c47b13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d956045671d325a268934f48a175c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843da64139f5628f3e2fa3829697680195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2acb02e782e5a9649e5c7216f85da1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad20acacd9d3ef42e1a83d10d812f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f81d0af833002972e4b6c847b031f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a2e97b8c342d4dc2cfc2c5b0c96df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2fe32760e42dbad21a365bbe57bbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666851c610b1973d7face76b8bd481f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce88fa69ec7ae6512b5dbe01acb2d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84533df88be4224c0c48f0db351105d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696df41ed733f59ad3e73d378e160ccb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb5efd8f45605767f2ec8d5c36e506205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875f59a0d5f6096a61a46f7a52131a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecfbd7f219ab00e51a3aa51979e622207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814145806aa21b4baf22e833a0499e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36d943a37d4bd7ed77bccf4b8b4ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd27b7d0ca98ae4fd404c02f210a445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a7c41f12dd4450fd6fda1f519421211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091eb8454c94370304346c84584c8bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e07cc8c5f58e998de56b81185d1fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365772da6f38cad450224c7d558b3e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdea4cf2444894627eb934b7c2db9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fec006dfee5f9b6dbe39360d2447e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad24f7e6f376b9967dccec77a4953a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6470206e958af9950ca71e1350782f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efaec94bd2ca6f311805c45775b4b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf38b45633eefda05ebc27bbc4cff08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d253301c4b9f7504933db486ffff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33444ee3780b3f785d59fa15b1e131a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638332ea1a628aabec804ac62a4efc04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6080491aae07beb01435b4c40bc8e06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c27190680718cf39cd911362f3c71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df35887314b9cfff62f58b43f1c90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66a79af592c6e0313c068bd619ddd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465b8b0aede846aed2d5d6f0536cb6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588dd43fbd38bce041570236b085d07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41740009bf72e6df3baa8c7ca2e153230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced4ed0b3ad1101f9ad6876d8fd9513231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ace7711a231465987f136b25d00c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b2a10622c4a3cfcd9787b85cf39b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a341b7be481f6eaa52877584f78b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b97fc0b8c13013c374c88f0417c9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccc384c58e13f401ef1847a532fba7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a080d9c46079459d9135e8775b2f53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249e2a06ed1422ca8293594c65bcda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4844ef57cec54e62dbb620ffa5443239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9885a6de963eba84ceaa4c038cf4d86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd0f7273aad2bbaadd40a38908a219241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6338c4cd8e38f2d318b4be5054a01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119fa9b1327a7dac02046e4a408201c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382173a1e85d87566ce941814058f653244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0abc9a33318731ad2c3c21c14acfbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf48e4b51c0176ed8d897683dcaf7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961d1b4cca24bcb951a829b729c727247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc35bf1e273baf6405cc6701e6dbec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4f91b45def7c080bbc9380892a6f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bbaa3f15d9b5f5391ecbebd100cc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d48fdcf58bedd4a568d9de52b262dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c73446fc0161429086b5da84775f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c215992d615e392bfa9a6323221b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc4e2ce05cb3ad3addba444c41f28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499463f554527352fe68b38802b5b28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125028fed6f329fef55565752fd6c3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de516cade3f1a629efbaeaf30c007dae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a550dc86c1ec554b00a21f795d3bbcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfcd811b1e3c12eae487ee3dbf7a5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eef0efe4bb81773e2d5246720c9c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc94d44feb9c2299e73e7eb4549a80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c06ea1a396179af0d8a5bd5e2a26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc937e3a7a3047fe866e54d4c44fdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb3bcee64b82b1cfd82ce9f9dbb17a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba53339cedd5a954ee99ffa5d707064265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505744c683bc7aae384706b93d867e19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897a74f52a108b912aacfe5f20e0da1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebdbf286d579af285e12fae6b80fbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7859408b54f68832f666234e32f9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a81424bafbf86a1eee840451128e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee4ff58cb26b33b143cc894bcd341271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac73cffc46236325126362fdacb832272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2bbb29710a803c931ab641c25db3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67503265a06f49453b9b9ab65dbf21c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e3a34dc8f0eefd372b72057c1ec4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456358a4b181933b39113455ac44654276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0003e2e2d3973691c5e2b055c5fb005277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eba534c1e632ac882ae56d5a9519d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed48ae5ab7dd2d5967ae3e1c990bb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95c92ae310dcdb6f4e002d39f732b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e486e54306c80e24a7b8f1a1c4441281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5dd6bb4abe518bf7a3167bb44db2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2317a25af3f6c7e4fa4048edc334df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77155811e3764f1b511f17b826820432284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc2d7c88a7ab9cc65bb82bac8a6516285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3799af8d567bbe1ddcffb8850f509286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394d231897684c464da4e7004c6e1c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f892fba71fc16274e8d08cdf21c15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c05d6c9b636cf5557450d07b3da01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824132369a1fd0575d0c55490228629290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a5cbe98765aa123facbc3be13e47e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87765ca558b4f980d70834415a40314292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3194a6b069e9c2d559bbf4a4352235293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f9888df9cf5cf918c38cc9a10f83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bca97fe989d946fa7650fc7eedd13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d052ff87c2373b78be01b1a014e36e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e17f24105598ac4211cf2e36e615a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7d5ace59a62dfb5deb73aa47e0d69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6dd61fad794a8ccb21f5b9849b0f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55dc27e900d0d6d322d6f2a0acc81f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53d96aa3c44c63303678ac3b88f281301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b28dcd14a35167eaf533ec1295e9fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4d9b40b2a3e78b98abc4707c155c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091374a4149822591be304af41587b51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092743e624338e8e7459b1dcd55138f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f847b890cc8a2fc93f11ba41596e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c95b7887b733ff78d40bb45be5bedb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce865b54776f820f7d11c0b0ac247308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4aa7229a303344bcffc5ad9c1b376309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf180bc185d2c542fadee1a3685b423e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abb9bbd35ab5aa58d5d30c7b912e1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba85bfdf24f9bc64cb107bca2cb06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c206267ece21572331d0fd6c71a70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1118d84d04a6c16af923c5e4656f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb0a4faea25a8b2f0a679efec9800f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579225fbb02677c88de8726bf55c69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04ee0be5f7ec2d8413f1338316ccd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d649ea2a9e7735292da7ed1bfa521318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5007e3e66bee754c3aa18adcbead79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda2695ec973d4e23b72990f6fd649320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93cdce18bc4f8ed46dc3114a32f939321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629d3def03ebfcb823e3fe1a18f921322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291baaacd3bee22e85c5073027ee09a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e4f792d9761669c136a173226cf9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b2816550486d091009201366589cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125b11a2433abf74c9b370786300dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dda56ebabc91c64b2b306ee8982e46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed94c03d4c24b55635a765a7ad598d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043437f73fa82cc8e57e2359dd188b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fcf918a978744ee4ed438e5f0ec8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c529dc7196e46fecc2535930fa56919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759fa3cea7c533c092da23b348addf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b45b14afe52007b28870e51be158c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c8494995980bace008cf90a13de4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499ef983ec5f6c502861f66237b7c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aaf809c6b7d1b781625e5982fc2df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa83cad2e549f577bad74418d48665f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1064409964e96428ec1edccd30aabe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20c8e4c9017a34bc6c4fbd59edb5b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185202af24b3034203c3e066f931b6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe93e0f1863a1163bdb7da61ff290e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9e6f566e5151fe9c4457715b144a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df77dae5dda668b93c14e2dd471468343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d0a9f787bc4fff668ad11eba8bc14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc580732b36880b6ef5b65f457137a96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360c776df411cc61da1fa17d70438f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224931527ef565dce2cd6005461ad5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf5f855521ecd42e31f7b4fc5f25e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67009bb79a106cf350c593f825442bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0469065cf0d62ffd9f7bd84c0416350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e00f3413d421dd3f3b16054cf16f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a51fc0287c1bb7da0d77999fa71978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33040f54d648e4cb962f512deddb1e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8d8aa459eef6973ff1aa58f8621e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd66ae5faf7bdb82757160a930a72f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544510e93e2f84558d735a4cb46deed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342542fd3342519a7ff2e9ecf03ff34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd931cc13c328f4acda9595432ecc4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53d5fa6353429a6f537fea4da2b985359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785343b102215faf4498fb00cbf9f75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942162911cb83dff24c342d48df86c23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7cdee1130a17fb3a8d0e1c65bf655362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3cb87930f385ac2f901c4398119e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1dd8745f51747d9d53c03537894a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040fedd302018fc47c9e7de8eb81361365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da527dfb1b48ba9eb8bd1022585eba94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8869533ad1e54e5c641777dc0dfc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b03b11ac508358376ebca894927b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626b8285ea260804ffd36c6ea03c07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a47405e495458171488ea4460f55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb77c22fcba391da37a5507cf8327371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81efe2a41a08879e4d53f2587836eb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14730a57fe625955d063def7e173254373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe871e790cd46278ec6834a1204bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763242622f2009a3362163a3934f072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb422a85730542c537b1a1d4c67d12d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabebac3938c97e3fb0e8e83ae59ff38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e570da4f7335126dafe301bc6b76329378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2116a8f7b9370ad62d2d0ae7b2eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d401e99211c27b36e54aea33763ba43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e255c1d20afb65f20216dd5180067381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0693b85d278e37bccad3be842174ab9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14f8a71c0af1979e2bb66dc95c0dc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2160bea987dffdbfa214e112c42fe7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1811978aba62c33ed7169a4146aa71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a797b74a4d5ea581dc8a9b04f09f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828975a6e00b46b49461e5a78e66543387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7595c476a45d0130efb2c5891d9076388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176b3f5cd9f0ea87c8c8fea965cd43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cd4863097ae77a8d073a864a7b0d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5f8ce8d7a96647a5c01284841020391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91bc6db62441fc8653dc3f1345a4c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec22282fb381fb4061771ff7f33eeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277380e2e14021c356ba2fe8e37dd92b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83b42e5298eb7aad74f2f443f17fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c81e73eb138aa011ced9e9ffa488396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0893f20feddd11cac6683cb2228e22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dda1ddb933725d53d9e7e69496360398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc2b7654ac91abbde68685b8d9b466399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75428a10fd5cede60292354ba7723b00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660bda81cde8643eb3f05535d3cda82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137dfa608e1c755410c8f2d21ac724d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb172df29d64bcbdbd776a1e93f7fe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1417e9038815076d5a3a72613e996a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e5aae24c5b0e6971a6ebd7f32599405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096c21c13adef1629f60fd9f3fe4b97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480601472de8c3f36fff6a8ae72d4a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b49e7c655f49421b1270ce597cf05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69c357c2251975a54c43f2f7a58db7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f669c33fa503b9c15cac0d5d10ce66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157ddf1b960076817317652c8b93da9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65814b4a0c9b900a41a40784dec096d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d3222e30dae33eebff39c1c8cd7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d11da36ff0701e040e1efd2ece131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bdf70266fb3d1b697e9de193cfcbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab2979b4f87a30e5a0585be2cd0020416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebee89883844ec3238076de953e9ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178869017325ec1d4aca453c9c489e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ec8bd1b7c31a27b3340668bdaa48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9914119594ef9c66269f8c1d555a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd52763580f77b371f4ac4f47cf17d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b43eff551fe799c9ec0c1ce0e0a43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1c5e4615b83e33888249411d6914b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403d94af553f7d00a49279b4fce3784424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053cd05d3f25223b6be729ac4c07144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e907d4c8324503f89452fffe0883a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b4fd0e3623f0d201c6cdbac15f3cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e48c759973b02aa1e4daea3a2f829b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fee9d3230a542560fab30ee0c8aa3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cbfb26fddacf02db075b74545900430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab939de9785182886f3e7bcd17b384431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a3a3a3d795559da6badedfd8ea087432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcf89cdd0658f5578c2870908526b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc3e54223f9103fb2f7c390a01991434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25294f71e8711c2ff103bb18aef988435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92507cffb2b0bf1d125265b0f8b025436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aea837fbbfff4ddbbe33b1eae1cc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d92c5d361298d2e6c278acb7ae9bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38961884bb3cb5d9c2cef96730d69c66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5d52950710bc179b358f799bcb861440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17481ceb9f0514f4352151299818f1b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa6e1c5e075e2143c13391e8bd5d9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e9996d4de22cd042d96c86cd21cae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0e1e034c9b2d7431a7f3ecfec0bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec190968aba47bcabcd0a1943ae82d79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3090b963618f5b24ac1a8ffc6b4f648446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17445b9db23a10b4e9404d0fd58cf03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a1fe32f025d8e7cf2a352c5c3322448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879902b3b8a6b7ec65883f77e5ae94b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976c855eb4291f11ded54e76dd05a63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00666fd8f8106f2e1a2e31241aafe283451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3ce29e54711071744645929e3d96a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151500bfed3aea73d7b747d3869af52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d7d7d6e072ce20c6d16d32f89257454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f818e96f2b6f82e58b13a0deaf91449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f6d9d50fb3b3cc90d052fa190e8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417aa6ca8fb15083e4606a60dcbe2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc64ab497d6530dd384b942f2ea75e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d149bec9eba0ed82315830574528812459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6160e6947fcb16696db5e4a423c607460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0cba39acc33c06b93f89089f2c4d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb52b8e7913d25c9e4d8104684bb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce496397c2fc1f0a18cf02afd04c6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b3f4ead99cbb22fca424edd12bb69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8c99272ef327f8a48efd527d14994465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0d52ae84d3336e686e833522003e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02bd946e7fe2a6e78eb3ae7eb600d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a85a86d6b26047d14d9441c1064c38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b0fcce2a97c19b25fee490bf07ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a77ccbc36dc8bccb064f3684b41a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c05a3fdcb06258ec53261ec62a3ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef85c6c70ce2ac5e4b1885d961aaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530df28c04667a51141cf626fb0dd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ae64d8ad4638731a1935151e8f09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70340de8bf6e13dd09bae993cbe56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b5782d85d29cd5c967d94261f757476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d0859eba31f79c4101177348930e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a83e58c3d9834ca83cc9c26fd227d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffbb286f47b320abe06e305f38a52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06dd4db20f5acff0a1b2d8daa6cb3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba23099636344ba9358c219169403c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d158b85fa1ce50055eed89789e521482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bb3dea3008ca592272f472e4ce51b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc43fecddf4f7120aa7fa3f3dcf09e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c28f29440f94546a30cb857fbc23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b60c1fb58a2894c3355a8132fe4342486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3ca3b705c2f76991e17f2f57346af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7072eefba8c597c4bfc49a6bb737fe9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b4f971c8729462686707f801672b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f966a789123ae4769f25608d685e7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ffa74e88b58518413486921ce30c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd95ef7eac566651ef0e953e0a8b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcc23d38cb29ea79691bb360c637a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648b21d6fbbf10fa408b7b3483a02a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65677c21b42853beb776763234383495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8a5923185b0db8405d31c3811435496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5da04077a0ece43bb92df9cc22ab3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ffdd345c117cc665e74d750d8ec5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801d89be07f429dee472274826aa3f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20260b4eb06123278339b5e494c332df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c148ec857e1293219fbfe08fa2e744c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cec798b00860aa5723224ba2fa8beb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac407d219518e1dd567e61ae4ead8a4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f2f178a77c604712d6ba816ff5022504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1c2f87f19edb46bb7b78894f9d65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ed07c95385bd1e7f975e36525400506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7592612ed177f15887ed9986244f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729616828319d408694972add377782508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90309a9c02043c57ced7c26ddc7b24f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789f63b4067fe141271e60b810bb363510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec331035c524e0d7828a26d21f82af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b61990764dc5217380a3bdbf9790512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f694919a9a5c9dccbf7bf9e1025268513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b85b1d3a01ff63a173658bbb7dbdbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6ac6d51abdb0b4c2e1f3a8e5114d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c81132fed93b7b3b943f2b371ac5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb917795ab8826b4a4aeb9d299acf27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72627fcfb5cc9220780a63842cc56e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f5030199225fe641b28b37fad057f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c806ad0b09d93c4398c6dc7c40c1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f78f475e6ed645ca05dc23d2e1b29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dabcc70bac0b6a7a84800e8db0eeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9b515cad8c86f23fcf7d03ed07bf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abece42c7367331e6cdb8facffce99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692adb1261e6c851297273f5a28a8a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d2a252a7630d021e0fe71a0d7482d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9922af0c1140081615e1945eac0a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d00a021e950bd0ff04eaa5c2fa94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406581885fc20d1065f208c14e410ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a1d735bb3a3924dde6fe219502532530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eb22142cb04d059754d41ef70679d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb9651babd46c45887f244c07f46a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0edcf8e05572cf5d41753e15b1d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e3dc2c7a7d314d70cb7ede16f640a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393af854c3ba74bbf8074face351a96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7fa5d81cca48d2fb570104c9be180536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee87aca279cef117cd7a48c89170cb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6631b9e20aa88f718c792024fcd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3472041e9faf94c09b7ffd23fdec04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16fda6ba6cb7ea0fac667600847cbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364ef2658102fd42fd74fc1df47f168541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eac9d3b794a0f78845b8206ae95f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c3ef15773a93da8ed7539625d6989543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d983637db1e43c5985be27e180f9e4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb01d60024a9da5ca50c5a0c8f9b23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065cf52aa05c6dfc4d2e18100e4fd70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38290fd9282b452018d63a6ba0dbe2b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412c73b30c2bdc8f94c4ab8d129ef61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d34e731211b88d2e4242db0c07a65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c3c9c389f01cb9e40194cc8c5e184550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163744c6927ac7b82f5f581ff2c43de6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2b6ffb4fa339a67eb8eae4a5be49a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab5c2a7220475352df736f3a4144b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2fe4d3cd34b529fcd507acde1ed0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a398746d62ed009a371406b7ec2a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b906446993c6e921a3c868d6b35cbed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c45037a7358050d6a88cbf5648857c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188b444c9e8191c19f29e90bf28f85c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e475dd8afd90dd2e7677d570857ba89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8478aac1ccfa5477c7bcaebbb42ffad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb763714aa49ae3024777a5729876f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6712a355522b908a016a54f16c801562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389cae3e9de2fc1a1778fe88c6b817d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b3736e5fb1642e7c39fea2b8c15bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484b4bf57dab830de316658d2f62735565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc182b251fecb8575de5c2caffcfaae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3dad5b9d23cb2c08f402fe363ce3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014131e7a3240b9a839016e7dee363568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f00ca1a4967d9c5fff5058e760df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08b1be85d22a053a3556325c3d7be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be299f12fa18bced705a7a5172adfb3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6efd0d5cec9c8f67ddb99afdc4b412572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0612c39f4166489c5a2c98f495d3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7efce4a9a3f6397b8e11a126e6bbd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fee3adc91f063693e6bac9970eaaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbf2935bfb8c410f433f1d52eb1937576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160518882e1e9a846dd69ed9a3e717577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e341a27718febd27e5a4f91d52e3085578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2810fb9c2fc6d89a9c69a83e1e4d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65225e3b592625960d0c9c296d90b865580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984b603518df6b5a840fe824e4b3b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4af366999e3839dd7b49b74cb3631582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a09418a41e4e96469a093c70fc76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc450629829c8928e90f32ba46f72316584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab8479fc89901a235c114ce0050ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620656879615a4341d781ab8a466592a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b230f977dbf8c472229f804f826fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac69d4eb7f32960d3455c3f48523f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b9ee4bb2f827deecf1b9808ebf8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabee11828e0ca950dc793d1b5ac3c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e064e45b9371314abd21dc49e242591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc0d992367b147c18f4e58492b9bb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63fdcbfb14ef816d728864c4a97982593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0dbc8bc5ffefda9730e6318bfa84a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968772d6fe33c441be2500d4c8231a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1712e957fa460c58535f3325606e9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484689a19162b0b6318ca3440eb1cba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2851ce1570f80c7bc5907b3de327e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9920e4840238219aefa76856805f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c00c3e170350954a0f187bcc0885ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad89a650f1f54331814fb112c4fb7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747479e646fff2dce4bfb7d45621b68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c40c78b9c62446a7e241d4c960896603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d3215de56a661d9de7f456c62cc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e98e342a431b5754f51bd2880224f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56623dd71c2f31caf9b9f6c1d4a464cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd175cd92aaf93b1e54aed4cdc44d456607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7514f0215cc5b295c95f7c8be7595e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde5cc49dfadba0307177eacd9726d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bec376f89dd319d0736ffb926bb2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a96d00c4be2f35f6cd3e38d12c205611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af2df7c68ca982d90deb7dd4391e77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ef34675cfbccfc1dc1ba3cdca548613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaab2f8b3ae728ef919a7014ae7c95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb50e343e9242248be698f2cc1d0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700cde5aacb699797c0f7516a97d536616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305c502143331c13bce52d3ea4dcf34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e565ae76860defeb0dbbcb7380eacde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f58a4800ef64e0ef8f98632ebe332619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1b292b835f697322d3ed465f83bdc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d713c7f6a965f64438a78de82cea1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485cda0f0c9fec0d304d6e3a013afe0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a64a600696e08c1303545b2a40e2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484395076a350a4b44b663b9605828db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae6b4fb039bc45d7edb88e73d2154f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa39006e7e85c2629bd50d13b6421b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d1a89febaefdc65e553d46649f05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f76db13267c3daeaa649bb737997f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5241c61f77a877c7ff25918e88eff1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7629468b4270085fb68bb395e437050630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e32aaeeb3a6dbbfdd69ce4b045613631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ef3a700ea99f6cccdf6740730427632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d790180240189fe9eb17111e69ee40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59e7b1122ba94ada69133d89501dfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6366055c81db58ca633c9b7b8114eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689cd24db0567c0f1aa3c97f3924751636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad54fb6940edc6cddc892620ecd8eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60a95ca57963a91e9ed651f936b21d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8257708fe0450f2fc701f1149ac8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fb9ddd8ff3dcdb8f5a543b536ce48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4576ca5c550c86bb88a5ac460e9b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aed10ca63adaf0b51525e5c62696f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab619276741f60a6d6deb0d02a5a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af307ed7c09ab956fe692bce44e97e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250a5c6f7bcdb9294bcf96049b43634645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a568b6d8d9ddc7c197113b9b3e911646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941fc905aa9001791b3d8b964ac6224647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305dc80d56e5cfed57bf9dd65ace304648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678a57a25a7cef5f0f2cef73ed3ecc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b51d6b0b1d82533d93c9fe292cb83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ea25dde86bdd75e328c2e4b8fc76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d51511c9d34c8da753f237032a927a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518f2b5389fd3c9dd5a4006da1b5caf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914db1e8560be5362f8d0a2be330277654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a50109738b351937da3208bb39fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41730f420072477dc2de297e3e99b27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd109f101588fba4a50b45f90a9e53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f207e22d568bf501145941936bdfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc695bef0fcd1da9c244f545bc1cbff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e7425afb135efcd9aaf7e3fab8b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed16d849f62d85b78aab12f32257157661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53587c103d645330b68e1d267053980662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067d99cef2533e1675f62a1a74e946663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c5f42661346b5e0c6858a9441d026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78bd370e595340e00d33659739f345665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3285fd41f4761e6b3320bf87b4a07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9036d758a8ea5c2e798e4ac84cd91d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd52eb5371457c5c6924d4c4397ac8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6135e4f3de3bcefd93be128d105a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820b22f9955504cb143b17e984914cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72528926dcb71214dcfe6ad91638ef7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1756a7b74af2fed759c87fb60c4b96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cfc34911372e908c59880bd185198673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f38bc2a86dd3dff71dfcccb29d8cdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e21a8180dadbb56f15a901ba9a65a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52abe9f2f53e01e94b696b25960e47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c9a32fb5610909ba3d51fb8a753fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8481f0f61484d5b0f5f4fd2afceef6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495e37fdf6965be3d06b84415c5dd28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f3de01faa06f7ae67dce23ec829d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650de8d7f6b39a75460936fd0be6fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753119e176c5c67bc9fb56d566c685f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2398f5d45a60530f58507f9ce960918683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba88aa5bc61b102c83b78c84f1bcfeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724bf2414d0a1d4b3a5fe10dff0574685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9acae1c36e805eb19bed532ac3c06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b28952ad1f0362ebe93bd1344351d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81a135338d1248b63e027520ab9203688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1f58b2a10f5924ed9eeff96effea1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9ca7372ab553ea0c6956928546ef1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7489b976acb54ad47f422a7faba31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd38c17d6d33bcb2ba2fc87c7110984692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328798302c120ce857275c9f3a955918693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd50d095290081bfa88ca5e522d64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ee17a1eabbcc440fe9a2474121b7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b2a79b9b33bc409bdb2b99f851d90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512c6bca9e85a6eb2d3ea23d458b2b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100757de54523dabd24959843cccb258698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812119911bd1b13ad65ebe5415520eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a7c96881aaed72bf0b65ca27948c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecde5120671a61331b0a8d42fbfc44d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61904c1071947259f7a0f00d7398918702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f7420d0595340a081a597932cbe3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d29be89aba23cae7b14c0b452174b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac06587d7d57e9aa5290eea11d789705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b85244085e40f1bf3724187ab6f86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47f0374ec29294c8a969557b604d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5decd21c3be15d84eb465f07b24e24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2be7a347c9c2338ecc9e77e95264c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548451a62bd477105771282e03afa91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca6067e3d267ef18bd8e88f51ba0c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76423478a9c16b5523176a7eed02cfd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd3a1f04bab2ce94d409150629100713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b9f5225c351822623fb6c0cd558d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023de9f6b7f6fb4eb5d0c9bef478531e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b70bc9d14ff7725a9ffae9044f9322716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b166a66ad399dd81461e641bcbe6f2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9e9fc60a7eab6c7c7e661d903042c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690f33b6641986cffc1e99b1466589719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ff37dc011970d720e2582c23a01a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06ac73e5f8178184bdfbd699e98b0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e378041ddf384d880f90d786473ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba920e1cc126f24e885868582611787723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66fdd7d93aa51972f4626901d4d74a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ce1c795c113aff3894055433929b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d347c7aa073eeac342bdb506240063e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580325d9d3c2b554d42826c49578e63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd4a3b8ab670e438e82286ca0e7e98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc85654db7835b5f03ca4492b76b31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b44f84eb3d4a6987fe4abf3c4f2b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82547f466ff99888c205c0c9d5e3967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c051a04b36002d7763c2b6d647711a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f979813e7d2853b373fb014b89f42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9aa7479cbe488004b12b1855e9801734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b1ea1e7b17aa67d77f2687629a60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f878dedb80d6b14bee107b5b504b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2d8c01c34c6f477ce11aad2bc25d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3932403c576bfe56ee83c4f2362d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e3e9aeee41cfeeaee36850da6fc39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf30dd1027a8886cc5a580a2162f96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3ba4641946f37f3101c78af6866c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aad0f1d870889fc56ff700e29c9eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0e2fb65d2f55f84693e88786bc071743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac87f4a196aec4f999ee00e0037969a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933286246a3b038df449e389464c37d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64802505fea574855530419dde2b3f61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2e5458dd307cd69173733757daab8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926833e082409fb303df37fe33e1fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534e677c4f2263fc480042e74e27ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d696692ef57bddb79219679f27c1fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab262bf608973f7f6700228142531f33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd15f24f365d25c36d833d3fd8a8941752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265e8929e7d4b4a597ce0f6f39a788a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4203cc3d482a17d669b3a95b04a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6f283af349b856b5363230e58bf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0650d4605845013f0ae3e8ccc8aa5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0056a9d505a0f921b7de701567a32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba7ac18c1461ddd9bd7b84e5cbf1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f2d0a8e40871331fa6fc9ec9c507a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328993ffa504c4a259b2e60d4678821760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0781a89879922ac072006b6842e09761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a492ba720426329fba1995aded846762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0cca1482120d1f96e13aedb5d020763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ff2c1d5b3ce3ba6dd8e42e418153c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235475dd1877c0cf6cccce6853e75b01765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119234d4337a19be4f0b5d3a58cac56766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e4543ef1afe111fecce29e306f132767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>