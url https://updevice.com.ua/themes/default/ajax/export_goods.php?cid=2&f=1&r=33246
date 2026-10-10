--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd84bdf64629da3055b38b7c725b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa42daa2ce10a2114188296def47e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83853da275e037983a279f2e414d3363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb74cf83167527d1b825f0062da384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1decd1cf45994b1229959eeefa42255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8491c6783da48d16e97f0bb51c9046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02781d0d71240eaa63edcfe0a766007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc234b6561586130060784f3b875a8d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329af66fe445bf92463b7e8a5aca40f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd7fa0646f11bd7a0ae8647f5d7b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069de56b95fa43c2de7fdd780f8616d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36d647cbea89e509889ee255645d3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f52f7356c18b79ba29ae02a84a2a5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4dab4f999b626402c477528f5a78714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3ee2945f8fefb1ba1d02ba398627815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d772a9c39a240764f56fa341616e9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30f3978727d6268dfdb953bf5ae5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9468e0824721b2262523dfa92bafa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608cfdafae159a52253071f4a86f93b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbf0b64a9db78b56c17a0c464a29a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7d13d6f48722a880782c92e1b42921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad8cdc80c8235d0f97e8ecd4f0eb6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bfeb4af7ad64bf5505d4646db0ca823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e09173f147e7791a982108771bd7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b83af995ecfbada2394dedec1f7f5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce4c7a882a2d87bdb9fb6426761ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f188b0ac3479ef6aa4dcb4231fb3c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d791ae3634e043a9879cd1d58961628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e96af3ed7a53240b82b547dfb68cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7614bb3078f0b3cc8cc464da395dee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bedaa8984a777a94485a9b071d5bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925474bce53cb3ce4d81854c0f293e8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d86d55012dbdf52f6aee5d495adf8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92728016c3d4f3050242f68ac0fae37534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e09314428bf3c09e2882491705a55a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d6399ba85750b33cb88bfd43bdbf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f209020b68e0e775562c52479697d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9be668c7227fa0fec40b39516b6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf49f9e37429e8bb16df4e896f650a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c990d99fcb9bf90be0b3beaedba5cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2059b85596fe74f516586e924287fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24936b980f483c2d2fa86d1e56684042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9200c992870bd3ec5433f26f4fec5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55311fa66cf800792f88b00fe330cc5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f669995721887a0ef44f48b7bf97a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79051450ee773661a576195f2277d30546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b340181ebb381af0d3b8dfde90dc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd984053a62ae800ae9fea61be09b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58c72f3fa3e25b0bff9c98fd34032949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee65498b7f15b82840e74aaffda02c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416639c1794541b9157370aa17cf08dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf5bcb1958808dcb1d06ff55e587252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b96a172ae7bb42f4db5a084669ed7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d4741ae745999714318ffe9732b3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae0c913d6dea9c00b5ed263a201d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497075fabe04142c2c467096d64de2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d91d2e2bb405ab9b49d4a1790bf4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a711ad6d482525cfb20d1e8fdae00a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2765ebe54955de9ca42f395e3b0ea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc290d3c4791ed2c8a1d880dc8a493fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcbba170e2ebdde4750dd9e762968961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b060d2c7172f8520df48614ffda2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dad88de6b4e09e7c05dac9d002102a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d949dbdafb26c83f691a1a2efb8b5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b2593b60dc8b2ef452a214173ddeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506e43b26bcf23296b0d8e28be594d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacec047ed05751c65009925e1cf49767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d91edde7354f2ddfdd7c1630095ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fd570a53e292d88565d0bc3200a9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e7fd260f8d9467aae0c418483d5bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff651b02d733a71c2d043e354450b7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4947284be2846a980b52532d02991dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16bcb6b5151b06cc4ebab17e78fab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d83fea615cdfed6f01a6b87ffbd50974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a556778a50b2497b52f4f5a04788575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8e9ff2b5bc62d4e37fd169990a6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43204387325b34103e05fe52ed65677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803665c05e6a0be9b16ffc1a9a6381cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ca35a23090f049672f0a65b3d9a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ae18e6be2fb90faabfe62a634a1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26104e42c2bc685c2d9bb4d975f5ed1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec575e27f4a0c1731edf93648c918c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41cba0d2915a1e1d57b5c5c4c8a78483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea91137229fb497ffe7147f20f6163f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a6382c55a5d23c46df1fe5d5a6cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6364d08d92c15b7b0986cd2e643bf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44706f51b609903f960cf604e818054f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0f9278fe6df44d66e67796f1f49e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f3101d9071daad53555d9bd70757689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ea5ae9cf08da9d05980ea10092a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64cd2e8df82e9f2179109793631ca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc34ee6edc80bf4236dbb2a2c7affd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc18e37a9d52c9058f6c47cbdf7b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba0c4a22ee9877f1607d16c8baa0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beadd8f3d06ea659ef155f5c6ccc4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783c08b021d984a31adef4a05d1623396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d09af3006043e2f494b1768077f2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150afd28dd97da90ee25be362513a8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dbb1edcc29d4c0298e6bd1344b07c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec1ae1c0ed258e65d07b5f010955a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627fcce9e9593f627a26c4df2d952e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96869853c86f63122af93883e572856102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0462ae2d37d14bd69dbe3bf5ff0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abfe33d6ae17496c95c45d54200725104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5002e5c8f6db42eb5aa7d3b240d9221105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54227a64186951af3d01ce1d9ac160d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01221c4f86906212577c199631860183107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3600faefb16c395ea23f8b2271c783108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a08d8d3847687eff5f77c77bf031109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2693fd567bd4eddfe766d838218d0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ce860cc85fa7585f997e2a12e2ef1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a3b9e882cfb2ae14f0fc89eec050112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03fba03072a3594e2d51d03bd5f1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99d28d0d9163f5959ced91cf4a808114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c334118c2f641754f32236f8572c8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739688a729c32a4453ed6d9a5050b7bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb410d76e4df34b4ea8d2181d55499117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fbc93463801d14b2ffadc7d9ad27b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9dbbc51f4bedaec89b6bc0a8f2369119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6ba1bcd4e8af97de7c20bd0a2b79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700ea96bd82d4067f46ff219a19ccb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4eeaf27f40a8796706ee80ce98f03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8fc36f85d80ce5dc22f72c8be54e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a792ed0dbf8a6a517efed27c344d324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc5a4e1c6ef095173fc3afd518e106125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ee4eec5f237f51cbcdb7d1037363126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ab8aba9c5f603b1b941b649e911a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33626726850816a6261f85c699bd96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66034641409f257c65e2169dc6d2942c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9c79034b561df1ed8a17333b0d567130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e435cc90724aaf0d160b560077859131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc86e95cfb2807c57e72f6f94b0a925132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737bce03028fdf72e1b08e8e0741fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2efe2804fcfc81cc6205356775c4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f703f6d15d4af03a3bd84f63f2f0e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6a2b80afd3107678e1d02f7eae211136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435229916ccd0758acf49b6a81d2bcf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621144dc636f5ae05a89ec8791cc508138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb656da280b8f67f5c17238c97ff4a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07258d8fa65f1910cdbe51d24fbceb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a738053280fad8a2fa25c9cf81221f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdfaacd3f8c4f82428d8aba740fe28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781123a72d97e2f4cab7b4ac6ce5846143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f34605579b0b24c8a3cfb3909f4b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452feef629b3d91e47ff09055bd3016145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aac9df8f4e0a3148202c8855488399146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f38ee5a9395c0267116659794b06a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667911eb3818288356eaa2caf1f970e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5bc2fbb8095337e820c28ffee95f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f179896d5e367cc0c218b5b451bedb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca47f8b2e1d53a2c62f0cc061049e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd40684399b45fba25912eb4f3ed9b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d968f50c5674894c583914eb3db552c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3081d2f62f0ebe6ec59f51a77373d74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7ffc322c83fcf66e54186126d7af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856340137c147683cf96a09ebd84e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52cb4f1b068a54abbeba5f30316aa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b5c560383640993babeca24396cc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd7a7c6937c05cfa83d139d8796ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c00815b99098fc1a9d3286cda5c91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf649ac0dfcf50c93677662f004bc84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed24363acd1fa7b86154759eb438d2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec09299fc17ebbd6d4883327c504d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55106b7007525438dc2680db635fe447164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cde7c20968d1c1f8f2f4a3b65e805165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033bf19abc169775cd63f219a49caca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ebf466f8f37c93ea049075d20d211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4204c2b34c99aa7d193e89fbb18607168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3984f2f95b8b358037aa9e3d4c28dce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152f0b27e7cc7eb0c45075e1970e3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac079c710472eda4c399ed5020897c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9548e0add12e1a17d5ce01b7ceda4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456265eb8974d3f409e31c219c295dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac96c4543d1f170f6c25ff1347e722174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e06b55e0a6baeb626b5755ce3d4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b96cc951a2119ab62ca4211b399f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceff88fb615297856bb14bd54c0bd54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0eb40af86075333634f476031952e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265051ace8d3fb355d5fdf15d68e0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537e8e2d99b4f54955cf34c86cac337180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02921ed7d9eec03d514ff671f2c893b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c80de6fa998650e500b7ca814f240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efbe8a7e88c4046110c8c2c8d7f442183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9437fde1913c60b5ebbba875edc69c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f195d6faa7502c8b0019d3e08dbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eec50ce645c47efc187c5dc0b52b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14108f804433a4715aefa89a16b71d29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81443186d646528c61bc5e348d8dec0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6ffab23705c07d6f1774c4f077bd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf541bc42f11f8bd10585c6a334bccf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645098dd8b01db68e1b680e2be8eb98b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c3e0f91cb6a74ea8f7aa568339bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd1af005f467b65aa3b986886b7d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f5256acbed0e3e6e1c7fa8183461194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b48649a7da98566c3dc121215ec38a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267efd4d5a45133a79f418b5063158bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184246e19dd7256980f9e19d24347fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdbd44842865e7fae1afe20ecdadbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ea316d7dfbf83c184c5730f9014a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6385f082008dd197f9892c6d5b58ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7368d527d0aa7f2acc24f4220ba02b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083c038ebfc4a70167e20844fb5c220202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07520d7a5bb21a40f0bb716add00908203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f53fc2522e99c9c54b4b7796749766204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252e3a19fa5c6627d73a398b630a18b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd682a00ba2c05024dcb5c75220779e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952ff09a4481f7839e5917dfc34fe0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052e65c9825601a8448ac66811d497a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5842b5144b64b055af1f35bbbb937209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28055edefbfbc09a009ce8d60e600eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15632f14d97fa7e4db0920f2707b63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab6b93a683d9b1c0d31197bd61195f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052258c53b80336a4c28d2c51bc7e9db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197439ed64bacb81fab2b903df098b73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ac0d89583757bc20832511444b05e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d520c1f53d1552d1427517ce111120216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828cf550287404b10020f12d392fa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc851677c52cb2f5ee0b3cd56500e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd3e915578b7d291111392feabb0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10354ec7952335de7a9352720c0f7f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf66460c542187f6da55df362b62e17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec3482e8888da9384e5a3c30ebe78c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff81f898883d4cf23206de3a10b370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b8bafbfd048dc253dd8626af0065224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d135e689d8b594bb2435befcd1f22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e709bea2e9bc38768a4004f3b5477f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca567f8159f1cbd6d0d231284496f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb20aadc839ab025a23d8207263ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2bcb172cd6fdfc005af21981239a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d23c17ce998f27439b10d8948ec67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5142454fc07e92792e43ec938276b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be6d2200cdc5c9657655c91477827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94885ee9c3190e287d15fa230868d4e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974685d4db3d3a17ff33357f888fd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d790777ea9d7da99e7e2d7669e84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b12a7db512a5ccc29b010910ca138236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8f94622de7cfc1c98360d2ca498fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294817cb6ee305a6160d8920f1534e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93de9bf6eb9b4fd91bbd2289ee4d5d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea232e8ab4fc1a54ce165354b2a967240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133a80c841191974b8cdee438d3bf0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10c3602670a7124bc480ff6d173b89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf87503a661657af681da43844625af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccca0bb77139e9503911f45faeebcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e75fb46a2ae9af40f6973b11c9b76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc562ad549f7211dcfd8160f2bf67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9034b39fbf9c02bcbbfb6ad613f8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d6c8035597e1ac48623532f7a5a41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916153020acd0518bc5252dad7c19a5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff46dd6744a5e49763575224ccbe0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcece7ed3d9dc9865425ed92b52929251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e00d2e1833a13c20398d893e0acf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e53ae214cb2c87827929903deb7de1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243958f27e8e83c55249537ea4a9b0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273cd39ecf9296d8d9e6cb91b78ab7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011adb020f5c2a8b4320318783bef7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13246d5718288ef05c28b7b6197b00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fef353589bc95531219937ea705b4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f383f39c4cc661b527f754644375f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caad109e6ba5e84cbff525de2e5604260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd232de288c3bd27ee8a4537d29f48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8698180963c650abd05a4f6c644f162262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aea1d9ca403fc09b392a3e8ff253e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e0d55fb70707674b6f6bb855672a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a992b1c126a1e4e63f42f0e3c4a9aaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c95af973ef2fc4b4d7746fd633707266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9173f2ac279c070a604b7e0519f63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca568b9306b090415f3ccf65fc3b60a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99d7c80055e563f944c0bebcfc702269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078bb0ed20b6b176cb8cab36095e9af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b4649feadc9377454c6fe1e99796271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64817fb97e5711bd79037c8403c0d955272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab0520d635f13a5cdeb8201d5eb916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d5ac8c697b9993bf9c3050fcfb02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4850023329eb05c02d1602804f9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bd838baeac52d43ab242735b39488276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391206627bc3b1715a53c03e4d517863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f30ed70437542369ecb3e11351575278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e71bf820bd334cf0a4d1aacc84d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a8e7e2bd547a0ac92dba79f3f54f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3db4cb0b27d02b6d015fe914a92d97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fb608d32b01c4eec25b632cffd00c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092e3e88286b6c074de57d87e1431e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4fa52858307b4ed84a5251740d5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c19f7416044392c30c93579c99b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65998665f84e27682923209044aa2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f0c3a0efcf1fc31f509aaf450acb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0f79e9919b321878a50dc022c6254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369f375fbebcf3e077d116d0d441ccc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0cacee13256c1ed7157dd70bcc8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5aca503e82e6644b26514a864a110291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527144bd4cc84e8eca9ad8ba559c4e15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13df1e42d26f5bc7e3f7158dca27f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a35f25d60873aa22e6773e1ad0080f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9e813281c1129edad425e9c8d2de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ceba3d3028e1f42308b84d3e9266296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf44f14ebd8afd302354bcb3af6160e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a1094e4c320d30c04767b3defe94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b74b7aa14eda853c231093668eec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b73592728550fa74055f493cfb155300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26fad7a835950eb027c06ca03d31e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365f6a9f706c281000db54934bef6ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921159d3c9709f92019ca6079281fdc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d979abb7223ded1de0b0c0c855aa8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4cfd1153326343d9a84d963f38593305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf305224cafad98e3f81e8f78477ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a462b3ab60e4f774b1d2bc37b69e366307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990ee5bde30b91a31d4b8abb035909308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ec90f0252dce10ab574c2208715e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ed14a061bfd1f6487e9bf8561ff2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f50300528e924cc6140c22f00ff7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e9be15a8778aaf63fa46b21aa471312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291ba3da96784b1cfbd4a88b75f8f05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a96ddbdf3362e7e48aa3d6f6e80fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19057b8f29b0fdf97597f52927334d35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae2714a0b5af49564841b888a7102a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3192333d332f449797e01492f73d0ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29febff05e69c31f94583a2446f211318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408722748822718a91e13d39187067319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adddf1db989b8f53eb4fe895728ff99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fb49125ad13d8cc7c78138c6249e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfada7219bb3b1c07d27b9cc3c7158322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ad759125c7078883e3b58ba185b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d48c4162f0942dac1d19f3c754bd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6cbd5c4603e19c4a3ed36a3ce1c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b8c23881ec24162dc0c989fc1621326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384569e698ed950660424dd5f4d647e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574e9b71feb160cd8bb88397463ef73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a55961912259f0d319272ecf892f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9239c248726996d18f3a6018d1ce0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f4c5ca830544ec8b744373faab842331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f9c40cdd62dee7f7319d6534a05d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee816085113a6a9123925bd6d1c4a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a092c312b5f9059e4589839f8df696334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b187abc77d6682d2bf87b01074f7c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c184bfc467c868ccbc711669d2588d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfec133589b7953cbd6a0bf852db0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2179015a38a7b46d999e41cc973c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c0feaded8b1df983bd61e3f90225339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db79a93e895b5c454e2a294f166082340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba28d5d9cf4fd7607179b10510f0f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5043c97d4542bc06775e74133515b02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab5887cd2cbcf665347b8e7ee55d7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710fd3499ab0165058a6ba68f8bcc00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f199071b4dd4c74fbace60fadaa93de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ff86e15b2360556f6d580ff2d4a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4437aa6a6434734b18d17f7e9442f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba18777bb568d8d30ddced90a059ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6452406eb53430b9b233f538f06dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c2e1c92a41f3dccbd38673ac39f1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e470b5573be9153e830d4114d37a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb77515e2d09bb8b769f7b3cc7456d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e6c033e3a0536153540c153645e02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75708f25c786975d95433cb3f36aff8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4612173cdb92b7afba448d02bb5c1ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c5bf465d2fb1f31befffddcb4b837356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b325fb72eaf45f39a8d6ff83c8d15c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66a79e87bc28d795f69d19f60456d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c42d221de9797a02492da9bec58281359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608df94b8221bd1a55ad0a35bd1a2b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe2ed3774244bd0e4181d091ea322361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b9bd2e132fc8e0b3fb3a92279b39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f287148356f8892b52c7b233731521363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e47a5ee92fc5a6be40fe7d38298cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d6cc63445eb638a6329a9a3e37fbf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478c806974271ac19056f5d37c51003366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232f83120d03e0bd1fff79029ed0d0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583e0764a1dcbb91fc47d122547edb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974a22aec29a6ec1479a88af9ae0fe1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1ce7f3f26fff9e6b76c8b4242ada7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b736495e4a58c59c152cd153a974f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f59e3e7e386ea75cb49f913b3eab4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c39f5a1d722e03cca3ba0b9aee9fbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969731fe8c2b5717b5b108d3c22549374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07782492cefe904398c740f9bf54aaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f715d58608c5dbf9507a41f7f7f57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b190116b6873364de418e64cfc697e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943070c7244f80f85433da7182812646378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e30f4fa7b65f5ed924698c23b1cae9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84754940c912cde76f9c3ed10ad36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec9413adee1ffd48b3ac180965b834381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666b458fd4c00390bea982cf443acc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5431a5b60ac00a95ed755da8ff1785383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bce225f16a35c3113543294b0691fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9eb47199465a697c8577a19bde6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f5c51427b9156b0f5f5f2ced9f32f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d828aa797fcd254cfa7b1f3a3740387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e02d930cefaaefc4956f2edb32f912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a73167128c5296c9cd487ca9806e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c89688981b1cbd53ebec1ffeb385390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e61cd24475c8069ac87a102eb64c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce38b3dc0a571dcc4e56a90421306c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea30484c3a6a3abe6d4ba1fe4f0c0a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb4e2998140b61847fad495992252394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7f9dada3df183eb8db9c1acf544d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82697dd626a9292ac285d7c6de0b86f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c0d5961d2a0bd4266ea9d25175a74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c65797d59f5fa954ce47f19e6b506398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68372e547ca5b8c4e283aace731be3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560a6c9a9525f201d9babbaa1cba8be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ee53dd4776255049e9d9824ca92f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13c11b566ef040dd0cd79a13b0f4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373358f84419b19c1b30e6df59db39b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d893e820509d7963026c264bc04469b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d90fc93f30d5b57ac5fd2cfe2814405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7749d14586bf00da261d9dd387b487406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2672e612e5a296a565572e3bab8e4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e083f4fecc1efe77b6eac625d4e73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712c3e39f0f1dff441be148a4ffc79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882add97e3956874baf74999de521701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b684e925b077115ee7e8563d10365f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710794819ca9b8009022b81209279dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082d31f2c0525ffd0616ca5d7fa4a2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea07635aecc6cf0e18864afc505f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03539004f11e1819a20678482ece49e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94257922a6745dd53ebc5ad5453ebcae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52051ae7c8a1ce58264d2930c32ee37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7292d844537d6f8df9aabfdfe597c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ac41c9ef35ee55ea11f71e349d18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4d425b2a091cdc1d7ba998f60098420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f812075ac71807e3878f39c286fe05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ef563514f257f064ad8a1538ffcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cb33f364ff9ec8f931e797b0d3d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb45e44f7aa9fa484ab0a801c9c9c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47194154c55b69b5ee0dccefe9c47e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cfc6ae01d59f88ce0b40d0ea351d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def33180b9f73b1e4d872103c0e4ba7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcfd21c54910a48ec8c4029905b545428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989a2aa165235c99e80502742bcd9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89cc64d734f47e3ab6aec84b14f4bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdb141d85eb4bc78fef1919c40f7f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50311062db86762b7ffd927dbacf6a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94680ca3a986422390bb1ee3f2f343a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db832ef1473c94bba51ab07cd259fb38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e93eed885ab5228419ecec54042d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983bd32930f35bb257a12a9d55e1dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a7ce37dd2f4f2ad603b4f1631065437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9b741ca99bb432cfd36afa430dc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47cf6be7e8357a66f572f0c96e270439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f36208e7ed5717a185bc06eb9320e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dfb352966266e62bcff66f5b9f5c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043564c52d4c107493ebe7bc1ce9ef9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc757fd18fc0fbff3056e3762fb4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeaa95f5626584399c1124e8c09566444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f808d66d1116a4f2d47b3c27136f6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5291a9ced81f2bc264082da3f54a59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651bdeb35d02eeada83c8215f706f49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0b168eb9eb2cd26108d4650cda02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61582c76d37455ed54b6c314682f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ca4e394318be95933f4525039514450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213423309eb3627730aecf9eb63c7cb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065241f8679e289fd781a50fa53451d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cfa8546429e98cad54570e91664e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c03298c8cce65c9105e69c896423c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66712a1d6916e44b5d9adf59f7e230c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f6a68e89f570946dc5bc34e7dcf57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d515ba12c76b273c86a28c990f268a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e58b8bd9171f274a153a9743b649458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca030d549ea4978bfb1ea891cf9472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ab0764dab833596491119a915da47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f76d11f3be2f6dc556b2076589020461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ad3db77e5e264618ed015f991eaa8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef12f8fdd99ee3cf36bf5703cf169463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2012a0b368034a2c79ab743d8f3fc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9ae269cb7b82407d5aaaa986ebb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd8cae4563867bec2cc0970eb8c9a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ec2cf73d7f10e80b1a3909fb0bab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db175409dd14d2e1664b35298bcdb7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526d237940b34bbf17357b3ea494cc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ac1117400dad0d368becacf5e153c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3d74349c5f69bb79f7ac7bb318cf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aed6e28099280d0fde9746f50f7f29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540e67764dbf3805cfde8c160b864d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c373833d29d515ea00030d17c7851474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229075d93cb0161692f4c00356677885475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a3a69fed94efcd25346f719b414e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0302a01fc063d521a5d766494adb634477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dbba67d843d3174dd1eef8eee6c12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed3059ea670ed042b8926eecf38381479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8faa66b574eedad774de7cfbd5c46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fa1626846c8b6137e089d1b817ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7149fb3541a80cf1e9f98e32bc7d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05e3cebccbb293600642a92864dd83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d7e548ab44937b1583c1b20b2f835484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794a1b10dded6ebccfc66ab6926328485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba7dbececd922a674de2facde6e60e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc84454885b0bbbb0f70e0ce7f01b67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc4f7260658d4bb0fba465d57c0842488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7858a25abe6051e0a99d5d36d18aa5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9efa7f290c6b841d875125dcc0c852490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ba9d7fd6675641a7e5a072222fa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0dbdf97b3b6eed049f301cbf77bfa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a670de04ed191f9eba6a9d6845f5eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac449cef21c0c79b7d44f6f1de703bef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb09148caafb5c3c4bfc529de8a6c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b72cb3f1189d3e80c2fd0cd1dc13ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c179a71df754bb63f09779e93c0386497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a94cb47fcf822cbca6d4cd528f7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d90469ea8b9d5767e7d9e7804b746499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88678b9d8e3d6e676d65f947df928ffd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc2bc2c97f228f6212f594e9c69e49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3386709f4c0d7e715f6c48a59ce0dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61416e36d15d672b94aceda8cee5a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b23577bea62d50c4b4e8ef82d7dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4889f081cf17fe4379753edc559e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62bb8f41714f69b3503a8d71c517ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a90d9a4ad0282a0a51705578845c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075dbaa7499238673fc26ebcc7501d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432f540141f33f96282a5db05142c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6773e73753cdf0ee760f19d2bb30b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02db6c70cebab06e97dbe68b94f1100511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068763c9fabdfdf0129f21802eb77ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49dda923eab06eeee758021117f2ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb03d6783588459c5d153bc2dec07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a948e9fab76621383517fc99da273515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e29c957e824d9341e996cbf2755f02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed3e0d555be75e15e74efbdd38a783517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33208519eea0e27e9039301484200977518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486d656df2bfb774823aebc56a480b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f660ed8a5bb8842e9339b900b85bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42746eb1a9ae3534f2afd2c6f6e250d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae5519ba18506f799af5afe2e438af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3311920d37df10f273493411700260523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5e6d6842b254e45a2bca782876ef4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f54e70e7090751a45ee4a4d51e393525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603c9d6482aafb31ecb13fd63a2048526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20a1f9a1df9408ce5e1d6b0ec7b9fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b516a8f45358d3ff020b71d1aacd3c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a67ffb0d3460c47f8fab8e097dbf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160e5b5a09896fe09fdaf67faf7af88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f646e3bfe95f5a79035cb79e0e486531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac854b9b555cbba163b2aaac67eb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b81ecabb00f516c578e326f4ac32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf9ef1c77a82140c64f087e66f310534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e9e8aedb1b3e406559bbf9665bde1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6615883f748fec58e08c009b0c35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d732098cefa79b094d5080025030537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ffd561dbbd8a6579b21ada7abaf11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944920c13cacdb195e41dce5e8ecad3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0ca177fc41e00c7282c8676eb049d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f59020a7dfa68fba516a2f9256d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37043aaa25a07eba8dc66ff22b132f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29559f3648369a75353e877966aad45c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033160b6bba855ff757398b093b85384544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00948aa5c7bbafb924cd82b58fe01d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3e46c98e267bcf0e07e91db6700b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b6445683c789da380d6296c36fa5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82600f232d96f2bc49f4eb6f07720b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6584fa31c668bf5674712a6c9e3452f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428befe6c7583847495eccc875f00e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa76b464ffb534e42ccb5d1da29df69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e081a1021930d4d9c90ee22bf129b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc371b453f88569d78c3cbaa8164703553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeec55b9f1720b5f78d4c290c4d68b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762528ad39ecad448f06666409a3581a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77b721f9b9e7f17d9e122ae3aa7da6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca49fa986448e058c6f1fdf1a8db25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc95bf3f4984de7def4352af3b2f9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab6ea9ccd99a8d8e5bdec5b37a590559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20af29383d02b7474b7788679649c70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f27aa8e81bc0d14f34931296a3281561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d94e0aa6b72b182bb2481702a16a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b9e728fd740e1ac106a3c705b49b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f7d1a6d5e3048d722a54ed2029526564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f553d77976db2300c62abffe45dca8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3e1bb3bd839fc5637c5844475dd56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a65927e86bd7fa1c29d59d1658f06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c39e9f5ba95a2027d6bc48ef7073568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b18388a6fd034db0e8971fb4cea68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d60b01fbf5f73ea18997f2278d4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac05e58514d509259c26841275f03b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b43ea0ed1a7e9cb080fdb5ef9b4cc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707e6d4f5d1592db4a2a63f02f31a0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a592219dcf3e410be17b62891fa8d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f24bdd104d4cd3fe61abef5472daf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c1d041d3a7cc700ab3578f097f6a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31c896568ee8cb669eb2c45e5afb24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa5f63ce74e0c2b7a6d88301c6f06a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51efbd465fa4ccfe693d528d05256ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b65d46d23b0ba0c8f95d072c1ef20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469136b17d285d0aeaed90617cf84b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627130c5e0edcc72f3a8d0d630df608b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a667ee7c95996c210bd404f1135e26a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09172e75e07f101f90a5c8cc15e4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06076c1f38bf543392c5556c486323b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbd409a3effefd5e7b22513a596b8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be226cdfc37d027abd4db13d5b9a6c76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e34c88dfb4ebb5e3936a8aa0b07b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5d768f1c9be5b890c8d77815d4c89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bc9b1ac6538168bb660e1f34329c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7687ac9739b39051d34034592aa20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94882377d74a9938e074f7e2fbc9eeaf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc975e3a21e0f450248a4743439f8b1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7399e7d5c8ad0d23afb3cf3f33671b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8203c00ab72679886583d9f011b52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15856f409d6998bda6094d33a93378e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5aec257b6bd974b943940cef49e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431c8327b341ae198ca4881d6a07960598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcea59775bea9c2bfaf9a31328c8e71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a4be79ddd1215d3a6972ccb7cede600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15334fa7c3c0ba383f0d6265dc04d300601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7cd429f3074c09027cef3e8fbbafa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7942fc397e25ed9d5f05d5b9e83fb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a062128b91465930b54030992f45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202995d02befd931ee4bdfc61124f2f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a35fca7451f5cf2ed349407f1e6dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8e7da36bcb6eed48c8328efbf3c95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20435b9c4805e4b8a5b74c80921499608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3f6dd266e0feb1d7fe28de3351501609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2042e38f1e1c1cf55e5220af480fdf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a339aeea452ee6056c4854bbbcea2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563665a8ede72837f87c3e9bb386c599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef653f84893662914afbfe76c375f4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80320c619c90c811f5b3c42cf2756d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408205dca73ed4885616b0ca2941652615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33205c3e3b1edb9e2737f55019dfe3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8640160708ed8544741a5863cc94b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0420af06a4989acb8be2829e6ffc92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeadcd0a010119d22e553b57ee8b91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7636996eb9944d1965277edc013e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4c76831bdeabde0e0b49e6983ba75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2b26ce3b9fcb6058879693b2061f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324daa8a4d3e35d10030a7c89ee8f6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9970d2dfd49e9fba0431caf86b6c7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c3bf57ae55ed01397c1788938a664625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de1d87137096260a6a704f3cd46c19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5e70dd617be2ef29838953918fee1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c495c4dad6608634c621620c1bdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79de8c69a439d4579006e9826f41999629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432717e88635046a746b5f687dd07df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d64b9963cd5c80d35f011f8df4ef9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b588a343c86779ac631cb87b30c5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f3f423df2e4e40e5d9a53bf33e3f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bb9594edf636ec2465efbcc6e9101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdb733efffee43d869e3e88aac631a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70aacaac2a9843a43b64848af6916e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc152d03fac7583e6e77096127ebc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7b6951140960c179aa2368edd75d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232b0e6a324e9aa98c9cc48b010de25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b779fc03b509d1eb7061ea4a30f40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0f247bf1c210a9fb4c88a5e24522641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf082f0e07770a266f1e95d12803f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee59c2b96298287eee55ddd7a9a191643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b44df56610c2d19114380a4d189fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd9172437f235bed60a738135d723c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8091835e3a92d3c3d7088d0a4d3a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38829ecd4ddb80a5f0ac4e2f29631647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e410fa1913a35fdde4ac7ab7137d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79036c27faec351a3ac694d353daee2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2fb72f9b7c785ef85b08c9b7b3db3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80486d213f243ca349d3d21a465123651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40755a34355516ab356487a8db85ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f73313f8954963edafe70fd95aa559653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ae3db2f53b68a4fab324b8393930e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a9052d1abc9c3771a7ac3bb7836d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17a868265d84fc45af036bd10aac79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5fb752f8f43f1b4ace094791da474657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d26c17e2e00c834f7d9ddc915478b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a099401c0977c4948d0cb825bbc58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b339c3a13b7c7b818d45f976127273f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e32e9b47cd2a0e15cde91e55d540f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9169ffdf7232ac435f7525e22c144662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c411ce9db89e3bcc76dd0ec8e869663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbba7767a6f5a9bde972780fe7da92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30381bd74909ed6704da3c9ad0933fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a3398b231303e8a258db1519532c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276487a027aaa8e6d879b13380316c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded55ed7de4e41ecfadf6c11fb1822d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f8a044e7c066905ac1109613eae85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a72eafedc867b662a1d216980ecb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151277ec9a453d13aabeda5f38e1df19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1500409cc03b6aca034ddc71f488e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c67c7f7e628bb14fc69830d6168e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b4b37569e520e2f8ea10317f47ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f5ad3b62d9d79d68fc41f5b7f354675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdbab72494968a9073d40bfd25f665676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222337ff06cc4a4dbaa5ef77aadbd5f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc733de5edbabbdea7efa8869d3ce30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f084df00407b7de1bc9ff45be5716b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05923a91aa02f572fdce7528fb1f9bf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380912a900bf09dba2cc32abbfde448681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ce8d5b9c874c3c6ef0162f541855682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27222081a55f50bd4a94e89320a4917683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c36e51bab187767d9f72f08fa617c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc42be3504b7041965435a06ad4c7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a8c60cdb235cf4b896dfdfcb18f71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c548d0051dfcb575e12ca9d8b9b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575bba5c308ea7d89749889f3ed9797688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094301e55805ff6b38416ada61765850689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7296fdf64a10559bec1c7434a5f885690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424606dd46863b33d1d163aa7ad68a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c7c1d47ea5488a53a9fc1e4d95303692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6c86f3d74db019e7675f85b1ef2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5bc04a97e0145a4978c27ca6dd15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d56c58eccdbcf319cc0892e9916ea5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a45dd207dfb9f42baef0806debea4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47209b7f06a6cc5d403ac36d46ebbfa3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fcb7d5a02fa46045a89908613e9d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1e6a8795e156ad5f869896b7c8482699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5b1b700cac548fcf6ba5ac3faa2c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942a6605bfdbccc961bdcbcbf8f7a45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf32b07cbd9ad144d1d7d9ea3f70c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae912557ab60a2d824ff72b7b245f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518542240f6b3b38846aee0db07d869b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa0aa7d5cf45940b03752c9fcb10d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c298de6fe727af218fe138c07c5d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f072d4dc37ae21a99ee82adf4f165707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824632d5c31fde5c42fe411b414e1a8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991981ccb143a5cc75a6f2c050e66078709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be148825de703db10bd8ce6fae229fbb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcfd427488475d522dcf1aa6d74ff8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c99a4dfcaea410d6ec24fae0ecf5e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ea4df4ec56a17db757b40e4378664713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeca8b8e1328169dcc2d673eb5ce39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb5789c66a63c16d465a80b8304cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cf6f77bb08650e4a09945e8aa182e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41fb7d0833596a4f1f976f5f30a11b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635cbf0c06c88ecb9ebd9d14e1a6c52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355be34a6fc464a467fc5a4043f43b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66cb96d8b483f5d69108e44eb13f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb3115d35fa0ffc16081ef372d487721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a76716efc2fc53339713fc22bbd1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2bf1c03177aac3f0af2947db7ced8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bebe08cd677f7c5e9dc951766c940a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060f0fe7b8f971de946090c4d0bbad2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d70e6c1a7bceca5c97b02ae8cbee25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c34155f9b09955191d5891488c96c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b568e57b1b83c34dd9bb30b78c0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b7f9e06e4a8bf3c0bef27a07fce6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3364256fc02ad8df624761ea351c3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad038fb94dd2cb7280985753e2411c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db52722e4e41a12a5412f2ef51ff82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e0f3c34748faa6aadfeffe80b41f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c55134541f094ad69d43f450f7a552734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a662760941d017a2fa4caf089481735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545307fb8b1be40d67f905b41a8115b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb397ded362912bd40db17afb0e63756737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a845daf66f574fe24cfb1fc3dde43d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776174651074edff0b6665809a4fd1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b35be250ef5304d0d8987ed00da2e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d23a55383b1be747e1aba28d2e5c7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96dd40d5ced63e3913d0065492bf36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d7a5280e6207f989f7e9999fa49d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6f7c825992d3400b31a88bfe29c12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84df60ccebbd76d87a4a60ad42a4bc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4713cef01ce8bc2b66dc070ee9f86f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99012d6592c8aedbe5f03ee808a6b098747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fedc88b8958ee62b7e9b614009f3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e88d9695314d2892522a4ea741957749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fefd58736740fa75e0aef496b4e42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ac72b7f134a064fb48cf07603aeb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e06e2bcb285fb031539c3b73c3b20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9baf005c28ee4e3a3d2317df7178753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed564cde7f082de8175c0e03ef33f5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acfd13f36b7dd84c2f4923cd756acd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4be632713378fceb4288be23e05a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8a37e48cef2e3ca8e0cb621543816757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa889f3e788955524669903cb7656f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063b871ffffcc51cc1f1ec3d2929d06759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507283477d9241d7f707af1cc38b0ad5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315193db71cf9f4ed4f67467452f28b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6019a8fea65e2ec1859fbe8e74f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b341320e6528e6a7d3e67a428536763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90789a39babf60e616706cbc1b381f78764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a51b443538dca881bb6d31e4a78a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe05ddc1d1810e5988569ed670b697f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6e2e57f40cecae2a220f5805b7ed9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88973f6370545b7be67cd2bdf0e69505768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb982447ca826ea62da797cb0eaf8708769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f3c87cc995086482711478b44fc59770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754cdabe65ae893e9a9237f4ce0f473771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a309c56448d0a510a0e4a0b5bffd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a45d6ecb450d4ebcdfc29431c9331773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a800349543d2bcf8dd680c4ac6a4dd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a073f4aec157a5477b5aa7758a1151775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660e96157c48f0d64726aea64b37d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dec9e17b9c0f9c3eaa3262190fc8a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa667bed7ed69ad444b1b5ed165b7870778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad5f2f31885472976b2d195e307969779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d214c73a718ed1cd3022c86abeb05780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a53efb218802dcfd1e8937975aba4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae2ee9661541beb6c8b32635b4d2f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b734d1ee3cf81ffb34e7a4039f3b834783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f2347270333ce2a1cce531db9e28784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4560edd250b1ae80aeb7e461fbf47785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17f0c045233c0c266d9dc736969b0f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c52fe1c66bf29d2eb5cdc10f1a562787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecfd4ad208d63ab2491f43d56944a8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced437fd5ee982b5e47a5927ae407e3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4b21b4ab278c46d211b4a2586856f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a43df7622a6dc4c0aceb9885d781ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364b7743b77462acbc7a95a984b56a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ac2eadb3b76e920bf01715f4c67ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b990a20144b8e968c7be0287b49a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086dab3f646230abe7bec8cca89d807795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb820aee058f22adc56859b699a8c0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22ffdcbee0894475418e74febaad8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3d7c00c72f942823c84da41fe413b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f77c2fa54864c85e6e149bb383a7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f694612804f1c2939c8a411dc3145800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c47fb2a9b05999db9a453a9e84b5d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fbf304908804a44712102b2de8984802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8739fc0e9ef04fcfe966bcac39ea3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118837c64c971ebdebf7c17feb1d5a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeadd6c6c369e2fdeb17d136ee444ff805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb36a6da68851126bd83e8ffe420b19806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99b7a6aa85d069655a20e7c8df4344807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f588eafd153e1fde960991fbb9934dd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd3c8de3a364767fe7b29421a682d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ab9af7f61e461336ee906a569d11810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778287ac9c1d7f2d5416d2b222f4db64811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d77d63ed3a4c10faec059e5466b99812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44891c5112673b7ba9992bceaa1fbda813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c178236f58103c387f762a70dbe5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be5d5bd020ff5bb56303486657bb99815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110fb8a281179a96ffc10846584fbd4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31841b04413244cfde955f5f94a89e8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad2f4141d0e6aa3775084fbc330719818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b00574b592c65c7a9144e53761e7c9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d55a1b0ec846d191b33bfd87c1ebf5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399061ff0b3b473d5ac9a14deb8f9d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0cbb2c7b70f11a98ab96446236631822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bacdb3e6da333311169deecfa593e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3558b9f28758172853457efec18468d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20bacdcfed987a003e673d861d65ba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc384188d79ca366227995e1f86e9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dbcf323634505cd6b35f8a454370e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b565050ef546883abb848e30ec1fcbe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414acdfa740f52ea24acd5708b324a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac6196f0b81c21e3ad2ec1f565646830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007611d01ec16c3e957db1a0068b692831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94149353aea8c6654b3ddbcc6e497e1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a3a08f725a52029804981754124d6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c5ffd4bf48047b7acef12e3589956834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694343942060b638748bb30e6eaa6b4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b538f852f123508c20bd715e890de38836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f32b5663cbf866db90cbcdc604854837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0904e56f6dbe3ca89272ba78e4861838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcc860b77a037eda74c3a3a34cd67c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f788003062c30fc59c12e8029b1ed81840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0a0a6f057419b1ccba6a16968879c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bbd475aabc0c0b76f462cca9237f6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa2142de5cf2faf7107055e1f69cf3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d17ffb626ca0a578804a6bd9e6eb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c271b069d8ef8f6a72b0bfd461722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293865c4cb72066e386c34b612232213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a59d4b0f237d94f37612631b1a1f584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6043eda9d4b2477ea4ec086932eb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682f6bf1dce4fe3ab4eb1dbed49d1536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1c262da5f8da7a53665199fa844507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ccc0216c1e59411b064f73cf09f2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a6dc18ec31ab1ccabbd379769aa259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95da9c9e119767da7b8a8607d0546110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4748b65593759de446d09ac5b90fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f91f0eff5060cd9e3b19099f79b3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609ecf59d613efe7c7c267b2d67db413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cd55361deeba723d02a3fdf591cce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8035161feee15a11daceae9f6628a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2895f416e4b51dd11df946dd2556d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a4da9be4b17cf5345fc085c5f24a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532e3ac5788b9a1e2d9365140f199618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ac90b3442993e63e54118597867119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb79442ab55fc273d7d9c42dfb381620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ac76ebafd3169e96db638bf0fe77c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e6fee016e542cded002155701e6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b096f57dcd11d53d72ce6528a83e2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c700aff0f4a0846b6a144a36ea376d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6fe96834ae809253413a12dba38025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692d0b3e9bd3b5c3d0e2c316bc95c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874b9e5d062be6a4afff9fb41e610bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c0a94924c1a9234153c41f443ff928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfcc8b6d00722c6b7211465ccecbcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de5f0538ee3c82d8b6c9bef01bf5f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d3a2836842bb816e4bfd144e38e3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3bcf515bfdd2ecea5c3c0d289fa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2658a0989abe5842c014973050793533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05449e27db2c6a11334559c01eb7d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af781529755e775d02e3175cdc9cee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e5c1171faa8f3eb1ad5e54b10dfcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f4cd05f35c8c3bb5a0710e4c4b54637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef96aacbdb85f1c0d78fb947c4a3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f4a669ca2145f0f10ad76a8db156439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b4f1a6ecbf162bb1130c62d7f15340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf177945cbd9ad548261d596e19baf7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e714372258d97ad2c8aa2cc272b9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc6827f973f8a5550629213d8d0dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd2a1f85b4b2dd01a02c8e844ef5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ade9b5d34c3cca5e495de7d469a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b329a6e6a99877f60b59b5199e67e9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa039d5c22247b45b850ffa61380f47047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f901eced3bacd599de710e01ac5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf786984d476d6e353f37688906c9d1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050be3c9aacb0a09ccff8776e86a2ab150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291658c0aa121bedf03ae2a69bd9edcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f92f3b902fdf048b4bf53372f6be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3de9a79c350140bf262e54e8baa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de2e63036afa9151c40ea61972a3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c0a8b79762f0522f5f06391e871ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79785ca56b433883232ac876995a11c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5933e6f68ea24449d3c64dafe88796e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1b7c2931481acf7b5d70d7bb0b41b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985efcb6f7e520fab58670a6d5cc5b5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087cdc7c99302da9fdc70b5f062da6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f048bc4fb13d065fe0e721b4fceb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28cb255904d86e4f0cd951c96e1db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda344bf34bf65ff31ad8c23762129363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde545fa64968dcfb0fb49eee0840eac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edafa92f54df4c2ec623b6ab46b2ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49efe4d9d36db8a8290b6b17f6de1be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705607787c75cfd7d9c846ea6b28fd1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83f488359fbbc3de9cb8e132306e4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a10b005ef798a47e9a158011a98d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38e005b1a55a30d255294545718f6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07210bd04f8b0dde496f858a4f66b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209725584c30b9d6e3602afcbda56172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01419288560b028c56f4db0514d2dc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514114330f04047331f331773025023874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d72aba01c9c0631ef60c3782a0cff975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada5ecb5dab7c5afcb30dbec8804db276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134639efa703709ca360ea2b0b11cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f725f54f6456eba25ffc77314c23278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bea9b2fd760e77b8ec4114a244d4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a1c3e43f943434494d2fe5e70d6ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd00fac13983e8a4d547fa34669f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39ce34ec324aa934803ac337119f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3887ba8bc042e0ea896560e10c74d3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fdd8f458a3bdecf4538d4a1acf69284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a462d10e5a2602b651b12e5c2c5e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecdb2848bc91cb8661c972c8067f3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10812a87aba855ae07ee0608924532f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a909c528a951e61c5dd514d45a367c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4b788c61b5c552fbb0bba44262f4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ebd334dccd75de020457d79442de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55894c88984a2bccde2e2c7a23a79d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf548d94990c636ff337452544f00fce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de18ab88496a970afa2fe54e22aab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f210e6d06a7dc41a11b8819b2af62a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd7d2db8c39df0da85abff5ad146195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2f33f326450a71d0f0c2c2318cf1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22953fb68c499380844a61449816f7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9428f35ecebed2936fefce61cda2ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d4310078d0f9a4c1a84ab66a0502d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2b89fc91d1c942dbbb6554a2dd92f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9de7cf5942f3a63749ade21b6ffe69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d8d511e807729ef682db89252e3be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54934c1e2cf9274ad4b1dc48320ef16d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfcf41883b66785fc04a15065e2545104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5329d2bf67c09c3d850ffcb421a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaf6dcb3ba8e1d2d90d27ee995b2dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5123ecb8832d7c417018f82eaa06a73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165ee1228b55ade5a868876381df784108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944888113ceaa397525efb149336f49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226dac4527336a38b8b86e7ede42ffd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f04f75d76666f1defe879312596771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83684844e3332c75f1da227d6343d237112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a0c95299e193ec230ea433af29c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8777a15a389b01094457c93c5e292e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9956a014874970e93780e28574657115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e429340706e5946bbc7843ec5fdce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b3df90e4f61bb4e96f33db1f1b54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06319f1e59447a2c196155e5dfbea2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96fdd8ff2ec3d5448c08f5de1da40b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4bb41264effa7b2eca4f41448724120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9096036ab086daaa71088603385db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b0de326e2094fa391a2049123cf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2977bae5c9fb7f9b3d711dd5ccb5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ff7ef808d2057771d37708f5aaf3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b071ab35072f33a79f30ff26fa07a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff2954eb9c0dcf47292f6e28983cde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366697683cebca313106b495c60d39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c0162d40758a4994f080dec5c8e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca4e1a6277d55c3a2a6b9478dc2eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bd417cabf75aa52ff38ee58b4c837130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82724fff44bcdc39bb9bdfc07e905be9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c751c9965fb1c8fbbfe5502314345132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7417eabfecf66c583e4926171adfa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c9d23ca13c1c5cc249137922f259134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3053328b35d6422678baa36c1b4d01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abea27db452366b494d8fe31d61aa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36bfff5f36b4eeb58a1592cb13f1a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824366607e76703d90ed9b909eb3fe62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155083c80a155c68817fcf1ee899f23e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a84680995846cea2eab9d90b4ffb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38423ee3fffea9abae920e21eace08ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a9916f4e53e71d36ceafa1e0290a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06713b0f65a85cae908933a442ec992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8758848abf8425d73519b35b63248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217c9b93a07f7786b53aa55748e342145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50446bb208e3007218a444ae443bff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319053c6b97caa8f74f100828ff6bee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcc4174d7d8c20ae6954000fed8d80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b01503fefd717738084b131131a5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fb623a0a1ef7a4cc668491a041b63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1ab35892ef50347cf597900f3733151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815e0655fe75124013af46cc1e50fe3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d06d0ede548765d216b7c1690220153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca3d7b21e7d3bd63b8a76cee2b9b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155d7d2404cd6855edf6669947c34d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b5a2b5cc88229c75bac8cdcbbf608156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6614ea914e609405da695d19f3378157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf2067e3a5bde7a79fc9df2684a7bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d8f700dc6d2d23d017faa45467fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e8e9a4c9a4ce1fc41a9bf506301c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3d2446a88aeac13ce0254018b0c26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f9537ba599563c1c7944b2b2448d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c449e4dd2dc9355726075cd01e845163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8403f939265bdd4ff32e3f191d45bd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a1d5c43574134b42cf85819ca4c75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60193050533cbe72a309824007200999166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9920cfeac0bbec746e7a6cdaa353bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06b37797628acf2fd9a0534cf6ac23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6e1261268f707213285f5bace80e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c2b21d055558b7ac3cf0099c5f2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8d690fb3ce2e94b68a28bef2be554171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c95626c4b472bc3bb7b1965fe7ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb57582698ad84a2a1158970b4bf26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6bd3e7d00b5fe237cd23dc281bd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1f0c0eec7ce87cf29c6d224e7cc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c2127920ddf65e64ea7466ce4012176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78b6f1a4ef07cf288fc84a44bc974f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0db097b3de82587f8f7e0e4aac2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257127db43cedfbe3f8f797bd8f25fba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c3c1bf2879c4600cb78ce791daca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e95a77f0ef362d811b6de73d12a979181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a89a4b77543e5c0c863e85b8e55aa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bcddc8758d017b8c37518535550ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13488727348d88948c5ddd76c1e04661184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb24df8282cb1f2d18461cdb4c4242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca8b37920cfa84d74c443b4ffc1a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b87cc0c26bb324c670b37c29e29b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bf82bff55653164e19b5e9ac1c62f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa64c352a92af0b133bb2381580a3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b84e9d0502f036adbc11832ca3b77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d1adb07696bc11e592e1e0b739d76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62514f80bc617fc0eaefef9a13c4f76a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa31f2af33b0f8902c3ce023bbf0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedd9c946695b5523205b5d8af0ad8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd11e36ac9c459a14ae345c2c69daa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3850affb43cf078b978a6e56191fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922910cf3a1372d286f61343039ef4f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09f8bf733c619f639d1601d6579e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7dc5c1f4edef842c3e4640f83758e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b934295247c033d23e6a44b4c5b4cd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d1852b7197a5526bdd9e9641ca74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd35fd413d6eafe830b62c251b47274202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c45989c84c96a1edd2691a3e0db49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef854e2d528bef4755b1c585469ad8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437967a3b329f00bb7b37cbb4c3e1c42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad7dbed6eb860343671ccf06efdb00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af575880ab36efc21fefe4c61b0127207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f2b3ce52741583c0d1947c361a7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac34c88ab86954e3d645fda4b39336209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2e5f09731252479734fb894394f01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be15fd937ab118dbdae136182b9e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97745eb6f9e058eec247e92fccf9ddd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0c19d1f6c2215e199c7c858cb6c09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f68d773631753e64b650c495d06da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b36b38608ca8448594e8ec9f4769e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c1161f7d36a07c29af86c123bf4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e578d096ec3f5b037b5bdc2c9bbb858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e94777f7eef07be064dab5324b47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb928881e2a27c2a3bcc1b08940561af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003a284c19acc2895a808f088a7de8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb119f1d8f5698aeeea23fe3d9e740221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100954a7d6f9c3090f4c5c8b94dfb0af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4943aa5667a71e3c9b0d74ceaa91d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc0525a303f25c4c6df7027c71b08f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282a890606a9e5b0c5a1095984f7a00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2364698b7892bf698db32470d029b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109af3523e321784f4128e894c6fc3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f07ea86dfd16746ae99eec0199e23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79542d32f87a7d1007bf4ded749d1b17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d71642e50d099fcf26efdbb2230f30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bada68268f346a724cf47f204fe5a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe14d4ab4300d55945accf72645ad2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48fb45243050f8dbc035624ac1270c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6cfa17e495d72a7a04ef3bccaf762234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f82170a705dbb960e6a5b9c137381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc660ded68c0bd17cb6dd441828002236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615197264f430170451d7ee431d47ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846999bbcd79997c836273bcee8dbf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a36615f740ffbe061a7e5851a5405239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7a62cbfbf5bb2637e8460d73a8684240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d0b49084aad33984522a63985e573241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f0f3883cb623c99d830d19c598bc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b952e93ff4cc97bf7fab3af8f992243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44978998b8793e4d340d0e97c6a1116244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ef347f52910780d831e070222b4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b3c1d07153a86036f34c436f859d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32240b9a138014b141dc46991294066b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014309a8cb07b2a176c26d75fe01fa0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b04124c7a5d204cf01e0451b9a195249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab5b1e7ae8f7920bf1a7473fdb4bd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eede56bdfa3798acca9daeda4770c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bc60b395418e6708ac53aa279bc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384df2e47738b8dc47358450167f9605253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe3bb8835592bb96e70a848bf0e3eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e8dfc1fe33c9b6c040e630f8538a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f1c9f5782823cd5a385a5af9578fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d78d96ebdc77fc8b796ca9531f773257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83989b6a98a08088ad789ee7ebc072a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c3a654cf3b3a067559b4707577a5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a9540c1e7eb55e5ef9478e98c8320260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f26c41a9fef921ae902bffc5c93d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbf01c7b73762aad38a791ea9f03a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76c69b70d9b7f109fda46ece52c739263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b406b12f22688e570381300a06d1e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605242a8c2e45d0f2cda44a918037a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcd6807219aa3f10578abb010d6585266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d6c726a7620dc450d6426f221f1a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec5abce4387b0791d1f9c5b290c2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3cfe34388097b09458ad7aaa95d47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228dbba2c643a2632e6d73a6c1b4240270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f70bd1aac0204a68d7ef72cdcc26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953597c4febb410d41fb4205dfa4b406272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5913c8b6ad11e3d2a64d524a966cb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937e98d38e7c5a0b40c80a752cdb932274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35ed92a6d368ed31db628078cd91ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c50c05682f8aa0e371c4269bf37dd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120e4fc3b0fec4ac2109728702fa42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1b852389b609c7f4ab715e41a6f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9a05a5101d6649f4c6a598706a05e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234d4bef4c52f3b7a7673e8755e742280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355144168fa7e91fa2ed3ec85c49422281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb98e344a04d29c27eac64107d1205282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce95d1f28017ef6aacadacec3aa9cc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b000bada747374f212e13518dec2403284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae91a136ae4e5601ab89069faea8a1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f1c6ec82d99d54e9a4077d0603a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaf899b9d603caffdfede30e3a8694287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0b0165238e857e6598cc7f724ca2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09a563a5bd3a062652fcac1e9adb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49664471aa43b8d50a8ae0293e9a34a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a105653211d047bb3e9bca3a4764d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4a9f5d41f2f3c6121ba688186de97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90a40ab6bca2825fd06ad53de4207f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342bb3cb770ccbd76ebb44fd3cbd771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd651049dde279be96811fa7b87ce0d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654184b84560717f70b58d2a0d541d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b07bf37e21c16a6fe6ab6a192a70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea28da6b82d93336b30b221d670c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307b8288d142fd2219a20b30f351230299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58d52b3f760c6a007294f9dfe768f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea832d11dd62f32f89ead8abe38d3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c97eeef41b464e87a5f7734a0c41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4b41627b3205173447923fa87fadb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374f57049c57c2138b71b07cca175b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5178d6a7e69c67bc744eff00761393305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a45de4bd9c33c58c7de2843752cb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a831b956761301690acd98f25bc700307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bfe64d84aec6c577aae24ec425d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ce7d2686d7cb96e27f759349ed6bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9ecd404f38a49b663f669403ce86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c9ffc08c15bfc7e68bd0c95fb9236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af116d56dba0a7aefe85b62533534312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368b29ad12a2bee300bd69c9c1d8271313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43550b088557ad1ab8ac8d8bd1fe7b57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc1d84c84939d5cf4c84199f77983315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b6b41d0333e87cd9fc3c11e348a13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5f0fe53165fc16a4064263a3485f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926302dcc7f6dd3079336cb8e8e3a7de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8425880ede2ec740fb29024f45a5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87511fcd85318574039de26ceb7e970b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ff9902e03cc0d59132e8a21ccb4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b07d514916a2fae375cdcea7510e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323523ad43e71d6a59d78c0f4ef1a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67678de4ea0a162c1a201b39a6cecec8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233701d54437c548cee162069415d99f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904f7de3ba9a52a51a555832c59611326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b834683497ac8acfbbc59aa60e82e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b32e131b2b123563a77ff672019c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1af999ab59290ba7c1d03a5fe1bba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcd067dde68afde7529aff1b97a07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442c86b87b37eedfd5385d374c23117331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5b4d2337deb9a39da4ea40cedce61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c03265c7b1a28709e92c7fcaab9de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dcaecb7d595267296a49b22a0187f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a593c9ec879172e41f8e4480303ff7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259e1d1e0257e54944fddd052f01b33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4ccc3218e6ee002aaf63b69d3fc0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6bc0c6d60e51ef8a66beffc5d83f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7969f6a3ef18ac3e522b4d4ef04e3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf4bb2e43a25b51f1941c7f7ff31d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a89d6c00e1067d33dad63f2fa03da1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a3d74353fffef0033630dca3488b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925a7e1be6c15d36e4a03024dba9f25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaaaf1cedd27484d86915b2b299761344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea461c54cbda5c08c03ad9847859a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377832ec46522fdbe33b39422f77f5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628ecaadac082cc6efd012157eb4cc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673515e70c4be095df27f276b6248ff5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b86c37f3259b74f4733639bb22199e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81697629a11c6522df9b5cc18709c3cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d67c738634acda8e6bb1c5e2f7c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8185ccf2bef6edb273fdb70e45e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea8a50964161eccd6940cdf9515186353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931c7fb77a4247889124988a7d3df2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21032f90fabcb8ff0460d3c0279b197e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae70b98b940f791d72ab5578a6a56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d55a0358fd19b41acf80361ee3670357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da754f787c51a12b6917dbb8748424358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827b0eef3d279d10682c517c5f0047e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79351d707402041163a4d478d60af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d51f4ca7cb8ecc0091e8322247d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d5a82e98dfa83c946a4d7ea23c44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b0f12ccd09684dd362977f3923b72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4426cf18afd38586331641631eeddf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe43d79fd9a3e1e8c8d32699617bfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8e7787027bd265a21d4656826506366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298bf160e502fc5a0d2b5e7bcab1ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d14ba36af2d4194afefd1dfaf1fae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585943ee73e5040389cf562bbdfd478d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6589776d951744f6a446800d8b6771370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b2120c2b8bfa47fa4beda91a998c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed81e4c8ef1519b8f31bdadd7682969372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb5a1bacd1240915151f56b803823b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24689fd3753a47645f6a19b88d19e70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d2612f512f71cc9a1aac076992852375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c597afbacf9c4c0f070b8419f99ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962bd4d7e66e594eb9610049d0ec10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036372b40ae1f4344929010ca15c38a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c877a3eb7f1ca3273a194d05d2f15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b77bbdf1829e40f5471c4172030315380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613eabf9d64fb76b1f67aa2b9939c15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b77905242f6d83fc1c5e3f39ccff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0de23096c0c507e34c6caae5fb92b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ff021dd26d335d0b28b81091e0c5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b111585db47c70ef49f268f706c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63faf79e1c9fcb20c7d46c0aa19f46d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904324d1e731f34fa332e47a3c9f7348387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ce41e5344339484e5be4d0fe50f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ed07d429f5c4462320ae1cf24a272389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec963bcc36e670d04f54b016035267b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a97f356d444dce7a0336c77b699cba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e735864e571383f1d5bff7f0fb6c3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b3645a09351b39439cf6a3c16154393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b6e5f5a3ca1edb0925fe75a5364f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317665f6a0d06cceda97ab52b5ab9495395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b684cee9e50884fb9e6faba0045d4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195718e7258f59fbf0215c2b4a60883397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bbc0b0e9c3031a43760a9b41b85b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b2a4e55f820e178a361c7b037b775399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b494ec984f2a23b7249048872f12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9629ae3686c6d00471a685697c048401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0efdd79f1ae6caaabc7c439883af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6244a0d8929b07d2c180511ae40093403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1c5d8eaba08d20897e7fbeb5f5d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ce69dcc7281f5bc47e74ba81a35c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7607efb2b30141a926decae1614b79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8a3909e9a942e8a33d605eed9a2ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c746102bea36d7739dc8c88eae5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be014a17e42383de3ca0291a5cfc70d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679308bf2dc3157269e5c8bf39a34510410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67d616c5b68e64ee778cc8b7acd2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6e05b7a35a39d48038c2fc8882559412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8f1e9170b85dd180ebaef0013c8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3ce800cb35caf9d9c7b5c814b4446414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b25525f639555491bd0145152462b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c141aabce5fc35805aa8e5647a9222416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eedef1354fbf4b72894bcee91ff2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5ab82447fbc37955b3f3c48f7f4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a01cd24b216e9278cb3ef021293ee6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdc56ff8db516544dbb500adfec43f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b781da4ab7c92c9e854f1e74f706746421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b911d72a5352bc3fc075e9de4471597422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16279ceb2a81e8ffd76e3b6c0535ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c591e196f0a3a5d1f3f863e6776ada7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f799c85ee2640736c9efa581aebd7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d6997ca4d0394a77ecfc1469c6e12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c352f1349d03cbaaf51a5ab27fffa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f535161d830f0d7e877352d2b62c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a1028cb9ccd1c898df875de806a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15023877d7dbf8f6ba6dcb39a4f4d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df7361b5bd00af0402b26ab576f31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca98f967c7ea22091652e2546cf3221432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27dcbf2bd4e463a25c18ee1a0c84d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c171f6e21f7c1e25fff9ff4ff6e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c239a378eb4b622d6de4b5d4f25d97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9a8ed40ae53e167726185e281ad5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb74b5a0e46eafb2eb51efe55aae503437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935974c220775e99c7020784a50f3aac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951f62698e6dc1ccf9cba8401f816cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db15a06c28bd440b76164c86129f9ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfffbfac2e4a81a593d8bc4179fcd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de895bef9a5fb360537373d60dd82c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a79eaa92acb8cb89795b2f1b800768443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d02ee3373355d5d237f89ac107e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff11068af0d72c03a0d3ba3c714bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e535a18809c5269241a5b18992e03fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575a67f17f7b9051a675ef0000a7f41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f5bef8a64dc71f78e97bab238f93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d1b717e1d910f6854a833ff25bb1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198621344416222e477c6c3aefa66f66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96840ac1079334bfd4d04a1b61e0539451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb60655786d9005f359c690bdabd3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb57fd7024747f4b17f6d6c15499d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a054ce6369db3f570c1e7846ab6543454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84550ef90b1051071f671114d2a5998e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d834dad0e67ad97c9aad47e1d0f100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12ae689c071a46276da919c921c071457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9106a276351a9d4d7450029c5464b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c42421ebe1f6eba69f1bb0552aa0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a547762a8e4a9dbd4e65b676198c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0a429d0b8eb7bb31ff4849e11544461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25858c9adb8ed7ecdaa57628f5ab9024462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b8227d0db71f13f4d21b70f9bc43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252051ee0e928e08625af9f6eeebc154464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefccffc39f13f0fe6b96f70df41a2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2f487ea5c47048307b526ecc15c81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a9cd16d6d31df7e2d66107de820ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808ad3fca97dbd767982b502963bf9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a489aa5a5cc3e88248c30b7a8948469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805a17e31644a327daab8636139f66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb168edfd72b0ca4b5836dab45671b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57aedd465908e6579fd31974b25c12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fb87b4851c5af1a4c8ec5578e5199473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ecdd4379d9b40b31549310000faca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6a7d7c8efe857e33881f70886fb71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0653a44620bbbd4b726ff90cc4680476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ce22201470b0239c07c1d6c65b226477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0263918367639d7ce4a79f8575206d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529aee319e21a60cb1f8354c2c6c9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a62eb9a40b78d5166f4490dfc8ee43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e872eb6b629d913f85cae4af1a6540481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d03d2da621a748193102d386b151482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835cdc8d91d26213f5d212287b4cb51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c0dd9c4a8ed00db502dea8330bc38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29734d30966331a61744225dc2fdbbf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8034025f35cd7ad7f3bf985ae3166486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf05b9177078d5d6c1751d2be7dd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebdd3cbcf6b0b432be8a99e30142fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8352cc31faa5a5a0999a881b69c182c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f33b97ecb9d5f6bb05fa480121b7c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cfa1cb4dbca0608ba54c71b802566491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77052daf969ecb3596b44755d88fd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c709c638b5a8c6c4c3d57416bb3045493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354023069dc46ad3ff449fabfdc9a4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2099ec6cef14c6bc25f4e5417a2416495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df4796d6b3f85f1934372c6fcf858496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c171bce37b55a0e163c230173ffc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f876ba362122f955786150857e7f98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f442795f064e881ec7311f0cd3fa20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2182fc89fd1cdd383527cabe2279500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d8b9e4741c7e599895fbf3e342b84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c48360622a40e68c21ce59b1184a38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f58c1d7df1a11406a700d754fc81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbea8e3d78c705877fbe2d3fa2479b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605a579f25dcb2a43427340bd2c5149505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d12a9798eb7d816160ba2f4b9b5a4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2100766f2c443c62ee0e8f5b7f86e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a40d14ef605891c863d0e8679808508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788586dc4a069dd9323579a8105aa1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c103428625494eacdd175568e0a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2c5970e3aabbd2a767d6e57a7f2fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa50dd164b04538d27b9381c35cd93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e4637711a177f81c5b21a174ba3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc670ead4bbeae13005d7c6beea588b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694be745f6ea7d68b0405419e9e8fbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed878a79cfe288ca53d05a9234842e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c33102db4552a7c877390537890e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450d71e68db9213c5db6b9a0b8345c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c07f46c75d8ae9e11120d9f9bde1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54767874097e0150103c02a460a382520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea0eb6cf81d6c3f497c8258bb20b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2116c49a6d4061a8c65d84df0a99d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ec12b759335bb0329992a1477c594523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef4ba569b333568d72d333e34af415524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f241eb72b3d85343d79a43732ead525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dfd59af90de1ac27f1d5631839567526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa17f0e14ed278e2dc2cce1d37d957527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f9ff6a0db95e8dfc01af891fd99d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d2fe0f0233472a0651bc0559679e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfc3d8cd47302ac731c5025e387a74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78924acb2a8fc2c11bb9943d8c2e3ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869231b32fbdcb4800fb69015c9708532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1238a8c0df85188a0e99445935d294533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209209b181a3e5e676f7c1fc74081c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f87efb2fd58bedc390d121ffeefa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed325f53eeed246e79e355d29934073536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a16d044d6797174aaa80223a5b41a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cbfc8392b4a0b2f16eae74ed66e2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e526a128cade3ceb46fba3120ee36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d95efffd59652cf038703f16b3bd0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4c7a81109fb99ed43bc91eff4572541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d5277638a99066503375eb51fa358542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50511658127343fea9a5589501042543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5aa00bad2a3141c75357150479328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d883511ed47a4818138f5944223093545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aca5ad5d013f880126f18829f537b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc2e1e8193521c812fb9b030ff761547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faba3e58fdafc35603170f84fa7226548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41731c36a9b53f5fa349d544582f9d34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e961d3cc0f309c7604fb583c99ff49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b633f740d7e0f55b6d24c197ff00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a4b7fa58aa48ae110ea9e72006f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fef05bd645876480a6d61075fc757553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1374e1e49a9a642775a3a996e53d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be927facb1f964b7b6bfffda8b97d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680baebc66ad6622eb2a6080aaaf77e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b85c9bb4f1ea529dd366b4f8ed425557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f86b744e9c4c8f0597527b7a2223d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069c495f75d70d6a37a40534160ed9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed069c1f0d0d76562736069f76e9b0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64f770c6b12533fa9c2411db4ed402561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d296f27b41184447b0b6c20b0ece18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417324f966a5d0a047d1da9e5d7b7b83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7221525ddf850bf6912c1686587d13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7abbc38b14f4b9dff9ab05bc5343a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23409d903f248b14d54668d4f3dd6d3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92753bdcf844eff5923ec45f3c2704e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae0d483e1885f8bd7e7481c235a22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee630fcff64d021069635fe47ae6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e227e4736f10fd1eb48541e64b865570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beca498a0c74cbe35704d25425afc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62499136ea52224647e4130b8d3ef16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5625feec0dd0e55a73e08370b66a323573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f259f90aaae90ad02a9a96e9807dd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e36ce225ea639fbf6914e9530a13d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367497a55371d2bd856b622cbf17192b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d439f38577079e54d4f47c7298512577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00a9369e001493a1a39882d61da70b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33396bcf9fd7186cd43db00e6e250ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed51232884891627a644e69890864e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67eac7915bbcaf260509f4f9afeebe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db48d2b7e81170e5686467f9b289e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496544b2e57aee926a0ec5ae6ebd85a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62f945a8f3f04461b3194a1969e25a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3f0e7953b2013516002810013c0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99d4a918f73758961970e27fa62851586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e1276cae4c08ca2f2ce63824864e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aba5bfacd734e8eb36f17c7926ca0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121ab9512beaf1fa0d574ecfa0cdbb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b40f9912a5123a3bb0db5d9f58e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753a286b18b383e98fa5ae5d9332e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a805e2504fda095df2a291463a064592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d199d2cbf90db94dfa30cd6add8157593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25a92b293f0bbc1ccc94ed636cb83a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524395899f332b787be455f272b6716595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0486b89c77e032ab81c0504b3eb5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b086bee5fd08832c63e56b48e6294597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ba450126667706dedb1d695d1409598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b3d1aa1c26bad8fc827ebb801a09b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfcced1509a8e6ea76c69a8de67c79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14960d45df4e8be3ff8829305175a33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccad164ce297321e67b88cedbec530602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd4a62dda514fbacf099e0943d86f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24fb3943652bf73173e53da073e160604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abaf9907f0c88b47af53f862699725605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0097f61ece9a6858a29cd22dbbcb3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a96cdfb7bc2d7a6a6171162344500607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca71bdfb8ea2aa3d1a4d15be96e0782608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d0f0c280e7ee240e980c25749c528609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d59de2345e0a4fa6807ba986e8863610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3933b1f650da346a38d8e6848080d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f2b0917be64fc42290fc06da0362a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2b52cc96cd3a72ae66f9f482ca0cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b984eec5b66546da57985d76bf6a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a4314b178b1fefc32d6dfe5cac50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d73cd244fdb66f1d40331e51c9635e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ee435a811f5a0f93a2ad3f3f0d51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145b5f8a6e9a614cc35cc287aab50dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25db811b118e72174ca8136cd19e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd529698eb3098064767348eb84b54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c3be9572ccc3d75270ced44ea409621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2ae0338b254729bdcf543a2d064a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12d4a422e21799e7a2875d10f49c1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b6a9deb79653e5829c9ce929bae65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24c7839e723e215132155a47b25bba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59aae2a8d9ff669f6ce4ccfd7e94f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d04ac22a237e76550217b420143795627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f93f73196f5d5e6b0987f6177ca83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750fcd5718f5e8d13fba6d450aa59c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72782a9fb9105d8741a2d9999cb180630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce891d4b548efe130f6a81b15b638631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef26c5ad9fc87207699a87713b87a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed494ebaa498f95f49e8cad86770538633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9729ff7f3a8ba3727050d68293f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a6b2bff61b701cb8b817de31988a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb570fb02afedaf35464b61e30ed8a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e6433059b161f1a4422c80eee5617637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc60595770fff2bdf9e691bb718e089638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be732d551291e1636032589a36989d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a5fcfad9340932461b58c41dda5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67994aa1bbfb930e952a0faf41dd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac16e56cbde45e8eab33a63bd3a419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0a47169c7d4f9e72e4efed9512e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d62f02ce171710aa688a715d7d9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9cd3e842eec4aa0c7dccd1165a3c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a6f5c675830ba34b9e2bbfcc8d90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8786bfe367c0b186ffe76e1f9fce0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08b086a34c223101e2d75898cc7700648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c9b08c7a9f8dd3eaddb1acb6ea15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d5b135faa44facd47bd86107ea3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6161f4e3a768d435f82701912e92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1b5c65a9009447af6ed67b4d400e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260295eaa84d57fe9e027ab806d07bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ae052e7322af522ab68a77f856418654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace767c6b069ecb2f0de99a290c05b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c4f9a21465ba91112106459a375f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad2bb19ccba0a89c6e9e0ececb55b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5541656aba0b5387089e8b3ca1c469f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab60a5757e68c6a0ccdeef00ba3680e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116a39e5c341bf25c2d7e723735fae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e89cda9bff926d6c5f4c571711f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6741ddf7f9da63e4736ff6519882d7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfe469bfd7e382041ed6f0ea6f4593663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad809351325f532c1f750a526b43ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a68e06e9c55b1e2fb55729a4032757665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee843f462ad0dd5bb6635c713ba39e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac212c95010653ef3af944b070bfea55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd52d8dfd907dcbd18ecaebfdeb1dda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a047123d9560b42af48ea0b7841011669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c71b9edc815ad9f306a7a3415437a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f02b249c27b98cf6d508766e771c86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7d11432d32a1fde93167bc783411672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daea351b9c36d56472d48e9a40197d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85060c1949bba9785d30c9471c388572674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661bc35b81a7ecdfda73b8d7480f84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba353ea5e3a5876e838756b63343ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985fc70f08b91c57e9c6b00cb7d771a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579381dbedf45cbec907ac56ccab40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014d1cfcabc64ef34bcde48f370fdc4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb76aa8d4972e31aedd23d35ac8e90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67129d0f669fe4cda1fb727603a035d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2008e46e17d22410facd78c6e9a4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b91dc2c7ea1ecc43b39a21ebe635683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d72ce5c9950ff3fb781bc6911fb37d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd151131d07470e3d13e862478adfd46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8770f589a5b050b2c3c36b661fb3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85142316e089bd82a78072beb4aedf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96a8cd364b2c4d9b308c0685bd7e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bac6ae2fd07921b0d13b994286356689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec82e453cf4a13360bbd8eee7def7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993fa968df359f2ea3aa51d5357d81f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0de3e497b386527a340b0f594b60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924beb5626ebdaab99d95783807eecf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837abfe03e529427c1bcad3d9fca0d37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1ed4a15c2e295648308488ab5b1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337a8a7008e753b1d6461dc653b62de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef06eaab43813bfeba8d7633ed7ec9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de73ebbac57ed35ea74b896d811931698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1fc2543f252177f4af739b8cf400699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc120c28656995a9da49d283e0c7d75b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aca55f73e1a3826389b68c6382819701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c1149a1133fcd96a1902471ccecf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752facd2bea0638c8e77936f1c96e69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c46662a51a908dec88bb5c9b951aa1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733106ce6cef124b16d8af589eafc6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a30a76d2f53a51ca47e7abc1d96f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83d48435462aac71f8469135746fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef0a5c88f235691c2a17c226f84c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878cf43e86337dfe95f4cb1726211ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4080f1511bc3c18a0f2a898932b22a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb10636310b069cd31dff4421fdc670711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c6ae1d6b359064b920b586f5240c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068498a238188d82805fb283440c1c75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd5f46cf5da58894b7a2ad529ebb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc332f7e947b82479a03a3f818ea4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afb3623a15926f8d9760c72f16f9d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a85fe59be6b4e01776c3278722d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04eab5fcd19af3d9680dda96ecb084718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e00cc740932beeedb707847873a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc931b649103341e5724b7ae09295b1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d59be23c102e8859d709d8de13d9d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6cf5ef06e5d223da768c4d269f5a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64cf62b06512bf75f8d35bb8c30919723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f198366d5cdfa250c8e5ca97d776724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f38d810ca0faf303c6e260334166725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b034703a914b64edef317c0c80cdf10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803947ad15b54f3f5950ab529774dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86c4d62f01029639b6efad6525995a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76c834337123b65964139f51d3326729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a6d49f4a866f7f9c9added63ffc3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bece7c579668238c1b56381517540731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac811da22e46196a4830f6f29c52ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f34ff50fc9666c7c3cf4ca804f28e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a203295ac59cdf0a20e7d13e1035ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec16a3136f6af0c146ccdb2a7641ca1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540640d0518211e00efdf51a626d14a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e291290369b50c446285f22404a6b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6608c27956c514044238428b0bfa8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935f426338e119cd14607ada715899739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e322b397e4d642f7ceec1b21086c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8421dba82e5e78371e39e2eb4654077741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d871d89e848358eeb5ded58d8a68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f09252e5172e8e735aa013d2ef3ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f0b487984a3bd4b8fdfc368575ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7349ddaec876a2e25839d487d7641745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa51d0a6cb3e8ffada9ed0b0fa959aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594d3f2a174cb2b8bd38403c97ec398747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031c08ce8f2034fcf62ecfd35bb76b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a117194c16d4d3c66b49c0f2b515aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00339a9c559fadd18fcd3d68f125830750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae40d306177f7d5e90a390db42fcb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd05116190cb6fa6222fcd707aaf78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930c8897a7f57aea0b9c3980960c61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ed2a5389bdd817862c547053abf83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e3418eaa68d57b4c6e713b63e589755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383c840ee62ee4fece0077c533c146756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e095f9c247a7bea5f1f84c6aa27fd24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094adebdfeaeeab6227d07153cbb0ddf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c8e82fa4b6907f7efa40bc2a0c77759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92902bbde8168342cb2ceff14e6d647760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73474a5a1f735c907e8c4fcea6487761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b17bc168f443930ea02ae2db5447762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad719178cd0829a123870e99e053ff8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1564610e0f94b5ddc5aa504edb48a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ee641583a75e8dcb7525f6b0df55c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b6249496fe44a99e1c0ae643c4e70766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c49eb28743ce7a0c37b6f7d82c5d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>