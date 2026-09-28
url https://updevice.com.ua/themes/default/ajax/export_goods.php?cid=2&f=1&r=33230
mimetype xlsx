--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7017cc8f59b328bf2a3dbee28670a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434aa15b2966992b77c76dda31c0b1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e75eeb6b0c804061b96bb213a89f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3fc0d89bd955601c4b0740bf240b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe90be21b6ba9ffaed5934640c3670a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd259584aa8783e98c95072d7f241896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f33b708cad402add577e5e794cfd817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6030571f44432e41e8fb8c3512fc1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de71ed68c23652285c4da5f3e7a64f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f20bfcc9374be0bc7df95e4d8b528410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfafab3220e9a1ba40359a81132562311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436c9b0246bf41a217d5b09d28681e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e782b43f6584589280b7f1b5ab80f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb02bb759de2ef0690938ba7200da514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169343deeec5336928a9298d9b0e05c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9def3538aca585590c1bfec66df9d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bebb0b03527f7ab3954b8ec56613f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf046e79976319d5f9d995d23f8ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dd822810efd76c5805d241668025e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89477533669ec4789911fff75dcee0f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746d5ef64893a8c2c88d91aede474b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab272a4f9d46528f2f92bbe8c6b01722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfde7ec6de4d032705e4ca64f12a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013cf84d449a107b0384c97b661a52e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdcc443bf12411413b9089882bc45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65674ea1081beb69024c3debdbc2f4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1802c38ee6eb0574923bc696f2c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9c415ebe07fce7818e4ecd11457c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa22ff59eb7612f2037165b3a3bd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4935d8c76fdd7671ebb666953cc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c35f1057781854e12c55815894f24e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822849d9cd562fb0f70d904cb5577a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c4e303fcaa0107f69ed1409010cbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b762e72de384e4c1c711563ff67034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e969133392127f100befc7af7002735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ea4c1fb10c33e62751b2ae0c53cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6628f2083ab1e2526ad6382206bb9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a63480418b82782f8da8361da51d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24835e77b8d21334010581630730585c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a032f9a11af018f37eca4e877522f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befaf13144843aca0ec85f4aab6765d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1d668a93729cb64e6ac1c1d4a5b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18e6e098afb2be6cdd5fd4929655343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d304ae6a44b5d6af30414ac650a5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1981b5c7bf1b01e99b9250711e5ef545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322ea55ddf363b0103e7d37a8940c4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a8a68912c00332c5eb3068f4214947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb0d0db171551c460cda03bcdd7bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d49cef2f0fc653cbdbe462f53a52249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed593061ef19cb43be8ad99ddc8c33350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481db883b7d14554eed3a76d37856b2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3000742880ae4c0e3a1835ac436d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379b05a59dbd5d1b08819618d53b68b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384055b6b0114aa81203421d9f42840354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba544047272025f8dbca3798f9a254a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef3bae458a05712921985cfd97df656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b07106286448881ee3a3c73b7118a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e229957c2e27256c97cc1a2ce6ef5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c151de6c7378944b08929826a04b58759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3f8024abab393ab229e61310bada60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772bdf72e33ac5d980d28a631c838e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a053b22d187df50f89c2f6c2436395862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74b85399e1a224e87d3c4bcd47baf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335951fe889b0cffdcc0bcba90f24fb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba98451197a24986b33ba7b64a73f0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca025466b7467f04aa10447e78013d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2271b76d3295196229b8cd1844901567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4818d5d65713ad7ed9526e749c6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb7c5ed48f400894ed1a74e690aea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a5e4a5d1823bdf7bb1fc87cb2177b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87af22a26d3571398279a8de209da771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e0da11b8220c6aa1335e1046edff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d316c4a5f4bf810500f15496421273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796fcb34c8dc9f4e90662ad732e8abc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce806f9764161c1f6182bfbaf0f0f8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40057884d65fb7657b57a6b1f869753976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32960ab050650f4bccf18c16247e29c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653736b9cac0a211004b1054e807a1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863595db1ed07cdefbf6ad979a7cf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac6663b3ec90aabded1eaf080de81080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19ce2927e86f27de3144334fb243fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb76bc0f67c9d5b65695a50fbd727d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1830753905577913f3d01d0ad64d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e512e3977719743c77a020d9a97ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab267e2bb199c8a7e719f50bc1953bf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187560f3d70a6b6783ba0bc991ee080286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf500c6307411db3bc9025e3d12035df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461d58b9b0e529d65c5b7cd0f306b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03442b6793a794e51afdcd0bc499933b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda66a7baad12a838dddde372985a21790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fcaf7098a3ddc763165c10861fc4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1e98cf7236dd33ac4abdc71d0cb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cca9871c653b9f8b6031faee4125393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa90ea8ec60663edc3ef76a9d8ed494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d0a4b67a3b553d1bf7ee03bacea295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ede46032827c2e073a65ef379ae1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400ab6b05d9c76d4d9210fcaf815fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f88ed7f92907fe1b96ee375be0e3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4670f69d7b547ea67f5cfbd103d8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1649797d4d2044c5626d1d4dc6d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c075994eee845af3078c4597880f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484286d81bc70b4d30bdbd33ea8669102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3daaa176704559585dab368df187103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb0394f7003374d8a0f0376b9ff47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40daed651670bca0ce3bb3e59b07d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9595a5b1f476b865b0e5fce01fff776106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b295a198ab2c85df350088197d6497107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dad2828bfac5d394146a9c658f8f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194775c7b5fccf7c11dec2e1925e3e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3f3ca8ccbde5c5da63a47735aed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d980e61b9b6c1e2bc04d272ac9c2668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0930d82cb23d91173c173c47d0d360112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd5729cf298cb13e6f88ca20c9bfe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecd368ec061d9be681cf12d2464ed5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7faa49ea60398ce7a892b5cf9417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d904f664f359760f427695d9090b0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cbda65d88b839ced3b78c2776b458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d9da67864967ee6452e78e9147ec5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563771986b4da6ddf1ef5d0463d82af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff235f71b3f2c45666b2a276b7db46f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101cccc7671ca66b4304769866b82a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f06890620d8499953f963602ffa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fababc571bd9bb2c0110153ef1076be2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ef92eaaa38a9a169bf539c8c03fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21340161e71add2c0b63b0d1c7d73127125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b768e7a08078f4e17ed6825aeab0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821cf458da494c91ea19af0a7c6aee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e517125dc1c88b88ecace966559ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9962220cb4f2c9d4d706d6f6b43ecb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91716f17ed5cb73c1fd6280bdd37a078130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfda2fc262ded8a9fc3baeaa7e8f37b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c364b6d49e309483c1d3eb07b39f08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d79f93120fc23f6ae574ae466a918d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4f68c02ac5ce7b57784797e76e972134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1fa99807c1bdffd97053df0d564da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f961cc8305d433cb393e0137b17e5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98544b92b9bb3cc403d79263073a64f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc4c6c078551014a9c397b6b5be60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be5c8430b21f9ef9f9bbbb8475c87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03f9ed1822b9a64e65fbfd75d9bb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317f791923a3dfa82378f64c6e16548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf70acce62842e558130700a2672edf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8f6aa93a9c9591255320f0d808afa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b542b629b4ce9f39bede511b6975d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e174584da7763df5a898e884e11ce37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa349a22c7ec44c038595303305cc1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc2d06310327130037a0d3396fb04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751f1bb83c21c00581b1565caadf9f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a44e12b084a979d56e5d54b176d4db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d6ea1d7a68eded0d11814e82a6b49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf601c08113b689a276cb53d7df01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d41686c6cf88ba0544d028f3a8ab5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c20f7a1ba629bf88327254e10a027153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d6149f89ab5a39e7972cf4616e75b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac54cfb257a78fb340b760509d510ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f6176615008afba9325f2925fa67b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514ec1ae72c9d1c6a847d2c561db697157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f32dd99fd81e55af2b7e9e1d9d5e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a726b8c3c4b696d206d96e3da3ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02526daa842caf0c7117332fb7362b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabd5413160b02df47c2e01533ea5b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba2cab97c3e2065bf15290ab8ea95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7cd1c4b973af2d933bdf7b041d113163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cc04e1c8a6b3bda4325c66ba86f53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd5157dce889a709f3b8937318a93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627300c1c0e4d4917be63f9034a05032166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475afbe4dc56d5645af2f54f98d2e3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8bbdb186d77c05c432582fcf08906168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf98a2832ba3deea9cb23cc716b608169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3b0ef8f4a5d4f0f13b00147d9bc97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded7639c2af40aabb2271c41d5023b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc251d14b2b87488d8a291a3ca5419172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9265a14a5846afb4fdc975ad708306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be35fba85f80bf718f130172c2642174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeb440c01b8d940ed9887f0101f79f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164219a8170db51007ad7fce95804ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49890ea5bbfe7d0da8a9baf148d3a1a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e7fdbbd032ea43e84535d222c269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59b22503b4800714b786e66f747fec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be352f856a34d03109eaa616812030180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c547b571a1e1548cdc6d55fb0967c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12188b8f01ee99c67b21563d7498933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d58afe7089d225543d6cf177c9214183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792857d2517d323540a29ff001fcb4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb32e5ed056f522a489b3d52bf9adb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c31bc7d1926b884ee7c7a280ea57af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c01587852a545b4fc02c544aa18f99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2590d13591faf20c8019aa56fde44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4caacc8135c8414c957ac6ba5b13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f4268d3012b2fef6f096e063fdaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ff0e30d507cad1af778bb52d8401191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e25ae8716802f0596a68e0914f2cab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15593102ae01883481616b04fa8e6d93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860277b71894f69d762ad4c304515b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a24c1afec08c39fba66ae0517e3c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3d335ac364fba8073b5efcad58fee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16808316efad606dd400d8333754e97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b3e662b987e6ff68185c37dd0d81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121500ee8c6f4c76810a1ae3281c94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0567de5362cc66449b3943c8c5aebb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012811b4c26bfa00441ecd878af803f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959ebb09bdfea5e4090f39516aabdad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd4385af094cb0153d032c443c009203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af328eca768ce2fc16fad5260c6e91d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae6e58b0580b6736ae5e124d2afee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70300eaf4a8cfb249aca102d10a51a53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af662e9d67482eeb16f3934cf165020e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7494b875a2d6fa4124a056f742fbd03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884984bdd178d96682993ad94e85e96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be10d9582df7145b8c796a1b4be5214210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1175c24674547bd5f26b7edb50d3b13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa76d9d18d4b7e21b4012132312502212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727d10443adffc52d5b06aca06cd75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd45c806ff77a8de7efaae76df15f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a50d9245d346a9e3d071e9d14f4db0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f553edb32093e98a9b8135814814216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7637233f87eb822f5becbfde8d4c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb77778eb171737bfcadf4d18d6e33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9126a952dd9fc6db90fbaa9df2ca0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dea40fa93c59a743c0f645352bb658220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b5d23713935ca22712c097184fee7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342ecdf976b9e665434f13e0e432ac6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a91909dd0e9343359f137e701de6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce052afc5f26ca3b5a6ba9e4374f144224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44e59f7dcd5b1d0a13142051e4f290225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343babfc8b786a6d7fb23dbcda761d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8bd3173c67977ec167c4dfde53050227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be649d8d2795dd7d917fc27ee8cc0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef452d5a248aa82706808ac050c917229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda5d6fcf2f5629933134db1644d74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1c414f4426bf46e43e25f75d46fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7cb2c92bc16ac10f438af64c7925b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494890d8fcecec4ac7cae70b59df5e5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473e0f4364aece5dfb3862c47b9019234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38669ef5a5a4b80af70173c3b4864f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84138413f081e51b6b6183c84e7d90f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec934d2a72558bf46ea765a63d6a71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd133e84ea65672ba3e59f7cfe73fa9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bfa1ba240ba273121c0f6a8c82d92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8675487cacb01d3098f22e72ab7f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb963b2927ee2d48fe9b9f49bac7ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd91dd34498aaaf752a4c503182b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae5483afac62bf17aef0c97c844f04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc9db5c4c1b8e71d01e39244a86f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b188f6ff76f833cfd483522fcfe83d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea6ed4280e986eff538f59bc478a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ae68ad68a464ba68ca6a0b66ca7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb705c772c0a8b5eb93fe0ea291ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd53448445e8f910fefb95eb7c433a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489263bc2c7ee5178d10e9989be5327250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e995d32bef49dcaddc7e4672e322d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6fb81e843788dc153adb6736b70cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd4089e22339b575429304e764d9ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516413ae8051c0ae1da02adc61af49b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cf3f88cbcf34330e446026ff914d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31dfc1d3dcd38550fa759721a17310256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f3c20ca03f9b009712d0c082389a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0fd883e680d7d92da03db180d677e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54717c3e95b86e4a5fc8773e9b20d76e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ee17cb711069532e827396226342260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522424f0c33efb30039e609e8f8b061261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f287c999065c0d3caa65abf609d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c265d69e29bbdec62217cba3dc4657263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b7454fdc5ad28f083979690e9fe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef743e80f016f6f49ebaf63735b4e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00ed1b6d234dbc21cc6c21d2b958e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56b3e70ade289a62a56e28ff427961267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787530c17d2bc0b118ca7e83c347f51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a47f2cd2606b4fb592ad0cdd769d48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbcdf1e4ed1f37c75b3e399fbba48c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092326abda91ecb1f05042b4941fc447271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ab88a825a348e984393ebca76048272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c72f5380a8af6056af4c491d2004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87f64cf27c177bccec8b963430ac9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2928a476ec4c71d806675b334978ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f616989550fc30e4899d70df06ed8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d34220930424b5f31f24370f1b6540277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c04df5802a5af3b7c04014d6d967ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d1e2041e415832d16f8a8d41bb721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8cea1119391ac308b384e452d0eb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaa105eae9bad85b30aea9f15471bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2d6fe5e063e30d0f465f92de48ade282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3653b0924945e8812f47a4fbef72034283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f5725e1830197c6e9681da1732be2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b37cf1d51f626291c9d06654b6eed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8982df58b8bd75b3a5e3d99668f9ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d88168423daabacf15aaca991bd8e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa124945b14d64ed618fe9ca9e8eb5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d8a4e2474328479cca2f9ed7a112f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0079fecd48c63889c238c63af21c1cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24e6d4b1c3236dbbcd4fd4cbfc2409291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff77eed9c8133e6f0d9cbd5b037bdbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bde5ca6ad6b07ca44ba6a95645c3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3817732ac4d8939179ef729ff9808294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c170646d4bcf822d1e04fd4748b4642295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f233f46963287882b92526a9b64d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be6b71fb8cecc240ff3e032c05cde4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3bb22c84caf70b95cbc56fdc2241f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a371b7728bee7180c5e6e2d6cd93d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07448d2261207c3dd5fc36238880aaa0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f9f387da95289f6a6ecab16f4305301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82291ee204c5efbb10cfe1e8042610302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb749e2fc7ce9ab9e0bb1a98afa8271303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870366b0f3c8ecba915b9c2e29861deb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a11d1ed4223523d5ffd918efac80a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c419074af76193ee51d1e3e41752965306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93451b5f8db4402095a29d4ce84e2024307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a3a8f139e8595255e3833142256ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19671c0b387fcd187e070f6b3af69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f154d1823f87c3cc0b2edf6014559c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d33f72ccb75cfaf32c98d1f315799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918efbd47d680dc786cd6f624ff3ba0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dcc6d5e3fce906aae7074862e5c73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e2088f45929a1270d2c6bcf55b70c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffb9fd59961938576ef78bb09a743e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74884a947fa6977640000368c5d16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f15210f30a4475f19bbe8183e024f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ca8f9a09ea8256fd4989aa6e7e846318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cac615372ac869982c2cfc2ee9957319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1342939a772ac7e85d1dd1abff17c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbedb697057a88627b60933648016e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280189e5d7a29148c3eebdda2d273c47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10748520025a0b5f53aee0ae7ca7d6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14564d6b82edc01b858aeffd5ec4b1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c17b9e9858adaed393d22a1d8306325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e86180016380629a609a5db1da324326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626375cff6767c758f365ed423ed5fa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c6c9c18fc49c9531b28a0e3dcbb6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f83d0206bed5e755e51ff616447c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900586a3fae209c59de654e4f2ccfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9f9448db8ab26278531f4a25f0383331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b09b7e5c4fa02199585a79da6bb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e10de9539ca1caa1e1e31b779d67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44ddd3a252f7e7d276cc4b5b5a5852334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ef0250410e62c1fd8a5a25e7d219c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8e920700db349dd2ecb58271b01f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a83bbc2e4ba7c2eaaab0e66279c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddefff46e0c77138d37cc7e7f52245b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea3f63caed9bbdd59a72e08be6f7fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d3b571e127fa25a12cea580c20293340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9545d88c6ddd9bb058e16d1b094309e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c22356cf1e3e12ea9b8f44b4c02c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703907b3aa70b026702bce3e71c5326343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de85f4ca783bd4ee07e708de9eeee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4394de069dea40b627f7fede4b1e7bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b212aae73f794f8e2edf08f7a6057346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe288cac57f0132711450bd20b92835347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986c2de09e9f3f011ead748604255e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34d39abd99ff816e391b57f3a6440c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000323b4d871e6e2dc58760b9eb5fee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cac6e99f7df501af21135fd369b936351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce6f46d1f3395bb5980871b1e6f0b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7f3c0f7a4bec5675c512fde32a37a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4b580f1717b0994402f9c4f433b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593d3630f48c1ae3eeef12af373b3e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f61d12a48c26cf9c4772e7fd9bfe4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6483049afab812302c9dbcd44d0bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840aea120c90f3a4bea426cde5b9ab8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c2954d109409548d4f0faa523437c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e60151c6736c624bbee1c7d8e17bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37a6001b6ec8401b69658737493378361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b3a6eb0459692950a4284a9960c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5c594b5e926908dfeec9a51d6ed5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc2adb94c1e675fee948d4006cfda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6547b04c6cb05fa4872d1b0479d17b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826dd38776b366fea030d5909cde5ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da201475f02832e0594169f1cfa38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf04405a8512f694fd38addcea456368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681826631b361fe48e6a1c31bf757696369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c17a90ce5b59b64d1638b518a000ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeab6b58d9c1fd3350eb28f9c1f0e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02cf21a65f14ee61b36f2bed164bf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798e2f521c7a1626008e6bbc3efea2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3262dd9bf70ddd78cc9e24e1ad7b549374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3909395edfe45ffa0f593625141bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6fa1a807b3a5a9c6e507554850e91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0458d4d2dbc0c182db39d5dca88c15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70d7fcffc7563f4632862b2f9747ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2166ab715cad5094367838a041e9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a88aaaa721d75d0305637358eeb65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ec6e0227129a6b53d2f86adb57b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c85b644776061cee1e6c651c8338c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e705900c2f01ed70e75f30032900e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3e454deff88dadd06bde013084bff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f39e116365b34c3002c6151160fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f90cc3387a87288956a65d4fd4a13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fc59ee4e56c07311e646511e87193387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea411ba681689fecf8388c79950a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c86a2379f43fbc5ed4e2c01b24949389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569303c9d405ac253834f051f5daaff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b2401a52c3da0d1cf61384ca094f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e099c5993aa5523c2b29105fbbd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6fb6c39764e8fa11abb8671278e01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d064b574030d70cbec234df75814807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fcb8b53c5fbe73feb1c71b2bedcea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f7ae8be957e426216ed1dd86e357b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e692e5fdf2967977a9ef9fa767980f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6cc1bce3af05d1571321cc4b8bddd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea99099646ce6fd5d535d44d6888f86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8706a665a0d2dea7892f3ee379458f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6c2e519f9f16b0c18b3eb5da19e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1781f840488e511f091d900752df27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf74f5c6eff9cb08ebb5ca3e27cca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d84116106a387ea5b2f28de9109c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb01171dfe3dcea7eb7201edd1560a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd01688fcd2115e72d14aad654334b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e01e58b0246a139fa5ecff816e39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e721c699ec5c9fde515a372cc30d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f39664789df26c5714ac0b0af28f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5478c5f1405ff043fb3581f022720a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c085dc0b4f275c5c5f04b113c26cdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c29f08e9097d7e63b49b61980de3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81dcb17bc00c1592d09ead331c1472413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d886acf532a666b90068db2fe4d6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00446972c00eee4e9142db27b4e672e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20565bce370d5ff08fd059e528a027b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28372a1235c631928d72da6de74b20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402b26b1e64431fdb1b4fce7ecde1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de061a13cfdcf47ef3ae7b34c4615f85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34aef16c79ae00dbf5d21a17df7a15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3de95bb7de21d89b3afc89aff73be0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027b72a23d3400fcf64d1a7e3743025422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f1dd605a0a4439ca494a52cb8718423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c55b566d0442c7f3701dbe2aa3e609424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966448628be76278b556da8ed8b90a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d205bdf8f539b334ac83761f258180e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20fb5ccf9414866fe2c4888a92fb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae22effb2ab8e00d3d0c1394974ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043903f6c4ed231cbfc6fc556cd5d00a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f708ef0e8cbb098cfd09cc52f8162430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849c003505a08147aab4f002eccb157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469b709573cd268c492a6d7bd95d570432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52229791309aaaa2b922956b805fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de529ed20a70401d7f0dd2ddc7307250434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab57c51988bf9baad0841d27bfa265435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f29c7d23d8bf50a739f7cfdbd9ac7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842da171d17f9cd3588fb56e4b005aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c5daef6198c1b1021dfca001d08a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5bfe0b707f4b9712fd068dd2e4feb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ff58075768bf0147171a631a25a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c27e6f698e4b6039b74ac343c173441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5ce02e710fb801a52f438bfe48ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc526812d01a425c77cf47441ae7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f734963a5ebdd114233722272e083444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54856402dc5b35c508911fa108c4275445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a00fba2c406a712793b8b4f92bfcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb777f006ff085fa6dcb40bbb2d74e53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f930ffd82e3db0a8172fd09e25b3c3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2cf10de2052fbd4201f3b81ce94ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763f100ff0111cd99d42998427e4fc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a798e2ebe71b32299588e843e487401451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d412f82a8019c24a81ed23fb3b823c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e22a37615ebf852b78302c5064875453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72f95089a2c4c3aadee69b8495b9a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248537ba36f8f25916ace1b48660aed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f44b51feb721db554e603018adfa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f45522a27fef0b45a134b73e47682457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c35f1b5edd503a9fe2d841256928b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3200cc3e283da347b01ec769c8d65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646b720af769fb28e4a07b518b42bf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f604a74ebf90b84868f3f91c0a669461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f79e2d67e00a17b14bcebd5e10c458462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843760a64d2919aa8b685a28dee919ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c6e4606833c09bc7342dfb57176ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da0121c4b5644c3d2df9c01040c0f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41a7a636272faa8373a58e4873fd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d7a4393c2dcc9bfed1f342dee1239467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad63143881856cbd5768ff436ca384b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404041adfa6aa2ad0d424f2c6f7e8c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff79bf1caea3ddc5d2c1f63c798cd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544f65c8b8fcad69bce08438650282471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef25e3eef44289b067b9de3387fde9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb4ad1843b81628225048bf59c52c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a12073758e476e9659e4318899e44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e2cee45df820523b3c1e3dd46c7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6da62fdb11f2e0a8c5e9adb823b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62b90fdfd67826e06579bfc8ad6070477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b0c5e32730eba3e2b0a9cf4864618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c668cff8448bc3f16c0a345dd13ba1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1c4858277751195adc187af2aaa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3576ad61a170f6baa8808eba727c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7daf08c198aa2c49cf3eb546e4690f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be7bb69dfae36c1b65f40f0e05ca9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0992b02ebed6728586df8cdac35b7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062387bdf304b93cd2d508262ac2095f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c7665b17821078d2b4e23c7af6f38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70997729ffa02bb148680f758952d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5db3b22b0237f0f190654a33476c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e2a177b7cf8ad239e7a2c31c1eb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeab89dd8490e66cfe60414d24a6a29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cccfdf595e0642c142406fe742ffdb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26afaeb85c3289f136e02ab55a6e53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aff58c2b5872e1eea9fae467940de4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fbc9bafd254eee038b74050eb7260494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd09fea24db760f14eed1fa650b89e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42836d6b4946c026b149b306f7490818496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16948df4c6300c89ab4c377947693b9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfacb4c20d089cf242fb73014fec58f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260be116e0fcf40ea5eb37625033af8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552a58d5bdc023abb482a987e065043500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6f0d2d84159be6af2ef7d50da246501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a4ea3bd593fe1860962caf17cc61a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1b0bfbf21c9616f4b0ac849c130cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983f2143d1f49fc57a4ff52beca330504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159023882382100b78fbe890e41426ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7b08c5d12e88e66c00d9e8fcf3e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec805f8f967df94f52c6a55718268b36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79ebb48a7b5d5cb204d11369fbfb26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600b62f080fad9e97ecdb815b96c97d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a0b7ad0ac613c0f38981022b3f192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a08e569a9616e4a5a98152fdd1be0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1942497fab334d17830a695eebd6c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b370e084d57a149f31583804186a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658286be03447d0e522ddcf0213ec9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420970be4923eed886ee9337882e087515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147158c36e5ebb1e960b28d982a2a1c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a42e340569d9a4c7c0930e83e3d0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447e4667b47c7271da9aafe711e9ac8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c7f7cda67aaae73cb83ce7fb04565519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7d2c59388260667efd1eca71938ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeafc968291a6eae40196b4e22d3098521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0c7a0699b2ecb627da7b25088d2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b324a3b36415a0218117876fd9ceee8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94251973b0cb1105fbcc813efec0c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afb930ecd2bb9f79033ebb44101974525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c374c5e6fc8f8d9f3c0f140c9e39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863505f16a6d5ee01cfd03af87d17bb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5be147b6b0f2742174db2bf58d093528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a375a25fc1c45fe9b70382b08f311529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd61448ac64f640422bb4a0fb4ff9c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef971d758cb2e29980186977f8c2a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce39709cec38d662a49da3a2e63b79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a229ac597656d171143d3487d9b2711533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f715b03747b280290b5508f0d22d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741596699fb50d7f7a7ab1d64074dff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e130ca6f53a61968e37ea407f0197f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59c5c389e363396caf19e9b37de57c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad385df6b27c54d61b497cf33e6568538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e74c327245feb81df830279a97014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717d776306973e0954ce15ff2e48b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687871cc5331f61e09d0760ff1cf1b44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed8ebb126646c97f83ff229512ad68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b4773324aa8a442884a8e2a8953b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9d8e8a5c046facc8adafc49d82a57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b753226ea47431f3d82c64b9161b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f552973ace846bf36597b0469837e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66d5edfab2bf6635006154b543eb44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a83869230b852fe2fc573b346036548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfadf75c4944191a61743bd2b3f4c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808dc6995809685d4cc3d234d759a18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93393f98c1872a2bb2b4fe9b1182f486551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d2c874b25dc4ca693556766ed0816552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375209bcffc02f590f7e04357aad99e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd44c2b07ba073b336b9e2bda99e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b18e9626b2c22713fef579795866b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64df9f0e632046a866f892c53f60176556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461695f4da2403a7d390cf1a6a7d082557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cec0f9f9e1510fc3df8c3bbd1ec3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a32e97e9c43b2ded7fe5982d8027f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f1e0a56805c73668480375c135c0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34cb94cf2f2e09d5b7cf1c1111591e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8e2adce167b57090acc7cebb0aa43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634555105e75c60740ec6228d5e8de7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cb74ba53027d10748aa090722c61d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0044f8374aa8a1f2e4492fb6bd1b357565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf6449cf4a0fc89efa7dde05531734566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1dca49b9bc97697021fd7a81eef1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c194c520356b1dfd379fcc47e04e756568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c198e7ec9ce676be055d8e02d0bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b4feb7be2519c5f7f5e737400e931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad1eadb4bbdc7c816d9e6d50adfcd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f22b9bba20ccf63e9a350cecfdc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e02a457d29f04766db6702ec046819573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e60865a6fd866c0c82e947d12103a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ec50b13ec72177dd28932bcc835d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f7cc74bd8f3eb74f54789a4bffca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557dfd3402041c130250394033af6cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4db5c2e7878ed402de0e2dbe4bba3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf744b3796855de543642bf88a6d679579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de679e9251a4f66063bb690fc0b68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df8f15f1209dbbf1adda564243bb96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c22d8cca3bb1387624fb970ac2fcbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b45652f5643e32576cb59bbab19bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afc8051990f5f90953326d54ebb38c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6fb191e025a13d4e746ccce433ac5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a6f12291703ebfaa61cb03182df03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b525ef50c44152e4c01e6c749905174587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ae1c96ff1088769607575604897e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2db098abfa0924782f8a8385b96fed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a2f959d00b12fee7305df295d21b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c035bbfc545e8d281cd39333fc6a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b40d3d2a7c39811b77966a65bb500592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa2ae33939938c2d751f9d344415dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f68c86b7ac8820862652d64fc5da5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767293847881ca2d282b2097120bdaac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb912be4f9a708c3b23e7d7ae6c01c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e5a861ff2bf46421d0012e4cdfd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf0876b8892bedf2a6567ffe346f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be500defe250d9be7bb7465fd7234e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93caa1666fd86281e024a2c3ea5bf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375b65498d22c34e70748127728b65b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0070cf65e6b01d9d567ab89e4361b67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada079b400e5c493465742ffa9c3c1e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ae0820c15fe8b44ad8c52fb399c4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef83f80457a09737988859ef48f6ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a168797d93eb0fac23ce7083e943b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f0ab9b189aacfb6e422b8deb10e68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56058c76ac58840986425729e32c5c92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419541827185a8a3c06bbc9cfcbb0917609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa3eacaa3ed488df366ac89023ae2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e0d7518c359f7c19e0c29c762877611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647c962c2e7965aae4ef68eba6d5713612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f64085648c598af914ab06a20752613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57161e636aec2175310e28a4a762d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c98192ca6bdedfab96e5c86f6a590615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a2ee9b937b5cce27f915e2ac8ce33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8eadfee9716207f8b5236b0f5f109617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9152ccfed22a8fe53ef82a584584ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f639d9a2f05d4cb481a8f9d8c1b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8695bd741558b68e594ab6146e72e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b6644d0f7f984da805d537a1c33be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5b3beea66fa822aad6ba5c871583622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802791ef9ca5d8194392fed7e2b4378623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0194057e2786375b471eb4ed03a0c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51709215cff6ffd3838f9a4217318a49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4231b81eb79d94f3d288baa431a96bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7182430ed87a24a31896536ab49930e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf10c6fbcab92caaed64ec05279c5a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44ed57cdbbf6607bede96fd1e8b637629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f46edd89af8ae5f096f198337929f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3ae8325713bdd9fe1fafca6afc71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f6f1b1cec49ad260be89a4535689632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df09d298509153a249b4ea83ada3b6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63556310e0a347b1fe44b190d8cc93d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3076a3d14c6d080adf01c8e0a32525635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f9ce1d99a4a5638b76e5acadb972636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff028ec4710d7ab699e8170c270f05d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965b028dc6d1083955faf79355b729638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172cb0baed2d36547ae202fd17a5848639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8b25116c80bc3d2c311cb6b4a011d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d41977324d258af5385ac3064db1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52fb2f3e82c1c294e2f198c45709ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ec939e9ee654ec767119a5c2c1ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1eeb29f34126697c597440f0f03e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ae4da3b71ee17200d4285f42babe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1324dd665528f4167347a0c3bf681e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a517eeddc2a95b3ea4b91bd87062647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128e5be9d4ac34d393954206f3fd15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310126f6b70c00047954014f6d2f37e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731076eab24acea0ef841b0ab3538451650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c79bfaa009172d87ca24093823f3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a465636d4d6df8cba06dd616a35fe88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056513600a8c616d8acf656fafdc9475653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd15408326f6c2a66dd9804925f28e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdf6aa3b6bf85d1e51e1c897c8a3ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff50c3eb09e545918c41535de0d78d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dcc997947dd06ec6f1e369c3f224a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957de4da92d6aaa6c7b732facac98da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04a4b089ad386c9ac614750a105d99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4934671bfb86823a21fb1e27a15a0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab4350b34fb13a1d916eaced686a19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054af9d53bff2b27381346e69e9ec169662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80e9575a98f3920c2b379f170ceb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dd27996739665eb559257c30e8e40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb197797b3063bb22f2f0304fc94988f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e82bb0da29cc4e2d31ae4b8e3d049666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589f8b17a507435f39f5d625d20a58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69763c8ef76e7ec2972f93b0d269ca2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9de4d2cc6d1e848e57eb88a169c14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd298e50aa4c7dc460464dc8f65905670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05eb5d6d680c09a8808d16b1722f24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410385bcd7364c5ec54acbc6fea38bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80d0bdae187fae1076c5a0df5904d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81455dd44df466b6e68ca165f010399674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298233753b1ad8295af9f6dc17964249675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28002dbaf0ddcbef015404dd1d533a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362cc07239dabb578cce411768153df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b275211acfe73533944851e033ab9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d94ae2c1c8b3823d58f8f2c85b2df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171cc2ce6ae12b174166c11b8e3591680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894b2e227f64d852efcb366e387be81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac3f0bd6e8237981856bd0435d476682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511706486eb1a17cca0702ae01ba6b46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6ad48ab00c94402fcc90ed66b46da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f4a7516f32a22aa7434bd5b6ee920685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b527394c95d957cfcb44c943833ae06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4573d29997aaf342f05f92e9bc2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982698b3c0577bf4137d31444fe7fc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c49f672585559fa40001da5491546689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efe9d3ac86165163e7f46b163c2c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5fb2b628891cba71a80a2e84f5f98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae93836c74a601c1060977c0cf70e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5e2b48b1f9296c1f3e436990e5130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9052e5e504be6c64fe20311251db4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371943c706455a8314eafc63819aa85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f893fed911a7432e01fc57172ed49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321e71e90d2b7f7f2aa9ac2f451fa8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82764d28b3a50669273223199a79a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785bbafd970168d6c71eed1d4fbebfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81251d7dfe337019c9b9178339b02a2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417cf5285d5048f8955c5296c9b4988701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e338a6ca928813258a2f9b6023539702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17bebccad9452d4056ade3d60d6256703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b713a11114b91ffcb771db8207484704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b1f53522e17bb46acee78411419b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689961176b42ecee2f5d2fa3581229706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc88b82c103c42a9707f38107ff230707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7205304c47ef5a4a5dfe8e903698d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0779a104c296a65ef7ff50b2543996709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8accfca25ea909befd69c9fab34587710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c1759386bcb9be532ae99c603232711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdc934df9a27bbc6cf98f719b36b53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e279909954af36ff0068912faf6c35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a81bd0a2c55b99ddb00aaf6e933307714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967e0036fa3fb6d2a74ac25c4918798715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd572e1f2f689ade814f874c3df81ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f98be7bd7abf4afe4659062c07950f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541108fe88b89120b80f2a4f5876c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73995f7628525cf8608b4a73d4eb7c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb187ba347d1ac8b5011f1b8fb434fc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038824ab32c10d13b22cf4990c309b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b010bc9c0f34a91126d8052dd8f58a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a213c4593163ee45f4cb920c10f64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b13a07730fd99a4ec65bd33cdf5dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27435e40721eb1d64ad2c7386866fbea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e32054b6c920933384b6ef51cba4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeea3a5cf5c3ebc7e27d6a43014f6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f65cc77a265044e997add0bff03383728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e86eba9071555bfe0e321bcfd1ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6225bc07924b37f5b40bbf4a5fd6fa3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f640a6cbe529a13d39a7b706fee02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c9f26d26224c7c4140b7a2ef2370732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a63ec85a2471aad785401fe7da966733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29abf5eb6c55ce590a28b6e65d4c4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129719443d727b46dd707098e1c6cd17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60e2c2e259eeffaf79249ef94fe306736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd215063fbf7c111e8101b3ec0577f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2bd93856603a495934249b4dcff13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d21c40f2544e3d64fceef0c0b9a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db39406d4b0b708c4f7b8a92e650cf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb2aff4c3671d83a9f21f26bd7fda9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f14a7cf6bd20ca7d83475ef7f664e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af38d82c04fccf8b87822947f8edea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50579dc10feb0e00933d034fd5874755744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074252db533ec9c74e4d7326ba3716d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb266229fafb36073092ea03afbb2b2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765004df0e6169b99d573e26e84d0d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3568f64177f7e03de04d1eacc296748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb455743bd5f597444d6254fef9ac5c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c512fa09968fe2b2e2649e13305527750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04f3111ddecc951dad15294f307b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6794997642a352e701fc0f7ae427ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210425027eb6627e6dd57bd9c287b5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e6e3cdeb360d24bfa856c575a032c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3c026f777ec71296dc1010198acd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d54f23562b11f4ddeb20f983dcecae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f90d4dfeb545e250fd0f9e676cc09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5735fa1cdb8473332788b1549544a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de658af3e813a0a0e5b4a611cdb1a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd40a4a0b7bbbffc929ffc9fccb7bd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b291f29c539b69c47aca80e7829a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b9938171843aed9df3231c443612762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124b99b9c79ce38976f67f6a30bfb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344dfa80c20feff0bf5558161c8237f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a7e39431f342f709fe7ec7ccbda1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7dd3cef7033c5a762c2041577576766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd35da93231e388ebcef0707187540767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79f03ce759242c9b5a5eff1f98313e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e0dc22ca8e1ab690594a9def3aa3c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981e457edb7aa97baa6a787b966fa34770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fea804058ecb0fb47f6ee021c4a0e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabcc1f8e19c773988b122a4d20efd4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987662527586f5bfe0aca2eab8d75ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b375850f85be84fee7e4174e03e0372774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f77b1a4d9edf7a79f4819eba00f0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4681bdfa70a1f972d82c82c8777145776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a49638d711b9cce348923b47262fb2777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dac7d8556c9cf525c17aac0d7af601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f77ff86672632ec8b1ae4c01bf3752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b67e87c0f192162afe093019ff6523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21adf45112fc39be5c7e9370cff6264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15b35a248e3d8223c11acfcd52cd105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ed7b2af9d0a82dee470b7a82979c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9c14389462ccedba437a7c33eed8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea037868eb336cd10ae2d7a9b0a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf605ba7a885cb25e920695e97f47729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a1e38fb4ac6eba9b96f04d525847510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1accf24506615bfeb046d20a78456511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd7293c026912869fd747373ff0a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da7dd042eaaf110cc267e1b22060413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804308c03bd78da395b0c230347b0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ec14cec5fb9a60c89fc4fd784bb8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee18ef4c9be0aaf18f45a07b78fdb7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d933039f0836e36811ad8d774924b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d50eb6acb0947d4d170a64c54743518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4257c9bdb07850569dd231f91b43da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c77dae96320c02518f9416ac498e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a7d81e45bded9e7f81e8a113b2aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5b6b5852c6560435e108aedc2ccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd086996b65b413eb8068c97113f1a1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5633659bdf6c1ce1d1cda580c4a7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0edaf1a21a14c2fa4b28f2bbd7a5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f10fe2ec9c799583553992949adb2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cbfb167a710ad472729b7a856bb2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352809d63ad77cd854e4794f7ba3251e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd78fbd4d79d5bddf34f47a4ca03c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca23b8bf1c5c7e8cd0ac232640d2eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abe8dd4531d9a1decde7115a76b5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ff82cce21622df90e09d15d5eb44e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dac9a1fc381c53e4b8ad04fba423533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2750c2f9537c5fc5dc37da5b09fd2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d35be0c1582937d8afebc875d32b4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788c96af73c65abce2af897eccfd5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4cfc3cb2dea8e15cf270a48ae66337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac992775010bf910a75ebf7a653005c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c449f1a088a6d732a7f003993810239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26527ec471b937bb27cf154054523e3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3e512d13a095f3ef1e6d047b5b1dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff26795f47522b84ec1dc7779ec8c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ce9323a7e6b05cfe7dcd3fb3dd5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e415480c789e42f62697c88a932144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7ae0854b7650f94c30041092e947f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f31c384e29431ea6fe5f68c313859e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4190e3f148d56dc455864ae0857047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45a54468df6b8c040b509a3734b42548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578648de279468010a5defd524be1b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b68930076a79f22d95c0344640b10850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a8d1f3a4203d983300834b255d8b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841073d502f8d76618f1bc8f35ef0eda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c97a4acc2905781122146bb4eaa0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c46fc4236be79404a7493b4929876254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c9ded45edaeb92c4c16af1f78d07a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247453e7c183d66194e5f9b309445656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8c245295f3edf8263930a8b49506357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc724d3c6cce0c39e895017ce00a5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ae1e36edf34062edb5a6e8bdc746c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1200df5fa3bd43825f77076eb5f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8d34b3661f790a29c637fbc72f81461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472fd511fdf669b8ac7d6f8975addb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879ccfe5278f7946c55c3582686f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a744d0a1f48302a1dadae0b890bda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55bd34b283e5fb447634e31879b0dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a43e8c08ba89960eb08aa9da1a6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d7be440b228cf6b9bd1a101d369867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46532c4c534e7719dbe36377b4dbf16968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd869dbe36d0be09bc6a7f80fb53be369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63df5712ecfa87140428d55a2ce52270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab8f1673fe968577b5012b85829b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28e851b1b442a1b44776e41b5fd8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4712d53692b22f296c433007fc0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0293822a6e7f1f08404c57407e1b0ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296503b0372df698360851d26789933975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75165286118f6e9c5311b8113240a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb8716373644664edaffb4992d3b9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970ec668aa7ae8390168f7958043b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d0427fda0b280213e5b493ce1e3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f911f909e591f1d7a012cc7217f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36916cd801125c17ea6be94e17b43ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce033d4f43705e077f9ec8d4a1260082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c41580a29f2b84f151ffc71f10b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79705adce34a7490c938177099cb0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd2dd3337c83593a75df8e3cb6709385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f7e73c05519f9f15d65b61a763bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd8c87d53d865cff8c843cd612dd6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f26c94afbfec671c0ccf746b0a22088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032644716a693a7b5e00ed3bedd302989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a57b5ade814702a29baabc99fbc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657391298caf4a98f067848bff0ed56f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061b53be4eeb61248d5782fcc746c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76453461fea0fa9ea68e65512a2bed2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684b24072e374ca34363e6501187a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb69229d77c70d0d08345dddb737b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65e2e9f00acae4e31b980449387f6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4567801f815f08348ed6f3acb372197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8566319a412255a0d098eb1c70814a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4ab883a97e77193dc0e02a82a28099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7fc743478f3d2dd00f0249aabdf6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf0da85053fe683773466e21d4c43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92c3f8e6370d609802a3f987344d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af240c118941c3ba32f547c178b2b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61781d6676c8926b0df2b015c576528104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61558c0e22b74d4100fec7aec031a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875cf997cb8217d3d5b1725179b6b51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca561794f3ae3222e79c9ae84c4b2643107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167a638be260cdc2738a44d7b463d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd251b72fcc7e0471d39931153a64f9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3eb40f9d3fc428c399970a8f349e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30962d97f43657a28bf9f66c9d22e387111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908630907d978766f822db2fd5ede39b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c7c685850ff293ecbd90a64d196db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc524f366ccb5c3be359af5176355d67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077429297d6cdd61797bd0561affd3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc798cf435fdf6a10a16cccec1df1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac595aa7e210598c36f5a43a77ba2cdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bb13666c358827f3c501c800e5966118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c0d0f5720ed8ca9c8fd2839b5d07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e874fa077c2d590b647666c286e7ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a057f627135e12230ef96fa0457b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddc2109af464397efca479d0d1819e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0ae41bdce6cad295c9a45b7f5cf2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2ea70bfffa6c9234ad24dd1a8ec8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65488d485d3829609b5181a79745edea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e5ce1aefb92bb789ea1fe2ef16fbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fbc6dfcbd5dc54d106cde99b31ca0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed1d9c279b7e60149b521cb6974a5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e046393900ef467d6d50fd457b7e461129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a20b38905ea9e803927175c6e8a23a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816ece6c3ab2162ff5f693c9f0e4c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b073f0eb08f7fa81567044fae179132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f60af9893b3eaad3f13c7a385f84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c87fa5aa6cac11f314aa8f31bdebe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8439cb4a180ea11058bfc1389bc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae0eeb4b1b306a444d544b3bc8298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd407ad4ec4ce0366b4b0a07969103f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df01eddfb5e3d62ccb3e64ceca3cde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b4326ab1546b9c4a4f4c92cc9788e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51650a9a7c73a380aa54050d01abbf3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93ae3ec3e7e9ccecbfcebd418ee2ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073285db5aec107a69c204e41b06aeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a640626ed985ec144c9968a10af7b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496ab11e270d529298daba9e7c3b4b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642160f2cf23ba433fcb742a70be5c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb989f801a78a0c1d97a7ccdc7b5fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866d9bbece26ebdca418425884a719147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9931b447f8da0e5a7082f1d45a69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8553430f6bd356a34b9ddb2ab21320d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb7c42f2743ff88b6a12ef6c51f92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ff77a5d0675dbf9849b78c5d69be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b9260dc1c704adb90d902561e724152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b368798ced70abceedd168421871eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc30abf0a8eb3eea683f3a25800c3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b2306d046331d68fd718abe6a327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea92f5f5230a675d3a1aa273839e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b88e6b6eb20d0c9c0132f2bd1ac32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf1b455916844d078ae9a31f305a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbf471a84f96329dbbee8126c0896e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e64c097ac6e547853075aefc0a7ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8100a43aae143b22485e34f6fe397f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab152764aa540489e642d467a1c1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f45e5f81cc9fb9c67517db8d6a724d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b50bd7c221a0b7b5f74652ba22097164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbc4101532220ab5169474a4b9967a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba9f7fe1ec9ab1b712345f2710ac47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaf873f6729dccb9a60da570053d07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e531158e5d8d1723891733038231d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdab4a0aed0a7cc05d47d9bfc92e1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dac04ba206e8a42840c028248876a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae30c005b6a0a6989c5276c87b69a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5b10c3a3055aebe8205b950f325f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c28a36a33b844af5858385ffbd4818173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549278ab69827d53110f5bd78c3f554b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf9a38bf2a36d3fac800da2b1167a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e0e073117585f9a50506d74435113176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c33816bdeff27495085784fb9f965177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd2efb760bee3ca01eb4f0f6d06a97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee3bd94d334a6a48581be7483b69b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a482a7ccace4b63dedee5a1200d9b70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f9d6bac3e33e9870c1f480cd23833181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29759fae6148356bde0b873e062511be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a6216d9525e078d7bba3b9f33413183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593b5bf1b485760890e87d5c1a66b7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046493fc437add089b8f5cced38b9f47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06ca6bddb3f0c5bd9c084c1c8294b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd693a6a3586ece930e8b6a8867738187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ad0b83cbb15ff71b6187abb620466188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbaebf9b94fb554a25362983e15f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623441802198a6e9e5cb15b1eb1a0cd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb88f43dde1b2211403d515055430191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3511da20fefd0e4d75452a11813672192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db69493b96be340cba0d28ad5a2a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a3963d0998e3e08e4106bc3258fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e27c018ceb1407c6afecb91d2d5c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcebb01fd914e1bcca08c89b3c2298196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce3219a3111e77981709de18cbaf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbfc002e2d83ba2db1167c0e559f71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c22ad7727f3dd44fc8992cccf1618199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64369d6cd6853f41594ae3c106d041200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d946f09c47e19ab6ee7c20bc8408d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f43e7ec6ec57ab8f975d31ef9ec29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc174358274663557e33d25ec6744ff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa4b93056fb793a137fb75fc93347a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a170a17da7f524ef54dd9fd003dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01db8f055e2daa9568617a40539eff3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcdabd9f2fcd837657fcbfca98f1b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179432a6f435fe547a9a1e3375561927208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793f89cfd1c5c449660d76d9cfdf05a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec844d9e041e3f6fd1efb4f1c2453e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392516c89ba696f787a57120a62bb28f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e2dfe937109d492346e84b57a9ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c2666ce7bd85dbd95484ab7cf7192213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f061df52f71d51d35b897dc89a172214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd29195652461587ce897d3010a3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5cb2e8ec07b35d42e95cef26bd23c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fa13f710320134a75f31c4b379531217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f032c1cb4b3ec69c5879458d8d5859d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514de17a487e8d29780fdd4fba959b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144cf9a27fe55c0fc8e46ea100572a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f962ea62cf643956e5b17f158589221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de2acfb525a2cf390e36a1817fd55a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb05b07226231631a5afe4ab275cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268ed55f97fccbed4534eafa351aa59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac246f2ad277ebe298b262e50df5a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e604bae21e4ac1f7ba827f63278f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa34113366c20c6911271d505a9048c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb0078794ec77ee1e3f06e9fe8d0c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6d9158e07f6920185b0c8d4d03d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b153146f16dec309dbb54c8c7a476230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2952b7bfb273e554895acbad5053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac1f124c522dc3d6cf06da15b833d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647422bb4288e45228f4f50c92c071233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f8409adbb28105a7b2b02e24034d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42b7fcf42f917e8e9f1436f4d39c3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e4bf5f1a171bcb25bd4dde8050f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78449bc246a09e593e9ceed0560ab80c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a61f7c3bf21140b21262dfef8211238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25736a5cf0df5f76306173d52f0b38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae13ec00b6592affcf92026eaf51481240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a0d41ea2db3162ca5b2c548cc88a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4cf4cc3bfc7efc3f103d3b6cf28ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b836351e48e6d713e9d545a6486ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b1c322935eef449708234776e0dc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407662eeb45007f8972d8ce386af63b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b1b2c1a13ba0590d887248ec9b411246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a582bb7f798d449603b01364b835f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd071a805aafbb13f53dd94bf7162edf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e6de9d1442d07f9cbe71366ec9f4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a2f71e5eaf4c24d8fd4b8fe7a5edf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fae9a77a0deb08b3a90b804f7d958251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c942c8385c300d202cab07b82eb94e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17906cac94e1f1569c45f59f685a89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713de4cf3eaad17f2e1281bf4ecedc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d537b203c4c7a97366dd57442ec3ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92447976c212325485cf30bacb4c3bf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e689a8c414a61d3ec2b657bcbc3971257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ed0a9228c398f45295a6ce5d127b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb99ef1bbf11f235a8b64648bc35c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b55db93540238d799892c6c31a667260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d2fed2a8d079e81d62ad6a2319a54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e708d7b8710c834b26650371553945a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec4dc4a0de06bd78e4a8fb45776c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f99772ca2eaa658642443f9a53e435264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982698bf1360d29d0c321615692712f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee0c1ae3d94ebb6bb09240606a6798266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b237039d010acc3ed49b3411f6c950267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185053834d0aacdfb562c72320d71acc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4857cc48e4a4877a4c1bae384d64bc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855cf41d2b23e930e82acf663d845e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b571346d6adaea96aaaa6ca4944ad3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b3f4fe0c0ddf68061ac99b65d26a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f3de075504af75030c6abaeb3a34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f5fac51b129d352b9f591fda7f2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6152c678af1dd1167fa7e677da940a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1498d7154a73cdaa9cc74724ed7905276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614ff587db48a63b91c2c7971340c86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69b19e2ea4444f1e60c8195c28461278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94727093d3ad6989ead57aff0d8853279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d833edfe93669e3c004945d8fa8b312280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ef967994df3a747fcda96d710584281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821bcaf7ffe5a59dbe5a4bf516174f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93b3ab81926d3ea8dd8da833e8cf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd70c37eb4b76189ab0a4f331d1ba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d5fa324c5db4d906ec8271274b427285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d7288320e883677875a0382b2356f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730d3b843c22d1978fd4ddcfc0f482d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3e9fbaec21c66adf1d1cca887b1c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fea1541432d949578a3c129c6027d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4685bf317d092bd36c36a21fbaadc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da7298e92344e7e4949845f34ae2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd74913cf528e4526dfc0c98835a2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b705ecfad093a4c46970b3d527bdc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39bc31892779a48401dd5fd97859c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735287ed43032eecab473e2b6f5a62e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e72eced69ec8cc49f8f39c9c6d8701296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ad555e8aec5cea6cc8e1ff1d1956f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f22077027a6cf39660c99458752e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a21d7e9f5e3597c3a30cc7c5e059299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf605bbe2a53f492e13948012bf9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d714701c016bcc077b3295ff8775301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032029adff98adddff60aa4d7c76a76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf326df106aeb2b00f8d11f767cbf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3880f252823fc1b8903e4fb47ce6c5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607ae65be8aeb4c738a89969798a3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bf156ba420ef9d7ae771be9b726c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc92db05274b5c5c6cb8c951038bb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d3d6535023a9d39830e1172cfb20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5435afac929f234d1d3a88255322b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd399dd2c9214976d961caa5246eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f6f316f0796a489f388b87348be57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a886f1f0890e2de465ea7759d277b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b3decc396b0b3c097a738cd361efa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107daca2b54e1dedacb8966bd49c156314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d53fccf6aa2bea2208b33a6c7595315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c8b5b8d442b439266d8f8ec2483b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea453be4dc49973df6a99a8c6c68657317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dea178d929b7375fbe1d3db7a22632318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349da71430198397a137c6f6c239bc64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef966dceb0054e4c180eb8fcf1fbda15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013d91ded475cbc21456f8d4fec357f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795be2a7271d8979c0cd9c98deeb26b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80964d7dbbdb9f04a4ec06ba7d4d03bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05121c41cbab472a79d7d3b30ade5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5004951bb317830e28ffd5678ae8f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b382b7796c98622388acdd10a497e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed6b5e5100341132cc795a6195d43b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93515fc2a9a629bc35c223d9e658a62f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bf8094f38d42e6c060fb07deacb43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1460237d9af68a6a0d09642c7a885b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0db684fcc8d09fc6409de21a850ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f621cc9bd43ab9af4a4d53bacb45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e8323b72b3e8504f8992531642da8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a035673184f5bcf4edde5b8aac2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998472fbf26feab146ca76a6f50336d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f11f1365d1cfe0258b6630fbf29cd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625c0c35902db5fc83115cc20213b72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c7ded7b86bcee3693fa304bf49866338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75df51406c4923b4feaf86bcb13774339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61f7fbbb803bcae4efbe1380faafa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff249afedc06772fc15b503c73bb36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c5ff54212bb3d3beb41d975694e07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95ba4fad2031ad2f64506da6b125a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e9e03e1f535cd6e1928e6dbed71e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce31beef7e555fcd2ede0ffeba1eb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d1c5b7b692963754a8a68b2af248346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048726151c3b09fc0d978ce5bd08b1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58815a9869c1c2d8944146c49ef7ce9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302475b72ad0823ea0c38d1da21c198349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9487dcd6b591c531a341d775b9278de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9292eb1eb7a311269c713afc036a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52f43b38ac5661edabca998e03718352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48537d6ffe394042f1d476fef2a7a368353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ed24e41259b283f522ac1ca1edbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8095e1dd16b42b5c2eb8197ab578355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caca872c2e07779f0448feb17a7fb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab4eea3eca864dba4ffb78b83c55e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe1d7e355cbbcb8783183c8154b03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fe00f1520caa1f5cb3a5f1f445418359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf87bf4efa1879aa06702cfebc4ef5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bcf9e90a311ad8b01eec3dcb67220361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9cdeb2eb296a331ea9584ceca4dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ba43f8400e5968e321f9667e5fa1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41120cc27bf9db61fa2946776c0e0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a473bc5a9be429e967f456d2eecc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0be8a6e562f11d7fd27b9f60119e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f06caf69d7ced329cbaf6f05dd63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3726144cd481cf0665a46e1be29dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95654a18fd2e7178ba94dfec1e9a82f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cc76fdc87be963f64ab578eaf29da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4370757af43e036a0ae4fa7a862b0b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e6bbd73febc0e637c39d6639e52a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb9fd901c5be2abb018a1fdfce9249373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a787d57ab0ca07f13ec22ac9db76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc18a981e8dd912cc9d485edbf356b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2166a509ed9584bfabe3791653354bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3b2c5918546d229b848adbee5684b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b165988be5e1bde0c534d15e103ded378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e012c0b0a8c97a635db8b9b71f6de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c1355afb914babf8703831c162ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adb07bde098affd96b8a09e25e3d2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92f0ff80d54b7b5a653c93804aa549382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6492c82b6960dbd11ae05c8876c61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1d1d05285d27755e37ce5d3d4fb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d92bf166c49687348627d56f384d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbedc1ea224a2e4913eea40a0964f9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a52f38bd906c83895cfd1a8b37c44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dadadd9e904c889e536576ec07a8ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f08ba2b536d5800d5d017810b5483389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f0ef69cfa23a44ff16760aa780576390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc203cb50157bf6cfd02eb99108520b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1008ab41cafc3b8d888b12c8a5df6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a20e38f7cdf5a1e574131cc0703d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac200fd01e41ea32f03feba68c4ce3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5003d6011457271423778e3f3a6fe6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1876943bc7416374cb52400b66aabca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e85172a2fe8f514706847442c10d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f61459a6b5678430f83831ebf854fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2f4a94eb536efd3f266de7cd76b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24672137b85aa14a100551166f9d4fa2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dc6e9a06e10e5e5e7133ec6b95c2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e393538c35bb961ee943ba2142d3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f49a3332aa757f926faef59cafa9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4f4ea2f3395bd0258fd2fdf3cf531404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49463f9f16dda677d57426a99869e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ae311e7ca4007980967375cf7744406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27b1ca3eb463ff996ffe9aef1dc81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76096185f21a2cc4bd03ed82da5fe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f6a7b4fc668334fdcaeb67b1161cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8732e5562ce2973cc96de267ab4862410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47273de7e52f99488f1b915fc5e575f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a462f04394f272976de2047020ac35b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664444790af971f0bfc87c074945810413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3099a1fca011ac1b14401278e509414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232adca5c7447f9068934ee2ddcf567f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b91d9de41dffa4124b93caaa4f94ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874ae3cbb3c0d1fa4c8bd756ef570f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb51ca6ced9eeb263634978cf7d7d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc5e630e73202f041423625ac872d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fc1bd387989ef1dc4ec477aca099420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6286807e76e3d900c77fe396bb4180421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd5378ba102de97d01225d6d404275422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44688eef88dc383d50ac0ef952e720c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d171289cb0929602bc926a91491ec7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab50f8d1c3b3997167684bf7cc858b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ef8746dc39db3894ed7cb22c28dc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87011c9404bc4ced47fba7b89ca482f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2880ec21c2c087fe5d78105dfadec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06015eebd0e9834f5ddae5290a03bba4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafc0fa7e489f9009500b4ca01b0950430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b7aa509b15653697993587e5ed70a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6399156438d8fcd9f9a1e4b46a600432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995e7417babf46fb31f9136c8e4cef5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0d2772c502e8870ea7f79ccf54f91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd8d1417c882ab39ca60e304e55a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816be9512df9cd524f705a480fc1da4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378101742c5b8bc349b48826b62010e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273e5b84d1bb87a72bdc0714c39c3d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd04e92453f993c642a61d8293a73b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2aaa3f2697d85bfd982eb8b7f159d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803eac8bcda69595405f2ae47eff907441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45df46e58b14ece2377fcbf1fea82e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7fd51536a42ee4818a2325f6350d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b72d3224848e5e6d2aa837c8ab026444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa61dfda698dfecc6bd92b205a3b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f861c707d95ddbbfdb33f57e7169446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64fa9a688282a520515602c3233177447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ecdd661ccff4048e43188087b0010448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd9b2fb58429fc06b2987e540ae4d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303310dd6ed6115fbf2bf894580d49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0aa12e5b978d3b512d41db6bc1a31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de51f14f516efc640084b175ccc94b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d332fa38ec8ea44c0d6e59add522453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc53796660143eda6a66d48cb359339454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afdd1e11d40c7fce4948ed70e2d17b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c01801b12887b67b9f62041244b775456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b6cd940ce3ffa524cb835dd193da9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e59e347f31e621fb9d19de4da36f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef5471b72fc18a3951280a4a6b3612459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf7afb47aa38eeacf3c3c966f25967460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673bc99df347350c1c636905c20ae7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf157e8cec07a6b03f43dc4924a3c434462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131caabaec233fe49e42fa04ff2fc42c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390245f2342dbd971b86d11c86a93fa7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd842ea0947e0e93d03c8e1c1d5fd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be5670fc683504b6af2af1af68820466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c889b0a53f40b982a6d907267f8bb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f35df9456346d6faa20c51974704fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777db692808080ab0eb55560a9b65e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd69a706f668817d441635d955b8d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64a69193974169b99ac315251b3ac4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf3c71b075ccf7f20ffffea166158472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04851a1b046590221dee999dc371f60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75efe37e21fbc5552781c1e55002dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa391b94c28c6072a6211b133a688782475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf6499e83946638ddef40dc285277c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba834455db961c11e1c1be75086d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7cbc36a2bdfd29d7f26ee4653a93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db107f7ef307965a75d5457388e1a05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825e7fe8d83af23e9453aa86b1ca5d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f85a27d485675f04d7b37b783d6d7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a433779f74e44c604efb6d93e22194482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad16dba950d051ee01b704b631b3ebc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d0a0920c0d3d141f0187127c3cd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cccd2ca4dd9805a31b32afdf163a6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59897d22660834b27602c54fc0cda2d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a964b8439592b833dab6556967065487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ad3468f81aa6a072bdee1b6c3162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02695a33af6d920054361330869a4c63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6aeb28afd11930390cc6bf7f683a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef6bc3b8cf7dd45c06776b2c471a00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b2add67dc96046b9cc256e40bc5b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5282c4426d60b439ec6e68a82e0161493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f97712956f107d0026725e5a21a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adc64cda734619313ed630ea415df9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7535ae5c5cb54db73dbbb56508185496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab42bec28be2bc268a0257ab0ab9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fa8513f703ec016e91cb8fccc3cc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7fe654f8993b94e026660396d3d76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23de6f225bf27edf7b692460772b7ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89212c13e93026c5683fe7890173f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea8ef4a65a5ff44e1cffe2e48b78d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35e7ff4f03866b858d08a22258e7f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abaa346ed3197bd2ae98f7497eb55f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee946f39aa277115a35324601f5408505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf1a99943eb9b8b0ee280f33cb9f14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc165eefa6e0ac39ab0040e6d111c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a118b45366cfb1c62a5be298312171d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008baf7129755387bca3c234018285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb17948c63beed355c393ffdace55b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d12ba9cb2ca66eabc7db3a907b9e91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dcb9f19b85995cb86b32bd2e296d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e4a2a5f7a418168b53196ce989bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3c48aadb930d0056d67ceacbee3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b31817d4afbf91b72ab0bd8118e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53e6e3f63cc0bc40f9961dbcd15b85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f224cf97bd17584f18b9377fdad3c21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708824f91f997be16505f65f1e33d10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1907d2d0fb139e50762147a2744cfd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7b3b8e138386d56ce1d8e47a1fe0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe37ab1fdadc10e6e1a35827359ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5c46da159a99efa09351686c9a1c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba5532c67cea810daadce577453aed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef87cd0598d1644ddbe26c879884d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12545f43c11859ca3ec85801cdc6a7f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c782e4bc3964506d3eb22d848ccfb55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef42b0dd11891e7bdb3fd9a913742527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c5df30b16d75994e3e9b44c8eba32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f65c48c333b2cba75166488de9dec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab322930e5d32689a99d51257a459530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a389619abae230131669b63a434a0cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454be33869caecd2a54d997554bcdd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f710f535b5646474b14b9276d617f45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72166782f36a7f443cb9c8fee5e2a72b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9d5781f82077a7d531352818d549c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e33caab7d98c74aec7bfb2af19e12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785618e339498988a11cb16db1f5ce78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016732eda30cc7e91d4d813de1c66cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405981c2d1cf40df105290a07253cb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6b45dcee91036bc4de57aa73e8952540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f26d3c4d7e8c89f4a83559f579d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6517127a83136aaacf3ea4b586a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f0c20103d4395a262ce45432984e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcb90575e6a401b22f591174a4c1ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aafe5fc64ee938b6faa40b97f5e388545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9eb52fc9f5908fa7d1ef7b889be17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1197c0b0daf6ac25e5c0be5fa06978547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82866d6a249584b81f3b1960c711f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44bc33c2bace98cb38342657ceb62b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec778086e7fdc9373fee8edbcfba8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704a377ebcce410fdded624a847c01d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068b5c558578afc12f3f2520939799b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27119f4968bdbb8aa30a46ffff6274d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fd481faace78e13e579dfafeb4c0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c57ca868af10867c134014e76d03a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782b909a161feb1222ddf893eb10cb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b240c9c30d9e4451b53e4eb2aa7c4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a394a946d9432f928851dc53db4cbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947cd486de8ce25b5fdd96cd11cd87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd4e8ce3a11aecb6fe167ad072a29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966770fa02f8264b98e7b2cef2a4d044561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4c8c3c9e8ceaa10d85fa33cbb9c10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af539f9cad2afb866f6ccd6a0e519503563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9322d8ee80d7325f6c47986c5bad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74667a2e649509727893753c6dd87a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7338cc3a984b4f40420ecfb9d2ff4e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba41574b0a4168dccc60b3c29f0733567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612ec82b736b66f8e33df0333ea17c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5db145e03236c5ec2bcf2044b475569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df33d1a0347038cee8937f7069f6278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca6b74dc4dfc8e8b80dd483c4f005571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43fd35e3f0bf9e3370730ad3e62de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dbc1b7e96f266a964f7c202c84681573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b184aeeccd84fa070a14dad8809e8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802437b999c0084645e0c0885f59520575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d685a254ae8fac0373d5f0ded7dafe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092b639d18925a7dc2b04fee560254577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735053fe692c27cd3fb826e053a594ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253cae823717a4f3d9a8a8e6f5908cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93d48b7e4f887c94e6d8be5561cd48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e7dad6ce747f27f68e7e249b0e973581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837a14d3e5b3284e36a4f8004eafa15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926f77eda9fe96bbe2b4b0a1033fcc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc87918a12a0d1d2a9de66a53aad9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d0f6b3828284c41ba6a7975920fea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a5766973f4030cb6cf6033ca4015586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6decfa5732825acf61e0df34b3971b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a3002114f51d40281991659a2719588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136135285a3308a282765dc76002852589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75b25850727d5ebabb0e7317470fb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376f0459288e759bf978066a306ca8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4a141e6936f41a7b86eedb46803a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f60668d63a4f8a591121b74b17882593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6458ebeb5ec2f7c510f70e95bc278594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdb412961b27012217ff7c7043b647595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44266b91fa4a332e201172bd011a135596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce6631a3de3e22e7869f9ee48ed13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe082b376e3cdd86efd6403a8460f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce78b0f16ba29872c66e5705a48b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4153506e0d40f9b36087a8ab4ed8fea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940580e3e91c8ebf25c676ea33da3da3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f3d2ddd5dd4accca94fe17ce2b9a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c341c807d34bdea6847db2d83134d1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698404b874b84e7dbcb4f612b592fa38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829326f1e117c1165dd94717ba2287605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba60405cf5cab41e1e551415abdd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cfdd1197096db06d4effbe103eed7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f94b8425a95b5b214ed649fe8a851608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e44b5475842f99735403f3f134dcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3e112f5d6b08bdf232e1011a1d2fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527345f7eea21c1f4c3bd712d714dbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5690c77b45766cd06259037f0d354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf629097742dd2445b6c23a11dceba7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12729c01b424009bb89ab45684e1f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b901c1bc052fb4b0b956839e6f5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ca93a50f4d34d03e23dc57297bd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362359e00bbc88cb58bb7bbe95c4f71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9066759cad0ee91fc40e208d43c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1fe5189b7ac41f19b4e2ed474f0e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fbd37074abf3e85f182d5292e33a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88d11d60ed9a13d026687271835d1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a694ad0c224d3d17245f09fa26c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce7a689f35293ceb6eecc91b26327a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddcb653c4569e30698f430a4dedbb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3046e1fcc01c8f6ab7ee733632ec65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e962c030d62c7a1b896603891060f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab505226c61490eac5d877687598c39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13fc45b575618c59949818ed9f02b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e878c4bd48551e958c62fdf07dc794629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df6efd3d2cc1c1f230e107361e21f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6beda545e23cef639c6da468771bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c635eb56a67805a75783194950344632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e7054c58f5664553187410441371f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d4cc4a5330bc77764c0f519f15f2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f26eb81215282c798b01066407057d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d72eba53e9647103b97f876b012a19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4f9d042e76f09bb49df496eb8720637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7989f390498de015433e0b27f96c67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c03f6b22689cd2061abd30e7f3a096639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da768ba59980d58e957dfdd45d84f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c02b33a09f2035b6ebb6f7e45234b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c805004987a38488121fdf341872642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e51a1365a640a96b5777e3e0a8021e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb6901ec5184645bcd0296ba2ff792644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b3b4c7ad66e8db0105ce9c5eb4ce0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ee68226362aee937721eb888d3b46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddbd349345b3f85a811ce22f4108d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f6b972aa8ed221b1fb9c729fbf4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25db5d4857976963a0f93e98fe8f713649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1efea91a40d5dde184e349ad7b43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603267a0c7f0d6eeb707e6e3dd16254651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bbc65a9fe4ee2a1bde8979ec66a38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d0ec9c195a2b3a1011c2880d8ce8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead89a8a35b5f5e9d5972173ce6dadc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbd3955c6b50bf201d04452c2104a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258733e4f9da4d10918a0f4667114c52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e265d04481b168ffb1ae4f721c75b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c1bab660ca5aac6e1907e99089a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e31fe6848aa9dc972742066d29695659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab102afe6ba2347969ae7c2a53726297660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9801c04f37e7f0b46b4d0dc73ad0849661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087f7c6c8f72d507262dd73c693dce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472fffe4af6c6ebb6fbe2021733274f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e61440cdec39cca84cc07276dc5e07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ec0c2bad00e6743106dc02dda16dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36e17e03376f2a6401327e9b12b42b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5273fe3d0ebaad1fea29eab4e2e292667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd18c64e7c53acd24dd57989cd1b2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c3b59fccac6e39ed810c7cd421986669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f93715ce61a6506bd6638e0f7a19d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980c36f8ea9772a87a933ddec1e500f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01e19e8c41835d157bd96a450defad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab77850c42a68c3e38574e7de703b65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f4df21151493220bd20cff8a0df1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c04263deffb50bcb8f5eeee6a318675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f11b4bca2882b6b2e538d4cf7af0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff415bd1ede421aa6f4c52fec40d60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb33a4aa7a471fe3e82d1ccecb8385678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be71c8141362dbc26ee28802444c5c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6904925dc0ffd4144350dc528fab33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f1e1ce2790542628aee443821a31b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57392cc9ab67be67602f2e93257e0c69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af42172cc921130c05d7718ba1cdca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f28da50792725248ba9372a4627d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6047efc61a315cd9ed807aa658bee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5faa118a0303bf3fdaa8bdf10cc05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e24e1cfeebceedd990247a527437c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655084c5f5786156930f9bbe4491f09b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d259c6e17ff374a226c6de2914b93e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b04ade5401161d0754341588a411c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45a41777ed0ef1b3df080d54f3b5cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f16f2f8ff14a259c8a51cd2fe1af3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416987843758c188544dcff12df039693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18cb8fa7389a8d8fe54ffd4831154694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f2976ac98ea40a31afe65a0a68d2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59086a9ae1b6c9f131943ecc8f73773696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910ed12923993736f4bbfa0eddb818f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d380c1744b90ff637b6dc390a9cae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b615c37724ce9bc32701472a693c0fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1496df4ac67a2e95c3e7ea8ff5ef88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa269a0610b553f0ce544c72f3b37912701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2b743e566febc4e73c8573c0c3690702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b040b4a3a50e5e27dc82925fd965b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94983ce6c1165b2a543433bb5b468f06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac6399926dfbc964ffc5bf95c4ef39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493050e6887888dfb2700912e912a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ed050fbc8d5df6e8bc0ceba64eaed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182201b2d3d549d8b8c082fd4178c05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd154d90e3c48f7844e688c36dece9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a8d29f0ffc973d114a76e1d67322e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6125cba2ac129c918b3cff175fa76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831cc63b05add0406a555173c5203cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b406cc5dbae2d81a0a50e67589d0a12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca48e468f176b26b395b75210d013d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d664a95ee8dc1c08a11cafe5d4db01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f6c784df768b5a6f7b49691ea8a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56384d1139f9c469d6f36c20eee84bc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa80c7cc17e406e8f2953f00bd532a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349d9888b5d333be80e5509e7b10e3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e08ae1cc3b78334a5700834791e80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058181e7c2b5f252dda2a8ed3c863f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643524084b0687077667ec4ea25825722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258aba792df3450af41f4389a2146d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6291f2d2c8f296f8604c6de2cec662724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756b5ce2dc6eee58126f5bc311de68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d28bd337bf11035a80bd6b1d833ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278ad4a9f17a619c9400134e183c1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ea101a28897aeebd96a4e5ffa8b92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220b60fce4a874e79e0f74f71c73fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1be9ef033c4cdcbafd9094d104f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094dd7b79b9620da8f223e052369983731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b4747b3a6bb34457cfb9f53067ccd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d721db9af15ddc21d67ee8bb3a0ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476cf7c9ed9181e8aec3140cf21c722734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0157ed391e6027d1035aa316937481735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0561615a2a6e9c4ab3135a461198bdf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e08228579220d3c2ce247d14f33b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf08f150c4155315419ee2e3a73000738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e069c9dc66dfe54c7b3ffe188c44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4f56085b2a06cbca9bc1ffe37058f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840fa5c457bf1760421995e41b7f79f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dcac90ca77f79870c221d15a25b5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c60541298d411317ffa7ae94f0c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff87fbbe95f1e76e89d6643901a2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad6bbaf3c86ea57bf4238fbcc77d3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d4219e565da7b25ba01c682cad8d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a955976c65beb840758585f5fb9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f901766db677251d721f50c9a2131748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea8617d103ac54a6521c8465880421749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba91a4325b04424edb2ecf893a14d84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cafa3515571a5c2bffbe1b2c6dfa73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90a4befa64fbf697ac4ae1b33c86ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bafca247c046a81a63175e09bd2e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8915006d73db4b9c17be4166dca9356754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923bc9e93095217680589b41b861d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20fb999a42bcef33ef4154525ffb92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6358db5e23eb47f2381baa3796731e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6aefd298c59331b32846433be5214758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa6e59d9c791107b02e8398087951e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42456fff4de5ffa2e6715a33ca2c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac3342711dfcc9905e3dc09f6d9b52761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90865f6ae8b2a59a6af4d8fa4ffed2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2d5ce7fe121e297b0eb0da25f5da7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca189f422c2ee812bc6968dd11b9f5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd0582aefa8ecd5ba790db1a56a25c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734de64134db735acde8a38625174d46766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660e0182eee763c467ad0348c30c73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0281f5dc76897c9dc5d11e1389b45b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320f0cf7e9c6323bab707a275995328769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb456611a4aa6786793cf88038489db770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a4800c4344dc5f3eb8eaff4c3199771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97669f8782c5981f2ec1fd9c2015b6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7422fa2471857086c278f407af0e428773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543530dbfdeb66de279a582636f7a80774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87df4c747eaf2b02b75b578066eb61775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5317a69134f8f26579c6fa7517a6f5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded38b1844c1b670c916b258b3a1115e777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>