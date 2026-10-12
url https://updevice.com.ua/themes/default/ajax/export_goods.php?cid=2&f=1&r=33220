--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f965eca1f1edbf3f3c5a35453c4481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2603ad82ca806c409e36356a559ca832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af2e2f8b7be211a3261d36684fedeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f6ab6b55597c7c4b8ca5a9fe08f134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c395e25c4c613c86341c6b69b873f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f15a417b76d49aab667b1aa35f506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b9757a480b50c22be9bd5899df7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88125ab9efe3fa33fa76aee6ed26758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3dafa8deaec7c039e8efad79d42c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919b5689874fb95ecdfdf426e9aedc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d3839e1494975cf7f3a5e14899f5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a16d3d9fab044959b15997298a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4293d899b4d63f92f7b42dcf131a8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a05603078d0dff157c26f1a9140a7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915cdc32ccb5e4cbbd4c44792d5987e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974c9ab26b890846c0957ef76dff6f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46448b5587166c42882c5a7fcdf5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b5d957ac3022914a60545ef5230018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae644183d2b35a6872c68f720692de819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d84b52cef96f200335f385ee1788320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3671f5e573eeb493105cd604f4b6acc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4884474065ef3aed84e32dbfce1a3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f4aaf00bc5c8a9094cf063fea0a5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b380492035346e3c238dba3fba8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53da2d698ed7666031db2a191b36b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56555c3b255e60927417816651021f8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9da94dba958d2c6dfe9e88be9f14227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761a36c54c348e068645ae90ca1bfa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee1d2a00beef3a080bdfff19495f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c340cf7b44b0028393cb9c7f63b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083ca0a70c01e42b8696bf5e1fa4cd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607826eacd94ad4a6f8599b1228fdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e6a81252b85f46f0e917094917c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300acab608355fb4fd4927485a7bb89134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c397e183ad83e8c210c1065583575b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f82fafb558fae0c03bed3df990564a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c588f608cd1671ae71b6324dcceaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94b610191e552ad288c238c0216c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d762fc75d0ffd8d452bcc4962772e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc62d398b7d794d7bf6cfa374ad187d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42daead5c35cb8d7dbccca62bc1566641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d7c8d2696de8d3c0c4eb88a25124142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4a2c8056fad9c9144c27c845553943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37dc4d60b1fd0482d6ea109cb0e76e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e2c599906b75dbd1888ca5c4f244645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75865d96a546260096350dae6eb86b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86011d2d30bc89b0daef2021bdd15cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a7b66c87740dd63ce0943a91707c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33eaac305968aa5e8604aea2d69ece49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9594f3ca69e46f4080af8ccc5aa16f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e191413032e3b7abf97987b88473551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e390c583afd29c33fc39357edf224e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb7c4bcc18915f1ca58bd444fa42e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883a726899085e0adadabfb49e4f46154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23975c7ef3c91793a5504126c817e8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb9aba7518001e06b9cf21ac1046456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8ffcac19c2e661ac3ccc503b9d15d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353ef8d31b926b1397637ea5b4eb5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70302ff1f63dc12f4d0bdf8fa09fd4d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe627fefb1417091773ce8fa986c71860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44751d23ad817c1757892efc3121c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a209ba96466c20d52e72f593f5503262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4cb672894dd3a757e4c3610e489b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463eb046caddbc961a0b087aa4c4c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c877a2875088cd165a0cb8eae087065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b289de1c86cd509e6723f1d3ecd4b9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e259a473e2ea853ab629b0d86f19767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b52e1eccfc996c97db5b8c49fe2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a979bcc8e039a41655c66e076a52069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e5d2f086b2c475cfc835e362649f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7498162906a15eec9bb8e1892a2c0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d791bdc9c01f455e520a27c4f70672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ad943643ab7ce0b9c26f48f86efc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35424a2d718b02a555823263c5d5ee0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8b0412052434ad5fbc267f6261ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d47cf1922c0f4d6e5f65c160e309176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a283438c90f66a50f2e78ee8b7e96477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404bad2c7d6435ed866cab8bba4925578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f93de3f7638a21fd21c72c8ce07579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be0eaf44b4e910c7e2230044bec5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764dbf7b6fb070529a00d24556c46181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73011ba0bfd446164f069478e72e93a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe2c53c0d72587040785dd4af4dfa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad6797e570a35254524529738d22484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549659faf84f36cf330cff07260f0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d46a62eb4af218722931cfe54fbeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b772ec1757567350b3d92ed9eb0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8836c5b1cf05df6511c447beb1307188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003bb9f615ee2daaf59ffbf423743089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523f4ae84dcfe058130a85d5569883990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81c73276f0ac54218e38ba1a2c31891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6167acacb50f707839e5545e2e1066292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003957f8d118c4e642cb23d7c4ce334d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b9dba2d489051620f3d0f0b9fa8f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda248c90f11d7b7733002463282f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06faeb2bc095279be18a7c06e43b67b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1da09d7e1be8771d4f132dddc8f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb55bcf4aff4f1a9bf37996412a192498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c74d87a39fa3e78bcf138cb72fc6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845499c85f7a70056e7176a21ed680e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee988d2d5c4750335af06c9166f7fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb673318b76fa65e0cc634abc8b48c4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea054369225eab1c0a48c682a55a62c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aff000ba25a2a72f9f747dd32f0035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9aa413470fa9bb14c9f3dcc0e100d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb573387649e3d638c0141484a48f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2997d5da2ed578514f808ce01025c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48f5dab60658b1e853daab0bde3f8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7004e971b59ae6029f4c46c449fb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47b801c9a80e21eea043af80cc929b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4ca96b52fd806fc7c7aed00d3e406111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf68663f9b11b765bab0c1b050a204112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705149b73f0a556f9a30266e1d805a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f674d30aca7a427d6f03fc771edc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc9207acddb38e07cba69984ca61bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad788e8111e6da628d7b103e824330116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6299075c01038fbaffbc8a58e4cc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139c8da27b671fa831c76f2e706f9ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2dfa5c1f61b641d09612d66859288119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1457f9e36654d1222176183257c86d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e764bdfc3855b0c4557ad6f1fc71d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da5170898e5dd26bb59c0abc63004122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82ca0c96b406236ed17777517a30ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1178e8c72864ca0fbc8060c3c665db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cad79f8ec5826756a26d7a05ab288125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd91157edd11c78cbf9dc7288df72d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b550f67f58cc1b8386ac4539e9f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b802cad7a76b4696ffd8107dcca68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cf3e265974b648ea36c08815058d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e259ce0c1c7ec2010c5cb14bd4cf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe8103499c73c213824ec4fdd6102131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5fe6fe2e061a97b6cc4ccd0c05238132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992e12c4575cf76fef872e803602b3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9300317241ff3e99ecd373a3f857c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe01d8e7c85875e83dfac538210d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceca556b727ee72b40eb06c99c099ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c02e1b79c31297a9acf9dcd81b1e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6b26e1cd4742d35e062f7b2697f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1348f450db2aaf279e23b2a843194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f787bb489dbed0b3fb8a70261cec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a2acfd593bfbf6bc8f21581f70c06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adda6d10cb6d17a9f44abb380379ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6582d9f1b81a7a517ae0d96a1aa824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2532378b9bc636cffe1f9f983d599144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e0538f2755c7db71f3a1a8aed7c3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167c2ea1d74458f9c02e90511341d64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f18d8fc8f12ec1afcc72b6e469ba0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714fb9ade3dc0ce369bd7c86c6a371148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538383f1743b11ba8a618700d15005c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5331f45244fe0f503b4a75b0d9174150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c037f9a45db4c8077e43a4726d84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b6c0771e423d2d99ef4e20a6c42b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee5682743b5a6e8eaf8b4a48d22cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591ad25f282ca697af9f8f2885a427d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a9f667f0bbf5decf67f249979dad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638f8056572df678297c8ecdb2c316b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c743faf3f3d8bf9bfd1285e1f8f1f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae121ded70e59837de061d098f46512158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbdc0e2774f49446812762f6ef3b54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129d87826c5ea62d6c71e96421b632160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6981818747f91b0837b965cc5b6fbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aee60d11f4533bfdf1388621fc9ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541789f4aee08fbd019221c14f3418b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf20ab090983345743f99bed46633b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a8da2d76be1aa4c2fcc65601ea835165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cb301ea91c7142cb31bf6d1b8c880166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7838b83b047cab6ae7e422deb0b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaa1fa6a6bc5ee2f76321c05163fe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7293ceb787c66ef3ef71a4d6b31db28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50690922db711ad1de3e051458fc5528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa59fa71d775d4ba86e7b642c31d99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed099d1577954ad7ee9bf1b0c5813f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0aa14d2b969386b883423b0eefd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ddca96de10df4bbea16c467995c96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007fee661fa16abe99d4998b3c58268175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f4e665a299d6d0e60b973c735d3dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5684e90e9da5653857d55e1cddda4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef745dc3c8ac4124f107e80eab6ab549178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c29702805cf3d8ade29468a9b916f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ad63cdf9b8ac3784d5e0405d38d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589b658bad47b6468aa1637e3eb5b97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5806e810e6979190d9f5ca829ea996182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae75ddbbb5724cd78f8490bfbc691183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2568d6ec7e09b073861dcbc45732b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05945d58f6af8a080bd7a238bb5c163b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c9155ae3bf39f0a0a32abf7f9094d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c247c6b36bdd19609812e7bcf59a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d49e129e801126c82ac58efbcbdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f3dbf07d5c148903ae9363d02c947189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b225293e4035534849a845154bfa0d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75ddf3bf9719e5dd41c62ab391f935191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7c5c68a87eb8644b9cd03d2b8025192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc0a6a577c4dbe3e1a45ef036f2c4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53949e50e4516220ba6cab46232d0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319064938335a4e9369bd18b712b8c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c46048ccab3660c180254fec64e5d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab60d1dbfeea3485fbbd82a1f0c3653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6a40afc60efe4f7847974fcce4b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436832d2c95422f246ee7a95311f1ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab8a97352da61237d35a96a1a5bcec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e77dcd7068748c612d77905b84a49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f140fe4a3774cb162d9031411dfc5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd80f15446d13eb69d354435fa9c9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431ca19a0bd5b85c0f05b7983d75dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e19cf760a2479e69e46ef1c3829ed9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1ad3636ef5ec2de0dc8a6e9eecb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b7551ed93ae4f8f3fc3f58e2f25d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bca4869c8d80fc7ec0d08f790783d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cce40837de011db8f0dec6e295319209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e59112466c465299f8e75b055efaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6c6946cbdcbef71b37aa57b9f09e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870c7da1ac1489e1d7f9d6ca438ca7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017af05718900af7554c44ca0179a146213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd82ac27f2d2170eb493627957907214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552be3de5cde317566b5e72703f1ed0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3f7fd8f6391f6ed209725d79c76f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ffd52f53c544f257253a24b1b0c22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb45fb9448db04d3de0b098583d538218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64165244cd1f3b43c5cb9ea94f212be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3fef375a240e965c0aa435a0084ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b295bf9f0d3b1210dcda3906f638858221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591f10bbc07353a0f99ca143fd2dd52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb382c4d5e8efd4c7f39c9fdeea1c2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00602afbda2d6e7ccc5b1b1986c3dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbdd60c0fa42791925bc41a7d7adc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e0a3427997f99f2eb0139597b44ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12e2881dadd2b3b514a689165ccaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c96c3718a5f1bc09d76d6cfb31e315228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201163757c62c8b498241ba600a3737229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fd21183ddbfa9324a5516e56cc4f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e187b86fe4fcc59e0c3c7c5e140091231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699285fd18e68dfbe367fe2cfc253a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a52791ecab892bcc7ab1d036d55ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefae39896dc8104abf6ce98ef673d4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a9186e9ae487d43dd1619125a4800235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eda52b3bc928da56fa3032bff75bf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae607fb0d5def7f0e3091fb7ed4d48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad92e27ebb0033ae0e73c0257593cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e425afc304fde6cd33f59f86fdcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71e4965b9b1352a2517db90b0a8d5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f020a8acda9250d81b4b7c2b0b5f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f52dae7318c7d1ac04025f2a482a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b67941c0c5b78ff0344d92b47db7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb611eec8b00c418806aada6c7b5db09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34991cb0f87b3d588ec0413c683d8d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e19efb16c6d706980456f4632807cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedd6f4bab05817b529c72ca3cc0414247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e038e9fad79369271323c0e66fe5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499b910c868bfa855901ebce738117249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f18f9266b483e84a7ff49de0ba515250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894c433acc337034ab158dbe14dffc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391d0d03fb28ea3b9e5e37b717deae8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65622d8d713882623ed9eee7e0e8b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57688300e38252fd77a32f4b573147254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2ef76acf2a39f74179541910c112a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509378da17be84b2eccc357d0644239256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb2d03e6f1f6d231070522f34fedf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddf6fc0bc2dab2876af9a75ffbaa04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198954d6c6948d4dd660b8371cb13087259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8eafc559124299a0f77336a479f7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d698d6ebd4a1fe9e80e205c205da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b18250dddc9ab1cf227d50b526d9cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb2f8d0708c3c3deac7ce2b467c5e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30750581e38791088a78e7c0f0e9f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ff2f4acc27e07dbaedf13abd93f3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c71686176b0c7b5536374a8f142b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a67d6e4e436e639ebc841fde47b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd17596b449d551082e7d1e3bc117268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac903380809a4b785e7a3ad6dca8ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bbf4b1098fff3ce403098faf4ed2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9467e6a01867e71b0724f3f16c2221271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444269e6ed81682f3ac45633ad2c8d5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b527d414d5b1829d32a47d0ef16fe0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8a1dfaf23c72386a23cafd41f1949274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74574ea2ec2927cd5715e7dc8686d4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81148499a0a7e3b5aac596b59abef54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad39d202287fc5f832ae62b68a8f62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4309a7aa533075c16489b8ca936a61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554916281a980e4f74226ff0ec7928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d337487a9fd81cd8dc3fc8a1eae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffdfe6a97d1d9fd3e7d12ea4cb9c68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843035cfb2658bb6df21503086d38108282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8276e12aea646d38db671c6fdf4f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71551082215e6e6ea53aa529a48ac3c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eaa039a33cbe990641a7dcfebf5fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eca3035bad85b6c602a7788f2ae9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f895ae12cf090525c17b9118dd831287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed131c99abe4efa5c431d2af6e0a8b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435294c8ef5dbdee54be5398fc1b1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d8c7c25f4966fd8c09df6028d6d1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04fad68194d89511d91f732820b57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965447cec8b9d8aea9c10a0a96475d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d4a7831652461cedb1b73ce8cec0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7320ef9e7b22d2df579e23c2a9047294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c38f72ec72872b64028e705324802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfc61de711ad10b2bba68ba75f220a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426426eccb997692ef36e028b3481c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76e1d05b9a759362ee4cfee9f0e82f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4265520161615bb847f868c5c0a6e49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f75baf461b5c9d2398c91a2422dab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec5e98cb1b4fc805af697fc55b8e07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cf6a6eeadf14ab4d0f0ffd3af68fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ab61e449a82d426333481c99ca37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dba9d05ba6b90f2edfc145c835028304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda8ece501e3ec744214db616b18a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1a20bb36ccbbc70fb58a72d669b9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd54216e952ab40ca29087bf3632c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091f43175fc1b201ad180a72525340308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde24dc42d48940b546468136fd6fa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88db657ffc28e433b373d6456902b40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ade009ff5cc87d9d15b26946f51b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a5ae80a738fb26f92caf6aa21ddb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7a2c975dfe71091cc5ef85e8715d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694bb847ea39d9bbd52e7d6f4f4b3fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18672673db32730979b7d9418fb5931315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4b4f1f68673d99c78c73f68a1814316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f229b9323a77ec32f51c8b7bd581317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691b7886fe94ab6fb589077467736a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52695d7284b731f6da4c4d95446e3227319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e4465e0c3f6de5c86de9b04b283d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c89c1ffa9d2bd55d6f1274f723f6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46bab48c29e51094083949d63182f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b15d90bd69b8660071ce9f5daced25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faabf2538130bd379866f0c3fd9b169324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb680436baadf5d4012d1103cb4ae1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93fc22b04a1788bebe0c5325252c34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e8367a30ba2ba53901a2f1cdcb28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a15c4d516034d3ecbdc4c241d6ca0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c5f08a7863d8c91031a6e6473bc6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a5152a36835b596e2edc3aedbaed9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b390abb21423d088d64ec304c31c6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c6ec5e8934e68b1054d36261a8c31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aa39cabce6e731b9e6d18f6c748a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9ea284895ad1258961191decf21e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80721c2d54b07deba271585456b52e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244445225ec0633556f4d76bae0b5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa8a8cf9cb038e084ac64db4578ea9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba403f5769c48fa5933ab3d98de7b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377dc9ba0179b6ed5b7e77ce178662b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4ec199cd355ada5dc388b64586e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e756ddf73209deffa2ef11b6716f899341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4ee89f7a79b3290db24517fd70c6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591671eb9e31483e3243cb7a2f32a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6b9aed5ca7b268db12f8bae8ece36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc6305706c36161af99e65a3beaab3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc168ea08a5588fc80904ce0d5919346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2d9c226f0683230121a826545a05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f4ab69f21c022962660758bae68b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe6b481c7a983a47478d0e83e8a897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb8b64b7663a3276141989431bf29d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73943e49297750b9a68ec0177b4fa7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847fcecd4554efcd9169ebbeafe603a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a49e3d61dfe7e2f53812450757e33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500414da5e4fd37bd931e5504147f89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867994b76efdbe69f23ffc8794b7b09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f21250ef3db06ca7c709702a03f00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa08f4bcc6a8914eab893c828397bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a7b87b311bb04fcd2636e5bd51ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8d0e79ac188a4b1cd70c9f389a632359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc6d244d9836fb1feecb4487f9e5f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe18b982e57e7ad6b12a39b7d913dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7884f18e3425b637a1fd06cb3f7072362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1b8fb1bd3c57ea17e182cd3a97c8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022fb926422c89598ab4058dc3ce3d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae20adec9d8f9fea3f91b1711ccc9ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61be2066bb18267847e4a213b4e40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434566eafb0ab04f3d9754646dd17923367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc100159ff1ec8900f34f80caadbf70f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71966d0bed8101d04cf4bcd0c2c3ea14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b313a461c8467683c59610558a403370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbef2a6768945967136150922c5a19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1301e744f9122cdd3ebfdfbca608d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455a720f82ecc4391a33a8f1e8fd9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a94937fa059f30c4eecd3271a4774b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa75aa1ee7fcce284c235cb0b896cec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178940d531727080b418f82a8dfb4aab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc4fc165d75a547ba3c2317ccfd38a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb060cd5f9ce0d9b75497d7ad81760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b78290a18d34747d04bd3cb168a98e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c122efb5d450b1b2a9fadc8c903c99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91d70de05aee438e4dcad5f370981a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f2f35dd6576efe41b568c993b3546382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11a1cd2227bbf55e0789141a3b9bba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc4a3b60f29a522d2a5170a52e0629384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a36b1b6627c6582bc53e88674d178385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa1a46177620949a7d40b8299060e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffcc9bf76f2f6cc1f84d956d00e5d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31723eb8ba2e2da06ef7ff755a2339388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fed22ec52a41eaae91a045d0d011d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328ec77d588b7d8a32e39e8fb5d2db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc963cc5026fe38b3fa1423f6381b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5790684bd3d1f5531b8b802aca1af8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a87dc5f75c5682275aad6a95dc0e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b83716e982365e71e7d007010c6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d502d9653257632cffd48a69fcbb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d228eeb42dd0ded785502f4376d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35bb38b24d9f85cbf47ad520569e9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992138c406a95ebcaef26c04a6173f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c24fbb1a27c1c9e4648836ce448078399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc557c0ba4fedba01112919811adbdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e08e3995f0004033aabf89a15ea98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e3e1233495a19295a3e90e4615fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40303460d6fac3413f7b7b3af6e36e82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb03e93e0dc1e3a43c18939bf123fd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac631f9cd6a63bf357f6439283487405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a22d064cd951f77abd59a7e8f0c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75106ac30fef884cb79b1d63417ecd6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f07903c14328fa8ad8c258d6b713408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e963b7f2bfcaf7c1a12a19b88e1a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d09c3b6afdc01ce10b7638b21e819410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac85f030e8a181fc2d3efef0575dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab9a24f66424f90dc8e48bc43560b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a40df41a6c364c9d494517efa54fd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df98a971e60de2c61823b4a7c684121414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0a423d5aee66fda08b158bc91e88e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8dfd6bdcb08eac8249edddc7b98b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a6edaf93f49061a3633ba50c3cdf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ec248d3aadbcc970de1cb84b82e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b17014bb9cf871d2d227abb461861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78236291de898f5b63f354b49a17517b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19b80de9b8206f9a4c6a17d5afe86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6997f2385661ce90231c3cfa83b242422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2632b9752ec60026540b3e4eaf778423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3efea9abacc2374489f6eccc3c1b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad64ed1502b605a7a4fc6c94042e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3e47d8f72186b766b58c832c1c24f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a81810fecde3bece9bb307ac012e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d2016bfbd5ba0b48be0b87b654de4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54894836f3a847f223a4bf194c473b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f38c925c2c007fab0e810ab17a1f87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c3f797fa2199389962207f4f7282a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18267bd0ae2d8ec6b2f896636e1450432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4cb781337b48164564b18583696b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c8037f0aa2743af74cedc55981d4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad691edb03aedd2de9664b820f005da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c938a200eaa1ae1964ef9ef3994eed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f544d959e397149fc2e448905f55b62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d138b8230f9e467887d519b60c2ea1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46156f51db60425375d9110c335ea2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca720c0d0f494ac9dce2d20ef027d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882177f95aa5d58d932f9660ea689aac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0621453411955db31956badc5679c0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5532488386cb8a637f687d80afd6890443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e8fe9e3c0df3fd07686a9c6a6b31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aefe340557e99060a1b904e0566047445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592c73468d7eecfba898625d6909ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f7bf6374d69f0e36cbb7b9d189b21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2974c1f29311b08ffd7709e35e7c0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a2037e32703c477e21e529658d41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45811d5638050a7194caa1548cd22969450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423df579bb05b25a7a538c4ac2770ea5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b5c2bafc0dd330507dbc8564a12c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae2ca7fca3d45e3fc30aa28ca153d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aab00091ce6a605b9be1ceb43edb3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5a108743640510fa2786f1324197e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a97ce8ea0c3a63d0d3ef33e53c8d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd57c06a10b0c56afe89d5776ba580457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee9858c57972b00b0fa3ecd93d9cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b27d426920a5675c7b1dfc46e7c08d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139316a5af3a78701ba2b54ff1187343460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a62830a80cb5d64c602f958805dec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dde5e6166ddc71cae7d05ab1595334462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f643ff11497f62e733c43f98e246f26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f722c9e2494b346844c579beb9474464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e478eadc6a1128e0c3d2da6a820dac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372027762aff0f7dc21c67078c4194466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eeac7b83a53992a992ee823cee97b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9d96e517137d20a1b3f39606892ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262bff92d047cadd055d617813cab7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bdfa2295e6738611944749957c65d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5693d59d289439160e1c0b192df3b9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e4a68198ab7d70f7f45d1b0e88a0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192644dc835e4a573324110f1db098473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2f1389e4267168d4d438dc15b1a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37456f46970470772af2902875cb044475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c4ad3c8642fe90ccb88d5fc0f4ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2d8ed5e543f16ba99d13590cc2838477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed7ca3e655139305f507e0b3ab5f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8815db47691aff6b30de229c02b53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6266a8753872457bcae3d3b78d5d26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d93366f8f1bb7cc603d9eb68448ce4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9908a3a14be450cf3c76ac65f513c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e4e4291d8aafb7517a047efca20c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fca9690ed939746e11843b9e15f8e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae84eee359407ca5dac6a3279201c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52db071e9386f7366c9e2e57662b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23404ed53c8939732738aa66395bc4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588e3770d276b8f5f8b6d5ee2a49183488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05a3dc05e3a0bfdbfac13ba9b7c4ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83268112e51aee20af42c2ad71644e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd085812912e2a01ea25fae2fe1e5d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd03b80902a3973f4c69e7634d8b53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a7d10798d03480e09617ec6f85c7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8c0c85429862b07704441ff5fd82e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487def1b89a1225bbd85fbbbc0c361fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f51c348c1fef9695e1490f55e92b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa92e66a60a650dbfd745a085a900a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d007c1327094e68aaa72d0a331b118498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7700075c1b9fd9d9f9a1f511225d30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4c1c3245fbbcee44f27bf27928baf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0aedae6dd8e5b787e48d779758a63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5735dc441a6093c6bb5751aa51aeb05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c9a1e9da7caa4c7fcc4c5ca705944503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957271ebca574668e75c48e0ae881757504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d0e87b6e2c15eb0bffc1cac2119d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20828c97bbf057ed21c0e6f19b9ae5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0602b67a3127add419efa9273113a57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b64c4d48c377e4f519e851e0211d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc751def2cf4202e5e2285387594c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8d22831bc18bb62cd9333c0dcc5de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8623dfbb0d110e13c0db467659de0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7723834ef18e89e0f88e77279e209512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b24756167088697b58dddf96f7d51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faa7c33743dc43d33fb824c32fe522514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ef370534cadc57f25b1e3dbfdae71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ab1906b710245c5767d5e191e59e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1d8078b71bab747e091bd55e509bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4dd583391c16d3809312ebfd717aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab2aa469d8c2d7292bca45f5968b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726351e7e1434fc0cb95e655bd885939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173da586dbb6f80eac35a13e298c449521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7ed4cb33f202214bbff41895a420522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43357b5f3057e899ae8440182a128523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1dc112ead8d22d8f0f7c8e8bd1a67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef97c8b5203c21b65b452a970abe99d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def2e8cc0a0b6d10256d5708de339ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb01bcc23063c6a2c210e8ca1cbf09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c399722cdfe2b955baa23e8baf72230528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063c8772c266bf317246d1c1888fdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9799cfbada58cd77242715ab44967530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc76561c670c3d54b9f7e4676a34fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838384aa9b5e9b819ba28806fd0e537f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee9f2a453618c420e6cb7c013bb2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26fd218501ffdfccb8e6066362752534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1131e73e4d6ecae9d21c691c1453ccc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97ef011504e2f8f399d76641dec637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f263f1fd96744ebcc2f889a8618431537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec13ec644e343aa8ab71b710b4c2c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b00b4986abb6637818b945cbf7bcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10a9bde98b77fd4c6314bccbb776a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025978b2bffb46e0f8b4d85fc33a936b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb309433bbb3392be8f028e08b6f7b5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ac42b484f8277b3a9d838fd49203543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69dfdb1495c31ff64d99083fd01412544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a44a6e0c972dbb272ac32b78fa0e2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242f0c074c316a24e8d43299ae17fb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bedb92713b9113970f0f9cb1e14a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43eee246343712624651c040256c98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511691b77816413932798bbca9edcf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d241ac309eecaca7c8936cc56be140550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e877b4db9a0f09d68df853f02cd0566551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ab89e89a0d9a4b64583f008a20c2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb755fbcb35580cc9707e36eb2fbe06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace8329d035420d5583373f7c4961d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62416f7d173d5eee9034bb017e1c0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860269501abc9e6ab5a42272235401c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2b8464a134d9e681aadccde62abdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae5acd77170382b4f1050d12961098558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231411209b3d34aacdb2878b4107add4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de137ffb00226d25c22980eca7393560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ee26335cfd3ff81fef3c84f76778561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5ecd2a1a10986cd4b2fdca92a784562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb441fbea4f1a5744ef854af49c64e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ba9b560b64e82370b2a19cb833c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371ea09c59314bbce56993ae837c133565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a5be49507cfc8c0bdc0c1d8ccb3ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef91b358259a203c559e0936e2fed6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d878a9333e94b6213add9178d00a3d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ac1e6190918db5037b8869c6c8f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576b3083f223c1b1271a4c2432e7ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43690342f13dfbb123c18a4f6848eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26a61728366ba3cdea1e667d711ba6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b65d2230a9992b3aff33f2aef4d83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b5742f547becf036780c2aa606a5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c892d0d412cf5e29e57a355d2541575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410fb47cea0f0a14c9a78679cdb6a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44fc6fad9bdb0033cd80943539047577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a109f113b3783fd3cd9fc1b4f5ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4043ce1746507140320234eb9d45f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d43d88c5e97c28d0ac88cc9f963d60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00ee2da6b3c6f03fdac2866801b21d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0263899cda2a263c59e32a80709b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d6d3bd08eb55d3a8a9ec0a607df0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1fb388f9e0b5f54b1f80752a32313584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc314ae01a29cf43496c404d5bb21fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cdaabdb0c4adbc6ba8eb85d5681e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a9c76598733a11b86e88da8c4a570587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b16d4cf6ffd6fed56aecc0df6ad80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd7bf9bb32300436c6986f268113e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d799dc6c1c3adb61e3466a7d6e90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f409330f3a231db4fc8782648074d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e11c660cfb9e94ba8699a28a2681a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34bbfad4dbe9ecaa27514df0cbcd7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7c50eed640148addbcab8b7140ab7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9323ae04bed496c2a8001689d65d01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3461db5150bb54b1c3be630c2e5583596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8eea07ffae83b0a3caf0dcdeee6cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e25b84f013436209eb1a39394d0961598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f65cde6639ce36481be455db64527b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ad143a07f09c561695b3d59efb1b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477652353b4f474e7596283f9a65c790601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f4ae54ae52f8e689ed4419081ce8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d2e6197b55861f9033b0554b3fa7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3449b343e76bddb85ea33fcddb8238f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181cdf2103797700f6a6d25d6608df1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2a61fa1c57a78e2376486c7ad8e56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab322497fec91df459e7020f20709d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5f8d21408dfcd62f5c7493c5dc821608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618940d7432dee1dbcfbf73a095ff1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b0059f17bd29f968e275b01ec003e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c99ab3b3a1a92d095bec4d76afaca1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28eb7804f8b08d77601f42c8587ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acd61eacad5da26f2b4fd6f2a568d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff0ba3b0c8a10b3b0d64ce936d7d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db1d9e55f18e010d3f2000bf89b381615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d769591d7279caeaab1b15e64e75a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7a89db86a5e01814eff3077f7bc70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea9fd1d727c84d2bd0916f9578799618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3cd2a15a8f022c858ce00270101a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d3172199ac4a9c613177b527e837c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46f8131ba659b1eba8a08b255f8c73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c01f3fc61a5bda53baf3c1435967ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce526c4237929b2b72954980747f390623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1276653526ff70f610c3223beea6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e3232c218285933d0aa7114a02b1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f662ed3859172af62101052f16d4da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4b435bcece5ecfdcb0e63e5b3534f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a09430d67f4df986911a5882b3c5aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1efd3f3b5000da49ec67c3afaa648629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b952c0a9fc9e79f8f9f5af6f14d176630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed127f24008c006e438db66d38c43f1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffd48dbc8360a33d0a9e847f33b152632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed99196108c501d3b0f6abefe44ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019013c152591e3c410561f7e59d014634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6814bcdd6fd167cc388106ab42ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb03d6ed5bd891991b1d2f03f37c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ce04d546c9cc04edea229025f9e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d572aba5969795d838427a0d175b9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7ad80e5f0019c643519b48459f1a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d213a73b6cd4597aedcec4ff7422e6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5268d86820c79e43b35aa4b2d4b83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e43c1b857f3d0b75c845a700ebe8e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584a2c6f4b7de09900ba794d8617c47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab005c6cec98011dc332de7b058f4bd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50d6640c22f3201f05ff8c8faf557e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4af41e3f59fdbacb3e96b8f05b2f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb55e8b425cb0632b9426b20f02e860647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe6228dcfddfc9472dc7a568504e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a6f51deaed657ee4118d95d0d8b9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7f112e3df078df89c806df81425a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e92bf48bb165ffab4589c4907ff018651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392375b648355e088a4b753812bfac8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a6c7118421f0946a6f0828907e131653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d623db0cc1b27a1a0bb797685d305f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2de2444ba227d61d35366f4777688655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573455bbebdc4355fb3501d380e346e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517da3e548ad933a63d2c746f1f8eb02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77385e27ba4cfc3882c767860018362f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba0370a47dae40ccfbda29745bd32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152ab62e0295daa592c63287e49ed4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393d108b063b4cc85e1642114af866c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfb73a5379c8fd94b96237dde34349662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6b6c21d61915b5f270640af7a1130663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d1b993f36eb370e2b0237ad6d8c49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ffb643632fd766185235aebd309b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbaf1b6ca3a8ede07c984a02949410666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db4e702574f8839ef3e79c2aba91ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec7a7dbd940c353aa41b0de10658fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba5fee214b4ed994411b9e65c58b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4b40e9f0fad862ef52a1b4b6fc3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e93bad6755360062ba1776b455ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbfef99df4e5fcd8c675b88256fc9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef74e121c82b7d3120d38c08523c58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd513437f314d08760148dd08f9b43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab111320bab1dddc6a201a22ab7bbc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec4519f0f7a7d098ff411d46558801676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2aeaa2a6f269188116c4f2ede758b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4def16861dba9539887f2ae75b153e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008c3c77e34f47307f077f68210740679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a72bf656adb96cfeda15648baa11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb4db8861dacb6b8986a53c0dea5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca4b6c18ea22d501d22fa5a0099703682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afa19614fc2a330de767cf930a0def683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b87e9f02584321ca1e5e0f800544f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92d2c7e4e857b24b5c2bbc5afd514685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11eb34a136a8e555ecebdb29e7946f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f7498d4fde379ec4c16038188589f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9024a9571f3ef6dbb5c0228b89e1c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d902f66d977572ba8e1ab21a4814e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de199edd267b6659b3817dfe8ab3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b01b4d2bf3b4aa172dc37615fad2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b2c720b3061cfc0ef47e122b7707692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f39745fe19d16fc59b74bf7f63652f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38c7c1cc124993512bfaeff4733b90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c96bd0ba066cc9fb6af5fb2d9ff5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9678d59ddfd2aa9899f37441634cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ce229ae9b625e52df91243802b6bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8d5ddd3250722b642714073d1fe70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bef22fc3efa2286c32255f42029357699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bf757655b485e8c626eb656e3776700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89404f17efcec06a9bfc84c526b53410701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c2b3c0d15f631df24fe83cc232b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9cacbe48d3519557aa46a766a8170703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eea4d330f6f8f0721103dcd651d3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60bda9ae93188e0bc93fe8833e3d02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695efa1befa9ada43077d55e2a2fb398706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82699d236c0e71e6762ea28f8f7e9ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521df5d1feb5f53fc0b5c9987c9f416708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb292a21b69d5e8a0f39d035f240f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90190d030c13b0151e7d2097feb411f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c60845ed084874e7eb6b99c71e656711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1627a3d476c731b741e304a79a3a6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f56eda7c840b8d28cf42902fa507713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ef7f23ea9e9264b46d61fbe599f3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8d539cabeb3aed2644b27262923e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aba77970880f2e6ae64604eb0448b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf605e8bd224ed42ce15db142da8819717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf3f818a9b02184be0ca6525817fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdcd37fa403cd95f3812497986c30c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88382459cf1d34ba8363260a633aa5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d88c5af795f471074de868750d30ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0440645333cfc51ae908568350afff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4582de5a2ff604766454c6fd510f4a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1511559b1328672b8790c7693a0046724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609819af24dcae2299f0e787cfd4cb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835af4cd62346ada7cc9f73063aa4f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc128770e3c0ac99542b6c879e22a80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24fc890eeb67126a1aca5368f1c908728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa147a5c853f480e9fc1e786f8ba96d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee3d9cbaab941ed75be0b346e9dbcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc396decf643d8644bcfa9d077b2659731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165547a18484e2f805f6b97b31a786d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48efea03cda0e94021ce96e9b81c840733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb120cba6ccf67f5063c7257948ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1e3a569922b03a9a86f67154845c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd7c10ed9fded9c4ebeefb098a6e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f429b650f4140d47c37245001ee9ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37bab801d97e2ba532813b8a1f8b23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7aee173fad84f4eb085e8b746f975739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455823d704e47c5a62cc20d1cacd739740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380196308b71873115bc3949a5699c3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda0a31f5f7f2707b02a30fbdda5c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd87939328a0a95b40005568f58032743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23490c9d920f5fb60850459ba4e2ead744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dfe1bfe0f451b139fc2abe5fdda21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7e8fde41bf510b813996feef2720746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d6ea8e8d8206dd3ca2c6d59b73d7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcab56e4972c98c3ba45d01428654a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4fedb28548c143ab4ff22ce580027749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900419e83728a1baf4e91a0d23191e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb8854cf749a86facb8d0390d48c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505f3f24ee0d270b1ef59ccaac6cbfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b2fb5f4b3a5e8d726f916cacddf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9b2b8efb0012198f19fad3f6cc5fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac20e6decce138074ce8cd57b51349755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe32f66a4d95441d2e25122912a3bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f1969dcc94546c200fc1ab6cf1c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78202dddb26e91c40b5dff6df9e59f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f016dd758dcd1fc0ff1c688cdf20c60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bbc04f39adca5fad1d43d1b68c444760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616da746294d0b9fd0e2a6cbf0ecbb0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f006f018e20775304f92e0fd7bb34b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b2f4892f03daccf5114bb0f999d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc2b615b809e435e8538f54e667846764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb638f62bd3bc114749eeab635d8a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5c724481d307427a42fbb64405313766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628751de8da61bf61ca2b13de5ab3c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3cfd7c0dc5092a9bda50a16ac29d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8bfcd26abff39694dea54b32ecf9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c69bf2e67ab2a003578d0edac0742c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852c5c256fe78c1ea10a592a8fc51f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423d1ed495c6e39f727bd0b90ad598b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d8831d0677075fffcf4dcfd25d70d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2e86e26123af59455e7666bc7702774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80c94a473e55641dfad4f95ef98dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359002307e16d51346fbd6ffd4e0eaa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca49753d96db7ae557a3fc57aa18f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346be86a31a324ae8a3be2ba93c4bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46581d8355a0daea2de477bf5f20099779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b323ea839ded87bf4974b2a15e62f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a46e7bc16489e3af3ddf58a310468781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe1b6acfefb74d06bff63384746644782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f31b6d3681a8a7e3ac9d52e35966e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ecada0ae64f7e8ce9205506ff214e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932fb15c96e13144fc0d53484b85cd8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e320999a7560dd9eb698072298276a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea73e2d183b58298b3c5203e6a376787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b465307a4bc27b7088449f95aa62a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f73ec0ca0d232c720cf6435ef34b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26d7f60fedff68a938e10996ae888790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e727c34a9a9407735de74c185350797791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f43369c9b3e4c0e88c8bcbb5b1a10792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f50db8f0ab744f4c3fafb64fc93d6c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51aa60d1d5d21ee604769413681218794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b925ecfbbaba5fb6e6368aa128fbba3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644e7d7cfd224e1b74dc603c1d058d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced187b4f16d2720003156d17347e748797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d0070e44fb28b8c22a6063234b1f8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c884a6d5526e6d78c79c8f37b679dd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89bfcf3e8b820a2e600cc1f2837aaa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e553bb8536dcaa55a356cd8bcf46a0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8673a931eef335a86cf5059bfe09b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3afdba82b721ed831bcb706c66ec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d63812e07ac489623d2db82d26d2e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612225252acd75de4ab15072f8ec47dd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9855adb113445854bb29480361e8cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec368e5242ba12ab4b2d9f7ce70465d2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05386e544774f752bfd657a6b00db1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a74feaa10fc713d109c27765bc55e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea0e4b37dabe2e53a0b2670349636810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c809b65a365c0e3b83d463f7ff6c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475802914af2a2b6103359fbc857ea80812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ba93054890eb7c47c1618152f9223813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a6e5687b68a80a6cf389d1811c00814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb0f7a1f96001108ca454b2dc2c8a5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6d3cf763b7bd00c288dded7a0a77c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd9858d971a05a2413e5885c184db817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180818933aeff51118e7dc6b98efb31818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017871a918bd827238f9c339c2d2ca6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae2487696a6e9e03ad953a45ee8435820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d72635c41b451cac3f3d402fa72d7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b32ccaed6795627b9a0328634cfa9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0e311cf6af67c4c519b3693cbd14a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412cafd6b65e5a313d6661a65ba6ed3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f146fc5d72beee6cbe292d79bcd4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eee14eb5239c54f36da08a29adbf0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a0454964d7176f661b265048f094827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afe6130988cf88be9d2eb9eb40f28828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e527e45e9257d0314b84ca745f12ea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9ca90f28939b1beda777497908781830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de49c1b646013a3bad08becd88c09c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d306e2104c8a2255800692a7317543832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd34dc6f63f3a51beb5fae7c6a3df7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0b50fe46d8c085faf3aa28996f4c8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388fe565afa298db997beb3e92abc9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa21da77879a26c18059b54681f0092836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815ff27030049140041fe77a2afca89837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb884dc8ec918567f90858d0ad446838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7c9722c95871d4dcb3cc1f722c8d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2bd6b110a2a7df07b1e600f379a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70b1d9390cb103a2201c7538fc34c5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4e702f9938ace10eb215d984aa5c7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3f2ba4296870509a507e1281e950a843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb846a0fcac5f2ed6388a2bdb1b8e981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e462cc09089ffef299d9848b8d9fe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd868faaeb969986f1512baeeb9983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fad0cbe7e8713b5213f78491ec4c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08489cb6087436dcae3a148a3dde45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1e323fe13a935c4cc560f4d5ff086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501a65f36ed028ba8168312b3fdf5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d7f1caacfe3ff3c6c69abb2944cf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33f53c552c955bdb66fcd3a1ce35429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f44707aec3d496cd2becc534992e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7491f41c62f5170ab83c8924fc1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c61042a4588e7ae9c2035e9cdb0b9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb5eafe7a4246790e846d74f1152613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade05d2540afd49bddf32e7a2b3635f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012123afdf1dca8206dd55c4bcaecaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae25fb31e83b8d4bc630c488af3f6b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb3b7a211efd05f7cc7ed2004a9d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af93fd0e770d4cdccf7bf55177209c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b86a871bc9b6ef7ef68bd57741547019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe575d0c75e8259fac7dde7d7f852420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcb301c0a42bcb685fb1be52d45e2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd24e9bc76d71fbdcb0593208c721e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9bb1f1d02702ca720871d0f03df623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051e78f30f3efe8258076d0f596034924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dbce09c0047c2e7ea1aed3790954425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90200ab21c33dcfff1e9b379707771126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eebba0e31f665a624cab14a6cc3a6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb469b2a0ec0e8283312d1e84c15628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01ae7ac28b247b9326589ba0ed7d8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10689249332041b0930f83f8a5be130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567211e01dbff2c06658bfa10cdf9a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e073fd85e27c865e342a4570935432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d70deaa45ca277e81b8511afa280133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54164253730fcfeca4db5f5bcd84b2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4116282aeaf7ac7604dbd9217a453435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da09c0007f514192ed4769e27c53a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45eba3e46447c3633434251def03b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086dc391ba892e3f89ce1e922b6ba0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba37b418b6c2d8d1b9c37ecf443b84e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413a9917d116c919c0844ce66c8002c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4adfe093ca218671c6a6e03254ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359c0bd4e3c713e2b2a9870efaeb5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea95d5f06d1c78c00f87a9a78698243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e60861e45a9033303ca15c1640e3fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8ed3ba42bc789e9ebab4e0e76b0bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e2f2d8e143b52b86a30aefc8dcdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689072e2361e2d33f453014335f054947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21b6a281cff0c0a14049029320f7db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74e705d0118ee3829fc3eafe15d52649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743982038a39477caad0ac3f6b4096750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6121b7bbd0929939a504b7487ab8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea0447b57d352dbb3c735851cec99e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fc27cc7e3104fb81f8fae410c490353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dfb872f89859efb768b84d152f32f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d2c44c876d283fde94a5448cabe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ab6d5cb8ea00fe9f1deb45c8740c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8754c2c7cbf44dffbdf5cfb1b2b4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ceb1fe18499b93ba0c8d85c829b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f259d02b6244641eb63fb7d106d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9116c5a5c5d077321c0b51bfc682f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e965119251383d0c9d339adb61e432261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51f694000ec504a8f3cb38137e98db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611538ce5c07d2beca8a970fc5786b2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b706a4da0e413042588d90d68e0f3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392530d5a6844380b4cd062561db69265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0036d39ae8146bb9e2f3b66ed23ac3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2560331e63b7103f0e71b4bffb78167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943cabe4c220a4c12cfad2db8f094ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db2b104d4fea33f66197469d6be0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32916d8c3d58d45956b2b96cbfb39e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce446ac68da418f98fd3c8ffc2db12371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ee65cdb518b547c7479b4e9e5854472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2775fd13c779a388c593d7bdc9138c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ea6e359b553e7cc999f7552c7a4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca472e37765b05e6280e1bf779281a4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae1167cac506b893bf777b010a5eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e507da5695deea05ef8ce4019bd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2772f9c85bd5cea24d306167ace5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b047c4ae80f885f0240ac3a8fb79b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a83e36ac8142daa30aa2d8e74aed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa458f64d50adb04e1810a2432000481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e1664212a1e156c1b7f01e3eb449882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c9c56f844e65ad30f1ea0ef3c97983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fb98e3099174bff413b6f21e80c8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce3d9db425bf1ff0f87bf3dd829bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef30ee33110298f74e78b593372f56086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8484fea4729eb7750617ce620414d9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20292b4b768a37b64c00dd8ce280500b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611528395055ffa4d780429bdf376e6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d34d5f78290d4486ea272bc08621fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d67ec4acecd5bf4ae70b2ab7be1c9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf86c03493389c63d5ade3e40ec650d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fc5fa9067009a0c32fa793bfba63f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a844d730756dfbb35fc2644e97ff9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac26158316a8b7fafbca7aa90d405495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b02d51a23fb26dc3ea7105424110596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89eb8577787a00e53a7f6a2e8e921b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109db8596a2cab5432b045b305e36c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35dfd458605e8ba5825d45c093535599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744602787d1f7dbf5a4731ddb495783100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec69a0a0cfd3d830a923458f7c4b3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e190da634de18bcce6c5055f3939102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483932394c75a84dcee7664d5687842103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca167875e4874240f3baebf98aefe5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7c5822cd9304a4c816c9dfbb7bb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad136da2083d63324e93d8b76698c6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9292f0b8508693c378b3fd0fc85fad8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4c3f248431f5466f7199877e7e89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d4eb536acf7881ad9cb0c9ed38f23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105828d0f95d14c92b803ae1514f2c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4973bb885973936593132666eeb2af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfeae533a7b64495851bc197245349112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f4d8a0663e0468ca4082064347b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13cd9483dad10a1d0e2412b326f32d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e46f31d036186d450a66e00c673472115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76465bf9b82a167c63d1367d8fe82f4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6006f1862db7fa5286f5385e6413117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf606bc3d723850e66f4e50867312a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c362cdb96f320a32686341803023119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c857bb1e859d0b8968e45a8f4f8fe91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c78e3cbb57e6b6bf53660870ffbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8255ef1ed885d31cb5cd8dba26ac4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee55a9986728ae0b69b271250571d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72cbe42f9c4660319eccae2936be74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7cd5eced69aa362377cdce847dfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e642594456ea86cbf3e23afa0ffcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56ee6b59b117f184a14f7c4051c4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e22c5a57cb1a21797ae3c4e4d6673d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27c24fe1f3c4bfaf8cc99658d57cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3df670a01e7c94d34b3836c6d26c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc5541effea73904c97dd5bf48287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cbac8d7f20f69513423086a7acdab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ddf10ecafc882d181efe626a1a88b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ea1b93f5ef39889ccd443c49385a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db39e5d21b51f44878e23e9f61d5e0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b82794d0a7d643ccb36454e00a496f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689bf81d1e99734f1aad62df596ef3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045ff17040d96f7e90fae2dd76e9b39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68b02a00efa9a6a5d8b11a260e033b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478767e46c508221ee4225b40314017140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262dd38cc9aed31747fc431c73f687141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100228bbe4d287a6b1c56186ab6102ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b414ae7aeef43b39ee94ed3439959143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a487c90b53112ae4d1ee490b9d10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1903e5167dbcd13e1d1da294ea169145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54fa9790810d59eaaf640f28209991146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f25d11e01d0f34fe338da851184990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13377ce399c0408c263c1403cd654dba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd921213ad66cfaabd960cbf43c612fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d0fdb8242f860b96a60957cc4956150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbf33c31c22f0d322698ba6231e307151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d348052336dc46b43f958a51ea2e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a13fe51e75118c31ca90e5adf332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c99b13b5314ab2fd1585b489409b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce00c76808021db294973172ea749c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bce7e234c289bceddd86f94a49953156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263eba83452a7bb3aaa9a4c653805c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7463ec4037fb94f8ca32a710c4b27d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed6d12583fae54df288377124bf762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d44cd157e07b05816cf6e5737ba1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f080630d8e8f97bb0a8f9de934abafb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5922b638d1d9d942f3bb56f05b02bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a14f2d1e378880d3cd7690283bc64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbece0be964c41314d579f2039dc6e53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04790a939c0c7feb184763c1fa1c644c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6656649efa663d71e4484feb37b9551166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcba6d18e3a376ec85b2284074cc544167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8bdab8a7b9346660c8bdfab0c7a7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e5d760ec63792b3b9658f77ae199c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416079535246f22380446a3ac6eacda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7d1a4ada1ab70df4e64197c52f01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc98d226c78e096354a9f939b7e827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2b64a107fd0267a13a92e60ad61e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8ea065504784f08bf0f3bc83d000174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3184717ae5f9e486772bfd8f377e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4c6ce3b3aa4f3a628bea894c5f3b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d19bf0b030d92f9b6d21716da722177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875d9c6bb354e24aea7a6ac0b6889d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f74ad308a9abc79fd5e50edfa0f0b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc8e80d40e1386c16e54f01739cf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4399b00b18eb1dc4c5e1dc7863cc81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd876451faca1a90a3faecaf3e3f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943874cfd562fadaa5a7163a3da2474183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f057bf07974744171e8df17d62709184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140dcfb9fdae32af33b02eb4ae99e4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a51e1a370d559bc06f9e325019144186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfb5b3570696577d58c7e363fcc5ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667ec6f17090b85b8900517e92ac265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad208e6ffe389f7f8cdf52d1773bd53a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435b1695a725390d4487137734c3342190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5adca86c14578ec93cf5b80d50b74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399832d53e6b711e4113f14f81f66ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075ed2a8025cfd15ea4c61ff66423d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76395038ea692203bfc0893963e0a04f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373989e3933ea82150dcfc1cd64aa9f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4fa75c873ee05bdecdbeea9df1bc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4835b75b8ba58ed3a12e99dbf131197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369ade1887f12ef46e9fb343366848198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811203c2e3523b20fe83cac9a534adc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cede55ef64387dfc454772efc77ed52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd40c7ae37efd6f92032a338a1d65c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bd03bf1beed3cfcd989c25db7607c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4c760db7d6fbe48f8dfc7b090f7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b7976c2fbc2dc41b0bed7f5655cfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029b5e70e2a1bc8f117e30eef5939f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94dec721f048b4b8e5c498ed02a1a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114192aead05bb5d859bc23eed30e954207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d7f08e552592d60aed7a84cacc88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8026ca167bf693b69426f951941b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d193d101eb46051bbe103cb8bd6752210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033398ada8336fafea9b64cdb699b441211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d1d76704ba4fb0a17024099e622f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529bdc292a35147fd5631e5cfe5917c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9086985ece73a3c57685eb5db0dbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b298de42504d462ebc664d18c0f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2573b0c9ba27966bb3572205c886216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c084a6355375643e76ed7c139f39d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a394cf105c1f1e4319e98504fc2a34b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a3b9abe469f52661c1613b2c1d68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697f0714cc9688bfd014aa4e02534c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e148c3158ac6c9d9c783200a5e41cc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bab2e383691df6f26f65040e036572222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54213b49c7bf800bd51a4cba6eebc287223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450a6c66f60af45a0cd641e78e334c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca883be18cb1b35525c2dc665afc39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57460767e6f9a3f94994eb92e4ec472226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc225fb282af27101735fe1f8ea0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41025ff8003032c193f7654e3493009228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1a76d9dab832f74b4fce100299809229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2055d8dfbf501b2c41f1d7e75bb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26789956974da959b568702f577b71f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fffd7e4667042ca4cc47a24d360c72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c015f15062c1e1da0b8686e8930c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a52a431c80fe4cfc2527b0e03fb0e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7b579ae0f3c89f10ad9768e9f910e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3eee6162e9b34e9ac3b4872e3efa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f8afd4670dbd25559ece0cca532f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0052b6750a1ffbbf464756db0ff56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79a87310081156edfe576b087c4b00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e7d3c8fe382c87adc292cf9c00542240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73062e310dc4f4f29bad1c25870031241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d462ab09f47c50559a1ee0bbd5c2980242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67fbea4be8517936e88c7a4a0763c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32dff090b3fb80088761df95610bb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12146452ab7fd6180721afc072502d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099d6bb21f227dac4fada092fb7edb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe0419a7cdde24d32dd53e845da9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253560e4d92ff32d916a7eca6ecfdbf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a3d62f5bb7713f0d17bfe725975fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b2b9e7c83a950d9776bd4a47dc672250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbac4de637b29522381488100cccad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d49514caa5f6a04e1f5893083df2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad96e6929c810696e2b3ec7cd9410253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443b085194145f25c7384ac175a0a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273749634bb6b7b91ad77be01e5d586255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f51135e7ba6dc0f1487c7a8397cd2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d3285ba9f467703da957d76aa9b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57531baeea5d957235b4ffbfc0beb93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099e61cf3531dcad6c9abc1dc000654259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283c31481e3df1e79f50a47dfeeb35d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620937cc6767feff50290d97283c081b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671dd448f06218ca0cc21942a0f494e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6cecfc921552de157f5f7249bd3ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca18f70d0d2873ac9d0c83c23ea27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f740ec982295343d9e40475d0f2b09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e9088e34a57d26f4c2fc50bef0d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5f526fdccbb65d8413b78cb9c3f79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9832527427ad0a80dbd965fe80a7aa2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff28a3a3900f658c3e8c65c863eb359269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11807d2a1c94aa735063fc49a6692e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec561cc26c5b8269aee9b6a132bff49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec97f3ccf68ffc81b6ec1d34c7666fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914fc7d310e0b10597bcc8ffeca9fa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0e17a5a9b2544d7340f138ccda4e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a4a8d5d2ba0a8dfc1581132010dcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c519a05e84837459a6489746c315ff7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442202ab18a7a76d99534b0a98151230277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f559820e4e81bd903ce8005ba59563278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28192febee9ed4d458aa31ce7232dc84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d026fff67c8ff5050f391c1d0d21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77747926daf7bbd0c2bcc2b437042411281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c47664a180739328174df1db54a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca88b532ca24ccee27b229e979c1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e1fe7bb3a9021a3da767578e16d15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19924b0499ff4af2ef2480ccf47d86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0af9ca72b76fb102c984786794021286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fae2a71b0f9f48af544f6d98be0ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ea28218a625b1a16b5d0f0fcf2a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f92d94c4ba29464d9835de62142868289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018f52234142350d88eec52c83380a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92ca3d95c63c60e66eeb18479bd48d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436d66c765b03c58ff1399092ef200b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a1d0943cc96bdf679fe3a745a052293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d837ffce1011edc44c43f12d55a072e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b86de8334ca9b36368c2ef8b51a847295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820ba9046290a22e8f45115e9c39306296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e04819ddd45cb210ac4dc7b484979297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12541cde63d942de6ec7664ddf0ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebaa2b9046c485b9970510381123ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee67cc24d503511e4055f94f7a43f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939abfb108293b0acdb9d940fd752e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c4264013aec8252bf58e6d40b7926302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e690cdb444481f659bad8290f90fad1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1d6b8f9c587a23dc40f598e5cfa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f397ec59e211cd31187b3aedfa60d0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a4f429a02954177c5a3411df9ba24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c363e93c14a3a62b8220a295da7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7192260f193c9d7618c2580432a91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9768b3992824a29787c14d5e1813e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08520a66df82d357ad46acc9e8310165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6cae2541d60ae562bb56574f3e872311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e99f82ff9f586b6dcfbe3a62d186d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6b358497b01d11cb4255cbb328b91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8341735c120870a4b31bb317bd005bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b81a61027a988b8b9807cba52b9968315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a50ed466cac8451afe2ea30d2d1b61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cdadc3fe42562935cf662b11a6e00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bafc66c470efff99a32f4e3b65fc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb38c8cca8af31891d41884d234347e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb671737eba913b428cfa5df52d725320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e8c0e3c920abcc67d7373be7a6657321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c42c98f00cf8fa2f88b9a3d9d51529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279adc3b818c2da29c98af95d825fc65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaed5c1913ece3adce39f298ae40ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc89dc9ec28298a718e21c9bc1f4b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f602fc110f887997aa01f24cbb63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ae92cf1555a065b4de51cc1138be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279dddc9f923cc7d0f2160f79dac3b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8710d518d021eae4268d6f0cf39ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d33d126ee0ba0c46a450d0c41505330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54bd30d818cd5b8c7309b0a3fccb69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9385983bb935cefd6e62bdbb89446d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace705f2ea4cc62328485cb43c4a47a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9617bb338fc1f17e5b9f0540a02cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9215dd8913e79ec6d47e0013eaaa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903584d0983807ef2d78f751fb1859336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616b3c97819607d724e412dc36741ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2655541ebfbefa1e788878e9f6a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83594651be26764768706d543d0b33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b28188e86502ecba873f72b9e86d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b17325dac82a6228234366cca48702341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5417bf6215f3151c6c983269906d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eebe9538289a655efcf8ae555fca32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d66e125469c6cfb527baf5f4cb62a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84414a452dba2f76220d1e7e3f106a31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37716ee05656e9f56d3dc9a1188173346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218845f0eaf3d22f621d4980b4a6bc99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb1f67364e9500439fdb681eaa45b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566fc0f40a6e13b2b7c37b49ef8025a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eddf9b68385fc42140f70af05b21fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc80e73c9f2a955b5f4f4896b20e5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804eba513c18f91b0a6e274cabbb76d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb9f01412afb8bdfe5a520ed1a07c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8ea90274ca95c94434b3d4f2c1b9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad797b408b1fcce34bbc5fee51de2ff4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30652bf66f0cc8ce154c9d3d3de20a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f76352d41821107f6d7d0f95b1e122357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947c654cfa983643cb4725cdbb52d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe018a04ca8377ce9bb1857b17cfcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd0c47baab7657eb4419d16c8a55a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c6bbebfcb6355eeb8991f7db4944361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a99fdc76b661ec11e46169641a8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d8942a211a37abae2a4b8242f8a36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1acd4b4703243f9878e6a935165fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6992a53690f3e69904e31b6847ff58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66e7f13d3ef5c874845bad3653f622366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59494e9d58522bd83210a3035cfeaff6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78321308d15c537ec557faceb05d9b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105306fdf766ecbc451bf42fddb7b57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ece45095c1ee868000a6a23f1fb5c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b3fcb53712ab3d65399251806948d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab323372c2bc0c3d13ab980b63231f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc11a48e2fca23e5b2416c18af2e521373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1b910e78feae40f054f3b2d00acf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6d80e3df3f3155d069efd2d04f8a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88951fd40a58ef642118d4d6f771ae62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37b96ba1190929dcf564a1881f8a4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4a050456f114180956cd1f5f4d1f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651674abc7d9644c4ba57008fb38db39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea51246222a000f68726a8b7470e44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65697be9a017e68de36469fda37c2db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2afe3a076bbe280c35329627a2a61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c11563294b86a4f9b3c464d3ddf71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd4202c9001dc6ff9818cbae6e969e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beec9f1a5a52f904faef7320c01294385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117bd6959bb5226ae0e83f3aab30391386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a899388fdcc2d887aabe70060036b57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0328c4483637dd090391415bdcf481388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4a73ea64c47f4789d3983e21188d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7828088fb23939114b5e7dde249639d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d690904beee10e5c9dce83c104bf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c085d89e576930bcd846abd938e86df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab04c5d902d72f1b00fbb40cd9bb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7fdf90f5ea15174ebc6ba2766a61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcd26b691a1c8b043a258d1a063d02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8a98cef2da64e69eaa10a908689f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d517c90711bfb90ec2d334d298f1a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f9443dfb4de02c8f19ba634fef4bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1e2684b9763ec81ed7592c18dd89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eb6e2fffe4234a9c63a488db1604a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b670fb409e0b7b294e6c33345fcebf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea813f713284ca732a972220dc89d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc310f75182d8df75f77b17e09b8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee396ed13b5b054ce06b423110baebbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441926d9d9e462ab5a354bad5991842b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f32722f2eeb2a3cac518ee7e03d051406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c34f28cece0e84c05c7943b36d997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f8d1d34d450d906a67f586495030408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08cca9be455692bfd1c346866d2ffe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a29efc794e36d66f2302e9710fb9d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007beeb5199050c28561775bd06572fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c035fa02c49f0340a5b5bc42df2358412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee55f8a9f7e9063554a8767bd2892413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd504f1fe01054cfc31b692c60d5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3228369961627a8413e1de29b3064415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03eea33809ac0a9521f40b23288b41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb7d33d2aa2e35fed625731a88e80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7e0d6edd188f4b7053f38a69e9e12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cef4543df377cf0c0636155f5dfca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157efff84f1748e7c4f2c61935e71355420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb76fed6caec49fcef01f2c63c7d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674701cef494ad33cf221c7d059eeb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f59ea4d99dee1e179d23fa33a0a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed9c1b85ebf060513d85ae27e5a85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ad6b6ec68d9e12f344cea9844ad2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfbafc0585eb06bb714570ee26640b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71af317d1fc4e35ce17da9d46704a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e45c32a8905a207eb433daff30dd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad621160413fcd439218e7b8f04075e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4895513ae6bd658cba3ca76d574dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108caff38e5d91099608c43f65c0fbd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624cd8aa3fe4c10f2ff55d2250c09e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369d477199d831689d997e9359af38b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e0c764687dff2161974ccd17ab10a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430268b8178d3ae317f344a0c612984435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61401e56d23e353d922b85fbe23c2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adfae8db469756c4ada83a796a89f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9db314d7cd9695a67e58dd498dab6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cc3de9e7d21e7385bca57af2773ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489b1100bc0455897b3c411d936d498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c66475a4060275f45bec36ae95a94c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c84d4ccc4470ec8d3815dcf50650ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7745ac42d8441331a46dbaa526ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42ba48d66eee06f6cba61844c6102c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20785d5b5614b4178e2d95e535a3d08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e25c86105c06956e2d7ba3aadf3c71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7405ed86d895091df0a7ce914944e00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620d930c4fe864a78ab929edb9c9525448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363b8ddd75d5a367e0692df085e261449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96cf78de0fcb429cffa1ec14a80f54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab26d7925319809bf01b68d44c835451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf93dc8578de40d0020b60f59454a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0e2691c5517e4b8edb4071a970bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38189c025e93b4b81e25ed9efeab28d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da696d18f0020956b60708f4ead9b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e767a28d607d08c5b0608d644742456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd8c54f9d92917863a7d2bb4e2fe3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a2aa1ce861426d9b6caaeb9da06c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3004bb21dad529a015d8268e18ebf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15356d8bd785bc6eaacfa84cf093d7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f7528df84de5163baa5e898ce02db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60474dc7ccfb40f740443a58f7e1fd40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c759580fe8bc1866c4b167d252b971463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb3011cf6ecf2dc1a05da2bed5e752464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98f9a2a736f3c3648778ae107e2bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf171599bfe0184a0d4acc6d0b4792466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109de694a1b0152022d1e607a10985a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0c0bca748aec5db170edd107fb521468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2213a0bba3e840ce578cdfb278766469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce714f2ba6631ab8526c2b51ce9420a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f9e1b5cd8f37c1d131752613fc03d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4b2635e32451a93eb8120d9545fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7ec6f3e494747a212c94ae4b99d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda50df2d0103f997dbddd554184939474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6f5d0125abf077fb7089a2ac38f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c0938815ab455e5383574494ba1c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dea73e3d859316a26b0f58738c3d1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce4fe8847e283716c94ef03c9fe38e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9427d0ba097a05912f702e18c91fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed2a8f0fd5bce6f7be0edfb22a9c70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67150f4d64279ebd97f5241efb7c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641064fb2fe18ff66ee22b3d70f5a385482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a99f1e6bb03a06ae8ccf977a33dac6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889eeaa24f923329317ffbd7610c54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae6fd2261e1dc7410d11cbcedd329485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8995a27518892350422316282228e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaa4f26f26679300b367fcec5a4e31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786cfb9ec7fe8e6d6ec99f9b60afca6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c4a20566b067b0279d698012c5b3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea7358cf9edff0baf889c978290e4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19ab8eb259ac8814c4de007380f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b499c4b8453a893f30bc6129e801c2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce73dc92802f1f19c6fb1c7a0053e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8b3eff933da6eea3e8912f574517494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316378d7647e63727f2ef77aec219c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f90c461dcd38f01abc7e85d4fe8da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd531ba9930e236ae9da39aae31fd29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c8c14d7cb7b96d0282cf6675e892498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080b9831ebe97e08b3a74bfdbc18219499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7845b2d116138c0944a30300051a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a27df41929cbf76f127058921c80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed2048a58a409518d4a4dd58efb26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a948f256f26c466bbd24d1428a6ca66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561a96e251f2bcab45314550af62148504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231ea36e9865ed4748714aa4170b57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b556bd1a923d97754dce343752e75e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c56cdf7c2dfeb66ac2b419ae3ad8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5df05ff2294cdd93922d5cd67d921b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164fd491faf6780d2271c0bb996a2d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e2aa52f067b4782f4164ef5d2048510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38d0630d091fbbbf49cbda2813ae50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ba35ebbbce8b1e3e5ca0aa9f2b13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db054e6abd31322c2b00e4c656324708513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc55bfbc39bf6db34a64c67a02ed0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9566dfc02656a74075edaa568056526515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c1a496a652cb598fd54cf27966339516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff359931dd4e52dc9a067b6f0894c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f243901c228e891168f1315f0a1bc41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a30fff539c6562b4089703a55f43d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2fb729b7cdebe0fbf06a8b6b2e0dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdc7a8a1e2a8ac5cbbb737426390df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1558f1d122224469fa95e3540a65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44a3db8f1700a64e2550a0cf06bb54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b2653e568bdc515f64bb73427e1fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc943ec46782bdf2949ab493c41829d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5949e2b826d1e0c1a3a13f86b2998c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29e07e4a217f552b3abc79f711eca9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b929c005bf12bd27e4d7dbbb96cce0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974551658a63f309846f35b864798b40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec141b9c812220ad9b360f93873fa80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e7a6163a6e527d27923b287ef7df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3dc01fb65f8c648cad1fcff000367532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4e1ed86ee5402060fde5787b1567533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5f929e08580840f98d2477e582cc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927937e0308681b8418e913aec1fe4b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e688bf0962748033780c05ae7fc1ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f5ffc6533de461a90e7aaa06c80b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5697acf5d511886fbe6e9403b8b632b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2d0bc22098db9967018683e3ac7ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1188b43451704b39b5f77180b89ebd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6065ee807e52fa7bd3f401543e3d2da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8389069c611ba56bea2652442bace542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae1a725c5f37f7c32b1047de75c14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b0a10bb90e14e58a4957e1820d57f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdae4b4192d8c7fe09ca80aaf0c21e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d95a9f824dace1514574d80720f640546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9b63f76e3187d1f21a54889e9564547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b18148c5f73d9bfe0ecb9e4ff8dc6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56ca43bbfc6c6678e7ca698a8e636b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c036ab12a84e67ab90971f07bc58ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f4754953dd2e099bd778d81e36fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dfa55707faaf8c4c3f06a189b9b37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdeaa36768e233a8fd0c38e9ebde9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf222b5d6828cf789e648e2965f0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123981ee2de743f72e3eb820e7073f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee289f3ea7432f5d6ca64ec49285eae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4587961ec02a2203ce0e0f6ee7bda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d72f35b58bfaaf24418cac4ae8133558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd826506134cca157a76a24c40bb8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f6beb489d1428eace9f1e845f3f90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ad3647241186da77835f6728da95c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71901e92278385a301b54ce99841d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431b91fe6944ea67a6adb3241cdc51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286b57a681900726aa95c6734e3f9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f31249c42edc8339f35dbaae137f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3a90fa5d6f0c3841c90284ec2893566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ba14cf0719c8299f47215bb216c9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156da6fe86e693aa3664b3ea7481c7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a9b9413e7876243ae1fa559b5c4bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc7bc596b016395d4f04087801540f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1c9334d4cef7b8bc0e2f13dec8ade571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e423eb748635bb81531e266d12dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efddaa47c47b95a1c6b1fae02849caa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebdf722f80bd2d8dec38a01238f351574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaf713446e70d2c504ffab7bfdd15d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0033ac6548401abcba6c987bc4c558576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9a502046ca494b3cb5ca27b7adbd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e66d576a4953860fde824205f4033578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f57ad9c080a91442ef3193c1c5b274579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2273891d27a41856f78a8836ddfe9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df34743b445b4adf2d3c551aee13326581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df0efe09cb69e80348d012e6836d61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514b2815b6a4dbbe60f356c3e649d42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234fe80e83ba8306160be78f9ef5c4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b94150f1d6d4bed7b1c74bc775ffa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02cc9604bcbcdad4e72db4ad596c63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bad97f64a68aff11957087fdbe5d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf332e39da24767a01232470ee1d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1674b8fcf79e2dd42af44dc5b7c6fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d9b1533da9ebafd62fb8300999b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fa23e9b11f1ed02a8e7996672576e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecd585001e3597bdd033e8ff1d4f71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335f26e5d6afdb585daab833d692406593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98e8abc5ed59c28247513d32b2df9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4131b44b40c993f39fadd4bdb3af40d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aa368042446e2f95addf0fdb755b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f12e2eee31d087585c8d103de729597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181df2ec1b79042f8e3aedec9f02db0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6108c702a3aae5bdceef9e4fb4be94f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7b7052af0fc5eef8afdb537cf905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3a64f8d1e4129e5e137f83d46a49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8333508ad1328cd5a94ec220fb16df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c147ad4336a19337ab20c9966ac62d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925f82562b4563df3c30b9304c41c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a82806589cc5d1835a954f553dc81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121df9f7f8ee75c7c656022855a3776606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2293319fe3a8d7b7314b62cc84b422607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b503ae3d2b5404a81647bc06c4f065e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58366608bed9722086130c70cc058da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73722d832497544147d5980fa112525a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a3f448ef9f22be7c4684554569747611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af86f74021386b765cd5e503a35457612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a81a285d03bc40619278d126327f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6e19932e05cd447e96ac81dd61d9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10360dbedff6f166ad7b8a76dd446f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23799199f338e99e8582d689522833616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac8dcf8f70f92e71dbfb2b64c1439617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b2d7f59ea31f954b5dc6bd076a23c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1af2caa089f2a0f6aad8efe8abc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b80160b2fdacb6777025f44636a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865d7089529d1cea7fc390864b8f2b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218680870d533b4a2a375984b75a87c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33ec8fd8b74e18151bf390ca81684623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f08b788ea1708efb7c1327cd12f0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81a916d88adc50217c29423f347a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61aaea07dff9d327895b08bf3d7542626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4535d3da45b4cb3901b3c8b8efba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b334133c7482c387abf49fbdb4b485628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d43cd3c97fbc73286e85d274e864d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdab3d8298f4cf7317f013f64f8ca3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c340dbdca4a8f3e6d119d04d9e402631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce97693a729dedc93511a8ac284b94b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feec07a4624a8b1142cb05269e03e0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1c27644e7ff76490322471f9f5360634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346d4d5bcba17e97ff8627a831bd431635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045849cc55de5fd62b36aa30763375fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7e7c143167b075c1c8e6d12694625637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d269a3d7c7a9a0c9c510ae6e314d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcae2d6c7a36bf7be3f66d661f51cb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c9c90c41c85be7ba8d2fe1b3e8e44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e78d7af3dfead908386735b56def641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c25c8ac49c3e38985afc43f018bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42350153c27583b02e18dc029a3318643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950bd85a82c24941c9e980ecf2ded17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fea0fe49eb6af1c32fb2b9c170807645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de541bc071e6b9e562ae0681b5ccb1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158983037f944e55a6e7c6fb8f38275647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae09b167e29d95e573ccfe30643bbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9581aa1d5ef6fc8cce36b9b6112cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da217443348df80dbade4331b94a1f7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a34ee3cc8d71573710f9731d2bb31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a92d0a0031e12d3e9b49ce30ca6d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceae1f4dbf11f15e2945bc58dceca7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f630bffb6d74e59dd11bedbaa7d8f76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd678896c76c9411a8c13d1e70ccf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d78a5bbbbb21647cf540067857e0a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451d9753074fd43f7a9679b6155cd1c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41e2913e0d389f46b6050a16961c00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681ffb376dd3814f4edcffe0dcb278d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa25c6d4dafc8a053da89dd9c08336660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2424d110278bca1179ae8438fee109661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70031e3e3d0205b8694b64fdb7255662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ad128d58d6573b435bb0631faf01c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e1ef5a7b0d00e3dc1fbd6f07d939c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3dfdbfcf7b4d8d8fa1aa897a5cd8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115723c8e379e8854324c3ba7a41e831666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6424d101f2da33130287595aa2b21d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f7a51ec29074e973d97f00af6cce5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4637901a2f3eb6a74852dd8bcae4f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c159e8b346fa8d8129f52a9d799fdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274582e00b0ff1e38a18153aaced2c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd23fb3fb0480c79aadb6e1c4bea5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af067fe52a881608b2b6e1f7b9b721673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb87ce1216889af1f9813a44c5ac67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e90b9ad8e28fd3b5a637877522106a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2662f1fe5f98202f6cca9c7d8da8ca9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc697a3b94c75b93f61bb91234acd8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967204818448a8143c8906117f846e2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7c8667c3366e689776bc98b98fdf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbfc9e05f97f24ca0221b63d1f6686680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf055a82b4014837791ef92d650faa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9aa9009e24928a10ac817e0ee9e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f044884a5d99cd62c9c42bf60396852683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b5cf555152aa0f46b5fb45a6768bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e4d1376aa4f793d796caff4d45d65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4434a4f8bf020833a35d0c473a509d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ececfe4d29227868fa5003d4274419a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a354159ad80e05e289e09f3152a6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb18d0ac2b7e770e2f90154f3380a52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cf9c11ae49cab403f95a4c28e0b27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5e697368c8b1372c566d3f140e00e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423679dddff1a6e18058a302db5d8c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615231e46cd8cb1922f0d99ba37a830693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb070bc6fe23f7ced65a962b64c60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dae50620ef527793d5a8c404d712f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345d36b9d3a4f2476acfe4565fb603696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec13301dafacebbd68b8876e50d2bdd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb483b302e98470c5aee8222b1f5edb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc173540385ab126da58dd76bb8174699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612584e88cb79ecf5ae92e8558fd582d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d8a3a040e7aeb6664ef1be4af676701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571a295a39984eb6e4f47dec30d245702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6418b55742528b8eb356b90065105f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139774c07a4104cd0afbe932e4a2cb82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fed21f9c17d54a03547206666ecca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5a513bddb50f8dbfaca1a9ebba8e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890120733b665889d9d60b3c1ac19f0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df0d53437f25e632ee7e84566b29d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac71a34782f72c4a1e539fb4735b79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49958e9ab013f79ed94cc44e38abab6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd81052b13607ebee5cf8ddcaec319711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8c608ac72802c0d3f97848dd5dea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d7b16f7d6ce978670ffd4e58c9419713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f2916b45c320f8df805eb684ff105714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb0ce9c7747c2b7fe6c92f776c2b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27a64bf8f6debc4a0118279edf17aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ed3fe700ff4228f8161251cb16e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddcb4f6b7ab894ba1cfc38d4969c1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e77b9f205a052137d1a27fb94142719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0892e319f65d8616dc487430152a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd7939e8f0de33b5a8cfd3d95e18f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44bb68085f5cdc6b22dcaf810188d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5eaf3a291597d6e916f974fe25924723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5859460fb3d438f45edd404a2b51362724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ba146d740f82be8c2d1c972ceedd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f089f648ff4c2030e9242cf391aa0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9edda7bf2853c2ebee56dba9aa0507727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956e33f2143f503843b4fdf7888e648728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf054bd7195e9bfab194427bf7b31cda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfb787b27124387db39751ae7fdd85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234324a179816f69599f8a266a175ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4782a069ebf85addc5d28c255734e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb863945c320d728395e819e1381d20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce0ec8ef526cef0807ab4abafc405734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33892b139d198f7363509f69a844cceb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b0e7a5931e0b148155a7f5cb6bb84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0fcd1cbfd461ae1cbbbbd89d05df3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12845d0ef9975bf48c07d2bce0e12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e1eb67e48b0fb9ae576a723a09d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72e8d8a1c5f1a1e38da95c1fb7bdf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e79da29f4b4895e0aaaa2d53d96e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd695245aff0639157ad185c77e6ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22da4e3edc6d4e7c311af12367fa6c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ea6bf721f98436694b0dd93ee447744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d748d8588da74956c3d5dbfc0f845745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c8f27c375ae72d3cc87713d72e708746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50dbe029898875f15924f1ded3ff41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e28c6750ab540493644b65b1b9b60f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99aaac42bd7b8f424f71754904b1aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f067cdb02002d4011fb62a499a7dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd058c66fbca7c57db49033971815751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c967da3a4a169859a51c862e67eb4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd6f19e3c550f57b3db545e599e2bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a285e1575f8f39aefd5074b70a923be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb644009ae89e2c6bfc97024da052201755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f8350204f6a514ce42c866def73b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec19ecec291e81e64951f4c18c990b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda01444796e907648b748ae8c70382758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daa9a9bcdaf11f9d5aaab700cf3b4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b4d4d4aeacd85aee288761687d66b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c779e6d6314ac3ee5a92987178f1b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7a650c56a42b07c338bae2318fae9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c525faf33e039a1e5c7a0811ea161ed763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2828c02b744169efca4f845a0868764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d90bcf251ebe60aef27e05bfb49be2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a6086c552a78ea07cf7954fcec83766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d568c3ae2e99b0daf477662e2d0a7df767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>