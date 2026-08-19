--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f6c04463e6e06913542c9bb9d2b3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd01d9054cfb1f1c10bd4f181ea839f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918c309dbe2f2a0a1f8549b011edc773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45fa8dd3ee239952b9be3841e525604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607066e7bb9b3fc9c378a543b9409435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869883d0e8c0a141c27327aefeccddb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1cd7094c482b92fcb0f29ea3faf787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2a0ccec79ec07a5ddc3a04f86f15e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1ade3b8d46ce8f0d3c7aa0146b149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e501e98151ee55971c196319fe0ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45771efdb0b45b1ee641978460387a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fceaa51df65714384c3495f1e517712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4209773e525bd0b756a0e3160de3dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c9c377b4d0a3d3e78df707be63bf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ebdb886cada7784a9395ea7cd3c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec37cf1f93b7c76ddfcf6014118c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d140ae321aa4a7a01c5774ed832d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434bb6d59ff4ccdc3bb4a51397f455118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d3ef658403292b058460e75d1068c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bb6c19a3dd7ae50fc6b1dd4ba20ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4a766c19b16bcecc69db2f7d8134b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d34c685faf21a9c89943a1e6bf86022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba7255e067803b89b4afe068dd7c3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef71c9a309b96124bf84e50a2d13fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e3cf49a5b1c7d5fa8d4b270e9087425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8f7349578e5a0383bc163fb50074b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc60391618bca8a3bf43c649e9a19927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08786d59ac5e5fae7a5474b90d7b6f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c948ff5704ce819e9b2df24565caa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156a8cb8ddf262c246d5c271f6870d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60594c41f6bfccca763b24dd37ec975c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab41c2882c7f5f27a7bc3f38595a73932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d47c25601ce5353dca4e309f7cc9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25c507ca30a34e9adb1f7ec490968834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062002d3e2bd0f110bd0c2edf940e69e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c59ad52896f1e26cad690bc9ca9d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8412286601491d8e5782175e6aac9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06746e613a95ae6f5a3c7f848338212738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf436072053ad28d004d2c2776a1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c4fa784e00943fd07e12a951932d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67248f901ac221c120c8060044d11841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a29582a100e569189eadd935c53b7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ff3b6ca498742a76f7949737a3d5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe2989f7ea33e08c4a4fc398598b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a7ab0c0f84f33afbd14f8d61ea3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef16c8ce8a5437e33c468aae03bce4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc737a1d53fb7c6ce5ab41f06596fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a15fc0657ff8d0a4ad0a0adf52ef0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7288165e1dffc2416f1784ec6ad6c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7128966d030142696c1fb2e940f6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd91a212851e883b1e99800d88111b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf717a62d9d06c4aba0484a849527952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6c8819c04464b7a482f61a44f23353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da32c9785eb085b63b94570db3772854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede7edc52d840a9964dee24bcf850155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d04ee44171a83954e466b76f235d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054d1e7ece1e48a72f36beeab4aacc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc7b4b471ae20c229cfeca7f89409858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663fc5db5949d0346c065edd87e025559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878909790b4863807f494146aea18a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ded8ed5f740d44a1a62eecc6bcfc5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a4105c112510cc755fc5843c661862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ec4fea0acf773b00417e908141dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a546243ed6a7f283deec6b88da2f13a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a8ba7b93250c89aba5bd57dd9ed665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368c3cf4eb9fdc78a5611912f5da34d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1848a97d1f2875ba591c935585f20e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38f5f5826b218bfc2e3ac221d53fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47833fb98b8110a2d3317f9bf1c1fbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb779b180e0e199afd507f5d9da5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0217b54bcb931102576ab89a85d1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4be6e3e72541b5600fe713fa313b4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f36fa4068055faed4506e2c6c727873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c32b94c010dd4c38615ab06e57fe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a950069c1ffffb748648f56f4757f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891034095cc6ec404ec6bcd5d7cb28f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e7496cb55533284e9efee83f4e58477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7470fd7485f3c9772a50eb86e3b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4624b731e130eaf8a27dde1e518dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf17e6adb9ff3ada730f6368b1dec980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726e9a1eea0972b3d94e15fddd74fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb8e2686c8ae63bda57cebd1d230e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba4dfaab346f3e792ab197d0cb00c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db979d34a093c055cae4d04e2b133a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f58a1f29bba6e94323158e605cea885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea819e7b61e7ae978d71ebc89b94ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d140d8656743d3f9965b7025af398ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd10c6eb36c89c98d9688afdb5b98888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105916bec3adac584d472de92a6ac5da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97574c2c0031656f694c97744c0234e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde003c2f4ced1e7946341cdcf40cce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99cace853e791c0835d8097d1967be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6a4236862b474afe5cc2ada29056a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaded7e8434a48e7c525bf4c31eb27594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268951ac286724a752e3cea10cabdef495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba08e0df7262fef99954a00e08214096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0161ab7bb2b9097c96cde0e8935ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ddc2df01a2c22c7951c81794f3dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94569dcb88cb0db0095a0bbf28fa76a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e6eaba322400a3e191f75599d24b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3fc2c71978536c5f2910b1f3529da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c0c75ab9b6438b4c311dc6dc46b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a0ea880852df5f27a09ff0fecfbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8b731063ae87a5e51c0d51e1c51f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1961d2dd9de34f44bb79c72af99a17a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300b9f601c8358fce955b84d29d5ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703af64f03f92c9fb8c633877c8e58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6a399ac95f8c015d669ec4cb6357108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d530ec65f5c36cc191f92f292b02a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023c977a8b159e99f103ecc3c208f81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196ece414f59b01a00ebaa6dc96dc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466abe63a137965cf2734924a6556d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e3b83c8b46e64389847f4925da021113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dd6c48ba0ee1bd4306bd0d9450e96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0e95851d7ebca79b6f7d298c13e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab0f952a512d5bb4394ae3daa665b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aee558f0e293d9177aa38c43fe8299117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3b1067972d122914efeab1b6a4f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3bfd00be73b9c7cc24a28c1514f8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357918ee1f17596363759327a4fd95b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32377d17e3a42977a58cb7090cc7efff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e3b1c865d0276cc7e36792b7ef20c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878da477b6c3a102b66db7f581a378c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b946abbac3ef89a957e312057b292124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d73f3c41d9a0ea240062a71f0d0fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7d3b55fd67433ac1236b12d8f3ef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb53e4b3a647c847ae868865c305b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617a0d64a4e5179e7090b38ef77ec02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d144b0942abf148ca3362527626b1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c035b435f0d1a46a13ea460902e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa32286949ba0f47b66fd6b1468ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17560087a6deb7e58943f958237cef0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067c0febe30f36c2a753d207a2e579c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cb092c32aa8649f1cd182abfc7ad8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b14c16954e631f4349ab4df4c8d23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147742782ce98ad2e6bfc0b107f26b8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e346446008220535558e436c22660137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a073cda14c8e2458fec90699270bb26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95d2d786ca0eb6b683cc2d9b845f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d7c0e3407c6eef8acdf81a058a7e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d376562e429580ca954ce6d14a8678f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b13a449f1d1fd66de66abe5554438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba7133429b2fa2dd99696358fddaed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f85697b18937238ccae144543b3c9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514e0115cfc1e38c8711415d41774df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666070b01cfdf4ed976b274f4917e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579529b66e8e9594d2a34aef3490ede4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4eae5928715504a6ec1ea42220d6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229e800df204a9e7430eb1a6758288149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb8c0cdf853ca80b90668e05a5ef7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5855350dd9a0e7fa1ae777d135a4d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95541519f2689b4270e828581255fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a973be2c17ca39ffffe66a363ae522153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2b43708bb61b0a271930103dbc9c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57252050f29ac6b422a6a26069332ab6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae3781183c9ad103cc55f8fe057c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150b586a1fbab3ad9240b0e132958f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee479586bcdb83580ecc9621056d6a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f28188b8eb829a7b1990c22b2ffce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027125618036c00066f07a44d5e8b264160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7ab9ebe606b300121f8020c1c5f8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf96af0e4ce524314ba623430d68ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981175b6db2d2d9321f801d70aa645b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d80ee99ed3f04ea898a176bd314ece164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1f8d23815ea6cc5bef88b68e7b2ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310872718ac4e13533246d7c0cac93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7351391c27250aabe7e64a4fda706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27846cf56a4827db1d2cd15904194507168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101552291c15a3163e10ca8f4675818e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c5c236e349aac84e6c8c09090bc96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda8aad0d8273f768b1703833ae1339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048dccd2cbc140c9e00c04c32adafee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a6aff8484a6b1f9e9dc7935740edf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370bb26e65aadc75495431d979750a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4508276e393bc474ca7309e740e702175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d34abb800945981e19f4c7963c11b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1248303a00b28411191bc8a7ca5e20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965b5233a7495592006ab0b0e692e35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51dbc09395ae58e91a01eada5bcec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fccf4562c6ff0dee4a8d24b40f8823180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9cdab8a2a7f07a37c92b683d3da81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b40ea58436ce682ced06633b01a566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ebb8b8ce2d32f5d111c2960cf70e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abef79300e85410494b0ca9d197ff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e0eba4967ed8fddef9d8c292c795185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2135d87b3c0ff6dbfe6969dc61f77c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d90a220cbb4898a73bba57dab42b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68017dc2b4b525f5c6fa97e72846d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b8d9b6c932dd12a95a474f2fa5e37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d71a2a637b1e42915aee7a47418bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda367aed87d40fabfdfd72e200443191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99d63dcd6e01292f3d54e42c3e739192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80b591ed1ef322d22b91aa492919bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae023b84a19de1e9138b2bb0096adf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecda3245bca4d24af3568f658a62a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729cd23694ebc83792667279ec5c70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e16e9c292c1b06dceeac73f82e7da1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581b4e2f958b3229ccc0e4393a8c74f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8c13feb48b279542ef32606fdd06c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844195e4db428048b88808ee3561698200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22819250be6e3cf743ec3072af2dcff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924efc46d532222f4fb7d4ab4ce1ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a42822757d728715ae5a0fa5a0b656203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c645553ee6fed039172e1aca696ab3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee6c0f8921ebc0527b44cc5ee729e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d36f378e9047cf227226aa2d732502206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393d1450386d26112c74482525fdcc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66453877f2182df49e52b16c5027b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28977c9c90caa028cc762b3211f8ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a231099151f74f2fd761a84e7079f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefad6ae25cdd7d79ca6020ba501cdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe133765889962b404bf775ab84d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23606a59b4f6f21123569d6f2606ea3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd318f1d929a2814e1469b51ee918214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ad559eef2505a996d580d43a3d1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be084df67d4bf229503f9e3d1a29ac7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c53e7ebf2d95ab599e9881433bafd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84241e665850330a30b280150de30a39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a3da977d23954a96f8bf5b314f94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a767fbf0fb87ce157b9a9eb45b9abf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987cc931ae4131a39a1f9cf95cf53e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f4c14757e60ee8d9ee50bfe950e7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6af4e956df64192a8885a1680d6ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6e160e228c72f2e2c08c2d3e7772d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b83512e72b36dc9feb3dd2894d345225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a784304f653e96c218773ad120971b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4298cb68c25abf2684d016d0999b88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35495ede64ca3321bcac157ce73be0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a14413ca9af07958a5b097733eee4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311aa72b05bd2a41c927813f8f25cfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf2fc8fecbec753f433c41e9d5c4a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332465f6a04da9f4b22fdbf785bbe6c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7807d561c84359065108336e2659f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d0e3a2612b66cf5252f099322cdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8d6edd1f46fb479d744ed0562425235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242e6409f84d49df730d3f05544d71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466677376313d5018dea314431dfaa4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0b3467997697060d18f372e9cec2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bbe60ce3e29bad673052cd0b7541a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386e1ac5d4803321d6316c4707b397240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50cb282aa118e6b28e303c20983604241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dbbca125226ead49176de4966f604242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586cb7e7e31b68edd9b4c4fb62b1be9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca81d56a4c59da9c5d3726518f319244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e1dbc1eda35cbff7791c5f8dd639245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c9ffc513b56dc21103a31a5a3352246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d84b79a7de0d18c879339524b13e87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471ff356dccac47d59461a186308c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb076508a3a12d519b380dbcc2f3bd7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222895cdb5a9f8c798e97923036a7482250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd7a78a18c9f3bf6869c8054260a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23559e3bc597f9acda68d974056ab7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead367ff4aa425f9b95533a6302bab0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b289e49f1b9f6ac4d85bb7b61e55dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541c3f90cd96bcae7b3b6e0cca7beb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bf7ce5ee94e6be5db239840e3118b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a747a379042bf846cf7f7eeda28ee9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2c1c8fd73a906d2583ac42f76264258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845217c8584c0f8ce1083be9cfb3a5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f2fba8b0542dd66e07f98f3222558260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41a64bd4deb326bd47566747081e40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a50ac11b79c2e90d54268e62e6b832262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865286d148f66eb15c7e653330907ae8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e01863e307bf67358feba8a5a5f0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381b3a5f7f7cfb68e7cba373a3a528b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76be72c2aabd1f0bef4e79ab626f545266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b803745b06c99d6228119a3f199037267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b8b26d526aeccdc954b232d85089f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c65b3577c04b094be374b12746a9c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf5dd81bfcb6a5b41fe7bffe84ecde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396c16951ed216322f10fb217c8cf58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97e43ecef4264f995fd52e67b9462f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea505a58b6aeffd1b3611bd75df77df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c5a7db3bc58142de620f92136a7f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b5bd3187a6180e80b7df9f9f01f84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb19b06278b2f02c18e6d08dc72762276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65247f8b71bfceb8048e4c17712099277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ae13e23a1e9800ddd4ab7251854eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c8af9bf367887d7e264651fa712e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cdc0edb1f61225e74928fbfd1ad7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ec088e4e2895feea9d21d788a511281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15197954c07728f005761c3a9dd3185282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a307ab37c583594f12bcd851a762283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410630ae87d30a4ee4753655d3be0abc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceae52fc0b6027039c6d1311be7f74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0295b1803805b3787b2d0de4673a93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10848be8644da279478cdcd9101d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a7047e1079225f4309a1fee99308288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971181ca180f2bf8124a4d4e7845dc8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba77089c9d044cb89462e5127c0700290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a756242e5a444b45fe63e4ff9769e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d09cab7aa7e6dbfbb5b90c5e29120292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c648e8a75fbe914c9603adc9ca8278293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446d13f64d096fccc5b821e399cee43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22c978378369dd944e73354dbb4ced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb0685542a6aa054613cf9f9af1264296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7ee4fc2efc3cff6039afed78be24e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e2d9fda494dfe80438876094f8879298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029b41e4ec724c74d8f8062d7ca0dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb475fc07b2b9c408efcdee4dc45eb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ebbc255d0b986e528a77fff670e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a86a6a2350649e3eaf72b6e3f0a01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b20491e0bd978710b6adcc2871d34a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db412deb801e5bd47b4c4f73274719b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00104f99e441948aa4691788a4cc2375305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb81b3fe2a29a07dcac0b2fa664dcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f57eadf4b14bc185709f1b88b50229307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180195973d85af9e90de918016157e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303146989d8d9c7dca49f91e0730ef6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed88a4097a564b2e1d4c4cc470a57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bf9811a387b2ee19672019ba74a6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04952ea075e65103ee5d6a2a106008312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ecc4a3e3a93769f29ace2774fa1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b819d7000e36f8b9b9f7b313b7d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e1668c990e96aa68b20de8595a7da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493bce4b181edd29ff2b700933e8988316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798bd006366a5c4283b2ea8858ac7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552e6321f066bc1c13a014ffe8ac06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cddf8eb2031ee731747374b5eb789d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c572046c73dc144f176f50c5a2b7eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d9c4688c2e787dd7329425cce6ee8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6550d11d1feedfaf1b9538cf0d0fdb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3353cdd079b60d495604a0d0f0e35e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5bb8b1d2674d7d74836db15ca89b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa38aadad097c50913ffecbf5c5a0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436bb4aa99996e0e30b17975cffe634326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49adf314c2dd170d43be97f8700d86c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea37b5b73abacb2f7e14fc06ebdb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d42716c94e1127199febd15c031a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947f0c841ace11a91354f998cbbefb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97040c1638814191568269fe1259b15d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e1f52eb4eb7a2a812737f96d9c758332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ee96a9c21f34983ee1f8148a73434333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e456c18d2cc2b91a3e35a5f59c3306334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8812b677904c229ca29f6f6d0ae7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eae85049a3f8beb50970bdfaacf491336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573df487d00bcea9bff6005008411c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac6775c3786012fed347821c6ede6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb54ca410e779cd7771d6bbf4c1810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af3285a6806279d1a76f3b2bf513cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93466c4e76c1bbd6e961a2021fde7018341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d51228da9d6c6690bc39ff2dda3fdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346d6ae359df555a3b595f52cc27c66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144d12da864c2238cf53e7ffeb8a96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcf626b5144bcfd8673b59751ce158345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c134b58cd631a05ba622854e55da4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925822078d04790a0cb1395c1710f256347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3096d47fc74ea649d044211e3c44ce9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db038e257a3e63c9340a078ff04274c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17310e7527c6eed8bace30a93a5570a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a5a3cb5bd87b9365108026c9c0895351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d611960eec88ef5d9529bb9c770c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e267b9e2e5dc47bb151aa2f2dd182353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db408970ca76a0e357f8476da7260a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68feeeedbea724506dd6faee0376d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7516b46ecf3ea619eedbf8c91f275356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f12d145a8e32861fa9fe7f3633fa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93e0c2121fcf5391b0b4ec680332ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d477e15b821d45af23fcc035005f4e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eccd5974a49f5c2700c0fca94eb16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd0921362235649ac730d86953cb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5c9a6308b73fd5e714fad5a2696e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134ed06f3686e633c34df1131c0b10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec028cea8328e13b09cd4a3dd756f849364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8912611fd127f139f7221b53b245d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0566091de3abb4f3a0c29bdc0a6a0b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14fc1d5088d22f40ee32535beb7756367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80768995e01e9ec2ca8b085305590b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa50e33d938e956af052e853e061539369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037f5a505cea23d759001e0e7eae2f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f789eb113e92586d15627ef49f78c80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892cee3cfd5f70a2c712d2137bbfed8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501ea027820ff812eb9b30ce8d27d43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2996017b5678e396f96f1f7046237374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d46e13c0b633e5ab417b3e7ebf4c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2eefd83dc1c189502a338f4ae926c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8638d2ac14389adfa8d39691b22221b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50449e1df67636921d9c37ac0c9a6b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb9eae8ce5b795888a1c3a59d3ea93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6dba939f52d8d9efc05b1b6d1ead380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292fe3cdd3f37c40f542b11a0c6b11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4677498b0e27a860d9fd3ffdf37cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee973d93a12e85c5a285374d7c55561383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ac692053aaeaa1d57407350f5ff5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e928438246dd58b6e7cb45643288fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4503b906e3423f6de6910c2084541d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bfe9fe67171d98ba80f6ef1394a2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d45adddd2a2aaa129a1ceb0ce198388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb9c5b1944b8d18ce89b7a67bfabb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345178c05b3a7add6e26c268105a9a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab8586b87f1cec53e504dd6ee88c72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e8c1db328649dbd30051ea733d83c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3847971d46fb4d019eaa8e4fc541a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258936f3a39f54691d441b41542a07c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec26543c63f81b161846f1b8ff6b4aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de164e49281fa14437423dc2424294396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc8505eb064cca6612cec2c2a6418f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76656f7be8db00dbbba67538a79f5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb9612e509c9834651bd065697ba47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15b254e19e6dcb980295f9625b3102400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06462dd9970049aeac2201a31efbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca442f1851bdaf4e595b595594ce51fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1341f07d620a2866a6ba656bf0dbff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde34a58b4bb88c6295bb82a908c370404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b13c9592aa45d3145729193673fc24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2d129bc08df8c61ae0769d517d7b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4801c161f103bd1a797fb9cab21e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ca685a2cb18bcaec469370987bd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc128a033bbc5633cf041c87bf526b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90650fd20b9a7272bb59e7c3a1783a67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950717c5abd3e32986409c7a037d2a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f35f94d28299fae24041599e7060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322da04e012a3cbca84740c4ea476b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825587f6f78abf5a516185eeb2de33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1f7c2d9c55329742b8b4c0b0db2c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831849a27562d8ab70eb872cb327e699416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330b9dd6a7a7865b6b8a9fb3d925cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1ea56569ecb6e23dc5a784fcc300418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b47401071c97f123b93583fa56d6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef387a8bbdd5e788a3faaf690c14e74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d522d786f5da5d2966606c926188e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc1f84c8b27b074925df0419081e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b764b5aa239aea9a3c4530ab2c73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4896cb18d0f1fd5a8539c9c544b46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9840995036d6fa60db714fb16af2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b96a63e52ac7778214494a3d3bfb4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28447ff2f65059646c462981d9c81ea0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d4d5df86cb2514d8657bd4ac29fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed514a1cde1dffc4232c8c63b8932e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e89c148586378a994c882557c91c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c2d1b6d4b281915360ef874b6996431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598d4ff684129ac20c48a91603c625432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df4b3a22f658849b0c7dcef851a7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643568b363586824530ce7b065e82f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178139ce16c3d70bcc65acc3d0c11572435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62d822a759ff018555917e8c431862436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b189539b2265f68179f83dd82222f42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09ccc535d2a065dbe615bc89c19a80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222db282d9871d4315edf69a71acc44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f7e50c356108f9d742e4bb59cb1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bdca8b73ea9ebca1a7f65a2249000441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f32c482d663d0e510265784522e2e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6c307344aed813a2468f3d84d3f3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51ee2ed48485978843880b63a4045444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991666061e7677f986ee502d62e0b736445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50c1b0770fcee0c20a4622b7fdf37b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166f7b7492872f2f9edff98ee34e49d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134948c9e679d4a79d8ce9df6f2f6ffd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851685bd543388937ff5c815c6a51ba9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f75e889fdbca9a4e157e95b4355e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f08ac6bffac09d0edbe12c6a28087451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0604f0d36bd5188562a3685985c1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971886f22ba4c4bbd979e9722790336453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac2a6a47434ceb9feec88460c65607454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a63f8409619797270e89fb4e30cb31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3919a9ae771c67fc01dab6a9bc9a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe1eb63acc2f099b905488c04bfd3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fcceb31ef517e17056b2968b76d5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865321312f6ab6172ed7859f92eaabdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69f3b85f6d3ec9070997332ce074c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9354e2d0416df932422a3772d5fcec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd28f6947e3968c3e7355721acc8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24cdf348e6abcea706ab7a22147c14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec06d75b3e010e07308622ef01d50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832819f1c1d14ff37f2e16af943878465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770a4845695665c4c3c3100b120c84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ba3cf5d9c6ad2b4707c25f9b345e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cfce4b837e71793286a1da5eda18e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c1a4113bbfee823083db0d82c1f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a30da2109884950dd74bbd4b49fa4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200f394a12d9b24cd7fa61b6f421297471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1e39a458391f04c5d29b528124824472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b250569471514900df9d55307bb07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60fb0af38d8aee6e9574a64fc49252474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f45582585144e5b3cace5e33445ff9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e855b15f03322b313457cf22f25d70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceab76a350a0610b4961d87a54f3489477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05255c2a655982a7c8ae19fd7d16e84b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f410efb1640023c42ac00e11e20cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c6b37df2f90b41b3ed5ae056e3748480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bf4dd25d19b55baeb4537cbdac51c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f7685691ed7f1f8656e5e36c3baa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67805bc251c55f10aa7d790f597e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6796957819cfa6630417cdc03661d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae830ba24ac71bc8449c127f448bbc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a30b14112e10c4e2bf0dfdfb1b8df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f15798a278e189f6902af70925fe9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2fe085a2302ea0fff12778749d5b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e16863388ee4e947f7092c5bac3c46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8910b1794881547fa6654ed0cacf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a342ae0cb6e63905916137a5a72c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82104ede3f11f3ae670369d84c14168492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a727506d13773df30a7b2899695fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153278292de4fc427c135cf9fade280494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccc5c65fa84c235f95a2a6ca09929e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad873777df6306ca32a34618422e6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d21c49a63b96f65f2f963c464fdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501527ff448e66a4184d6cb1ad9f2f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b8d6f70e7b00f3e4b1761638ad20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b6f0caf4055558c823db9b3b6034500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af71c300535c45d18e442d173c0ea5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd69f4687ddde6788ee48f4955fe92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc183f04df2b1175799aae0dd6e7078503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17426aede9ec721f4134bde4094bff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de23b9caa81c52833979e0046aebd86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba35e5e07ba0f7049dcaa39e7706e71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a08df2e1f29f68c12352c12dd406507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2357e941ae1359cc89c1043bdc37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff39f56d44e892444ded15ebf7df84c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b085bfa7ca6b5d2b68e4c79bd6f97f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e0967593297b97b8aba413cc97ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb54f44462ca3aef613226ea69c90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f19a40232501062962d5d58ebdcef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35809c56d75d0300d8ee8f3a22d65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09ccb70a599790b24545ce953c9abb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137197d8631189331396b66f62321e6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dffc4fba5dd8a0b920a52965e75890517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef703a5b5844a98fe04babbf94a9f8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754211e2c3deaa54d4dd8c1bc9fe326519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f79bc9c44d3eb3bc614855fb11e43a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994c827b06aee27dec5bb8b675acdc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714b3638399bfb456582372c20a66c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ead3e61805225a021255fe3766856523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff9b51483d4efdad7c90c8aa86fd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd61a53400fcfa4a98adb4a6c29d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21ecbfe2c29be4d9495bed6d90db3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d73101cce0c831e685e37bb7dbfea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0156413fd9158fb7b44bdaf501f34f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab6181eaa15e47a1f9ff9aec3be6e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42270e28f22d9d17b4ab0060d185bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07985c84fb81335a37132530ed88f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd85eebfcf42c9f95b4da530c9c773532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a9d0cb1fb8ca2285fe9f00e01274533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56959b3e33a24ab1aa5a5bf5f0959534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec1b6fd2e905b4c83e2b3c9eb0b68b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d23d7c8c4c31cee15176c6a192e53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3119300ed22b0482bf5af1e6a91c83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62e30036fb292ce8bcb5d9e4c2014538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6d6f3ed0302ce0eb8a8c19e4847f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec72bc52ec10770aa46b0952dec393540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20443db87c5c735b70f28e68c444a19f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a7697f49fecc50433b81d60a7831542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363c35afcb9e58e1824db26651b831543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29560da68fec5cd14aceb9acecf18815544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b714d5478405625b819001344a8ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624513f79098a50ab8aa7de2f2dce2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f033aad769a9ed9eba35ba796ff86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f9f3897ac811203a29f028142b04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c0763417c223107fd1ffffe7dac6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414164cc3119a0ef72168293d53318d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ac231a9479850a69b2724dd2b409f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb096cff24ac3a848d69e1a7415d0a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea70a52d1bab20db1251676a2ccf81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12ac073b215a68d7271154e3341b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3850061d498265789ffb96988c118555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03344b76e938ff4a3b424cc08ffe0d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c119c1be4e943b4f4e9441c2b7a5ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b3fe2a7c370f5743496a6c83ebcf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c93890f312d4408da687f8b8685d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42f508eb3cc3d5825f83af0c73c85f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db00de17b17f7b78f9cb4dd653ff3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ee7b0ba90edeee44cedc8edf4de4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01452ea067ea8c320391905a1f2ec7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8ee2d8122f72d52b81b1af3a41bd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2708791797bf2fc3f0163cafa841a85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6895deca56996aa45214c2c47f409566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea538264c5c068b850841974e6a08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a03c8d468393af378bcce0fe91335e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e28a9045b6706e83eb80e63aea5cf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d782f86f7d9b5732720317fb682250570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0d51076b5a784eb4943ff973dbe8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15108b7327e6f16af19f233381863d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcdc9d70c0abfb3d306240835f818e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2da36247afd074bb2a3b1cbb7ded5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511625324320f7a5010dec3a1aa82fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd0b731bf86e235de8918ca72debb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c634a6b27c7fd37f84af64d50385577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf509b79eaac3a13825602b7248fa25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260c21b96c147fc75701222ddebdd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027997d81b9eb1678c9206fea0b13b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19b4e627d8cb559e2dae9bd84ab63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52aaaa9a26711bef40987a5dbf016a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f75565d82a7fadbb35424ec5d02e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda541b8dbbdd9595ccbb830a6c4e26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6aefdc033f7bfbb74ed3f0385c1fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa073d885770f2fc4af611578e5feda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274989c0203113d9bc7475103745d532587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec093a8d530d590d3e5b2c99e975c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f4daac1bd04341780fdf6150a6d6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73addb1c67b54800c42cdb293cf2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47b082536cf34ed4fb6c2a4f12565e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1becbf94cd8c6d7d9f8ed46347a5f3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571338d8d9d792d6823180ccbf9dd907593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e202ad911e1ed9794263d272b609594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da1ef5d23ab13a52805d2ccbf461f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991575c671bd55454a7466b74d3bbdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318f78bbf3c45acccbd445b69e5b027597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f376bf16200d69cfdfe4a83194cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274bddd8f5c89a0d56bdc458b7d65c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578f2bfe50d6a27ef2313f1874119ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab0f29d28a2e76f86b25f9efa9be95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c30cf7caa4bf119eccccf124f29a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae32bcef3fdcd6b6527766eb2253b25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950c70805dfddaed86d5458d9953c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563cbb9e14c022b78c9d5d3371f59d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a862e98e5ceb6293c4cb36b78838ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039bf7eee6c02a7c54643cf36d00f8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591f2854a2de6207891d148a441a9de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ff7fae2326001c63baa2f6476d16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ad63b934a766578c511231f25dc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50216794f310cbb0042d9ef249ad4d3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623b7a5ce0fa425ef0025fb19917e30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d301eff95b0a9081bdfe2faad8a2f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c0595788c75f2bb6abbbd98107fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54320c59bb7b2ef5c35dfb02345dba08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb0144bf4abab56ec1883d186004c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad529e910e540ec2fc84e89f598141617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6205cd8852a1bf80da445349fc99745618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceeb4c2486400a1b18e42b01c7e0d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812d90a57c34f1f04e5ef6407df6b24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a65fb308ea8973a3aca6eafe2ac636621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9017c0e02318e19c76020bde516f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f0a5a70e81ea4d691f1b4af0d9fc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062d7188e66e1582b85d5b9155797c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20f5bf4602077d95f26cb31833da22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35b55a6e396e08daaa14bff570f196626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa3a1068656d58e928ee09bfb5653627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db88764c106f914a0194ec0d9f1eae7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fcc0eb142d9bb90a9e9ab256b004b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd4f3b92dbf23a98c1b63e27784ecc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50fbf7c23e1099851c4fd329cbcc56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8299ba974af6968ebe1168a23975632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452a889ad3d898a23ac64204ff699c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2a070441080af9fdee574cbe4b4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252552ca5906092599e9af6889deeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7acb974b845e788548aedad204d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef10e84c36d7dfca14e41d992a499637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e623c923efa968675c0f55f25f879638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d58612dd1853f8640efb62df7d9966639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67739eee4a86d601e3be1c914621e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dde4490ea601cce22a81a2b97685e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1ff6419bd8d5571029467a223a1a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd96ab13af79f85942afdcf4e39ea3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef4ee449dc336e7d853089136e83a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99553f765ebfa2610a7a273f8536a8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1005b7cbb77ad37aa72b2cb372ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153942473cfccc82417de3bba25d20e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e4138e4af12503dabbb18c81d950f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c709b44fad344e47e67d4238ddc9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13208af4af4826b8370efbe80b4b74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b570bf737253d541947599f7885c46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683ea4b0c929c96d8b186f70d9a1161652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba91753700bd0cfae6e0f2e1317bc21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30615b69ee52bd5b2ee373d34ead61b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5aaad96c79e67ce016ef32c0293eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc1542623fce108ac839583fa447f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f55a608a874a93aee4ebf470482e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebcf66b5792ead0350fc184bca3f7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ef559bc1abb82d679d0f81a200f2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85073fd7022cb1087aa71fd7bcccd8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0bd005f84e6285caa9c4ccfb3cb7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c141ad067b429d5dc232c34c6b47182662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec447c741b4f7443621e8f35851526a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff6b19a42d0d51a08702f0b6247bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850748b2d762b796c90e865910365ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ce83c6ef14fb682735f562a45214c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd427931010dd74690f4d9f3270683667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179ec14f9d917fd3fee6a492edb845c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a86f7e70a40b9e6db36911897cfe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09361ac19af34c758b9398c15bc69e93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2633e7bbd198edc04463b5d089a4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7f7c9493d768a054e276a4221a36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b18cc106564b2f4f4b759df7338a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3e6776c6f333efab1aa49f62a8efc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb1e5a989a6eb28d08db20e8b4a9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765a420856a47d69b5f256aa0f6f95f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff1136e1d1aba53efbf2c35e87dd03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9d62cf14dca33aa20b6ecf3709475678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e85c7ce5c006377d336cb8ae3a6b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0577838fd5084bcb0fd5a46ac29b1ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826d4d11917d3fb1d696379a2fd715d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3086575ba93b02ed9e186744d670a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9c8beebdeb15f2abf2813ee27d346683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c9983a0ce28a31026e0679d987550684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00a04078c07df8a416fa0c56559e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fd8a835564b20753001d3119090c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5703c5569e10c2ebfe48b4561837f1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced36339af6eca11907aca2ec1afca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60c84dc7fe00ddb60f3b50aef8ffed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489163e5c16923a9191634e48aaebe5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487480be449c7ffd98ec796b8f6af4cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fa4a2cf0d6fdf0850d892a2516e37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cc755e08e6932bbae38da94040e90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa3062848c4f3e00264e41a6e0d15b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783db985d4b78b001aad3dd5f05a30d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d1ef6e71b193f92a6086b95dbd3d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb77f780421bd141b48d462041a52a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c620eed38397cd9dbc03708738a3e2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5a0ca9c53a6b3f187c275791aaf51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69d260b991737e02bf5a0e4421e43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9121984a43f0c16fd47ac7a458a7ae8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f9ba5a3126f243ff06633f4e462d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18f51e4d8811731d739b1d1f8c1b0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f754a9de19e4b462e6cac911934104b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed79f6c7a4cb3d7248b193081161c8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c482956f99fea118578ad40015f95f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080186d819f2b8f4ad8363d61b7b3106707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb6a830be18113bc21f115584852b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf86014b7b5fcbe43a787d0fa81af3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951219d5bd771171544e22d19570aec9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19caca001707fa028ea06558f0b241a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11308bc55deedad3d8dd293b9471c066712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f541513a3492ce4563b5115d58a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bff678d89ef164a5b7e6191cb03eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773471a76e1391ab5fd583059c9f25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e329ae998f34ebb44e08390a7ca62a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f9d938621ae095c531bb6efbb810717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194dc535623581398d30d1032d0f638718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c327b4262c984e73140e5579bc746719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56be23e3b683a44ec8663694567d1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec1497eb03307063dca4858796c2cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185546373122248f31e08e4231f093722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0942b75d01846810438b55a2303622e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c7201a7dad51df2452e83b7aa61e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ebc2a7bef3ffbb873ae340eee33a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491999797563149b7b32fda241b77244726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245dbca2f843a44b5f8b8ca36a99d1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf33574512d61d390dbc00945cafa8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c17816644af8a297d55cc2227c777729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8b600ded7a85bbeefe2db40b0db93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abdc527ba68611de048a30b9da892731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96880546b1d04c00ea2ecf52ef35e78d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd4ba73eee0e086bed8e403146c014733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae2d06a3fbc91174bd4c15892f60d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b5162fd132b581048185905d8b81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e6cbe7e90f280ed5772100da76b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26b57f4016a6728dd01dd4bc23bb8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305de7798bad71d2cf23facb69aef7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146312b6a8e07093a8e86eaab53a8b77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ae15fb587dbbc9fc491968eb0c99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecebc45e114fcc22fc0a9184f83615741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a8f05d78e03a5dce3570a11b124d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba456a51d6d2585e71290560155b12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e4223b5c413b1a30945d9279e3dcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edadff6f1fa52753ebd08c01360764745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2fc4735fccba17ec7883ce3190633746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81451f34eaea1b2f27013203d97601747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7631684a5c1db24eb9ec17d4714a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbff0b1bffc8a4a62a3513886301620749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9be04eae75f0752d63a537b480645750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df869aa0b19f28c1dda9c7559f61f65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859ea3af76dc77a7e58f456211bb3e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b2eccc0c66671530e29e1940e2f06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e688a9fe1cc60270a38f494ec4267754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191fe69685e1b6288794d71f01f33e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f2c0efa7fb816dc030e0af197756756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6031875710e114b9217f10aa7de3a26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a61e91ec1562816806bb7c4b6094e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c395d262626777391bdcfd0b37831759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a40c17a45f3443705be718b09371d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d5946d17f2c8b320866967df72a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a891bc19f8266667e7cb8f3049a2fb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87310a6edf0ec1a4cb4ad61b1b998e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0eeaca7cd9ca7d48b61c8bc34a58f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a61d922a6e75d72144c91fd2d6bc52765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8236f622adeb278f015c2e43655a73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f354632c13614dd9e75624bf19ab03767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451cfd23c85ab6a08c877429f8c3dac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa4b0b3672d72ef7a804fdbe04432769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd6b6fd3e7b05503037047ff64ca60770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c927b41040302ad933b33a3115fd0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22524fc88af42114efc82b8d870ad779772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7832fa1b460ef6f4cd3cbff57e67ce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5778b8df9bcf6342235714e1ace0cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92e4e9b3028db8a5afb7714aadc29a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d5eb62785e8f621b5b346e127215f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acafc6f7ea4f0e8a8696a7a9fc53cc0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3bc290d05e7f89894f4e9e84992f7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a346627df6160d12eb04baf5734bd36779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06415436a5d0d72dbf176e6bac168c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ef9b17cc7583d2f60f40b1cbafe67781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745ea65e76bb12d52817acef96ba7c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a25cd785f73a543302e57e57754c91783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e8a7c174e73f60bb65ce27be1f765784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871bd0e1cf290519b1b7e0c692ce78c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0c7c61d7bf3fcb4da253c0c141f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb940c47e0b2234fb9ac28b225b05824787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45834c0a61115b477c354fc4902b66788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd466b00cb19a355f38a98dbe9748789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61f9aba2a5a9f8b3b7514fa757c80790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703c1006316b8d8492a8abfe5d62196791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37a6b8a2b9efe8dffe46586cc9974792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6414baa97a786dda8a23144e973a5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8adb619917e921adef597910b30c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8e3d2fe01fd80649d4802460f8f1f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819856149ef64908c8c95075169e66d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f3fbfff1fb385730429db40d7e015797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5493605ff402cd86ed8d86d53e5f71c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cafe272c0b52a89b347b9ee7ee7230799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a49ee5c8f465898eb4c7026bacea6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522d07f4820e7cf84e45a15dd1132a6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3978e255fe0c2943cd29911907445802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6224fc4ff4a8cbd2277f98ed3208a2a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a7bd0fd6d034a1d2198cf9ddab0f1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19b174393aa9ec49d9ac96e06c9a72805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dd234bd21cd30cc3a4a444c5fc1a3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43559f276649a7c57e93725cad9ed4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23727f738f3d86359b47a66bf30b496808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983496569f693a0521f835bb2a384fae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ef957357af24d91f771a77fe7b9f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e6552b9a3a773edeca28746ba4fdb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf33b57ce1d40819f23c5a9492551812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80635efd5026d7bfce918f2c2cc9ea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f791cf6a6b84f8e7bff479c0f3801aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074893f4ead52f28f22033ef773d8487815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149646c384154841ef1af0bb2c4853816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d1d3b47bfa5b376dfdfa2c1227ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d2a0815db4c8e571f1e6471f453b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd235f552d1ae89ac7c1849bd0e1e4b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b503ea8a3a6645328c5523442176b1c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be9a33898b148b49652ce382fe0a5821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1051c9cb6f0fb4869544d3b71614edc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267888839ce426d1b8638048953e9db62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3411031ba7ebbefde194f9de53b29863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b976651ba3725766184605704d5aac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e54a551a8e9d0b7bc639566fa0225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4bb81f91772634941db346098772c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd14b015ae454d63680a3c7e14bf0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3946bf8173432bd4e5d6bc76c46ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abbb2d8abb083d1b1ce608bb22d3059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b57b867039582bab30348b8c0adfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882022fc519a81878d3ea230dafa51db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b63ef6294274598b5b6571e17c4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1598ecca7c29579cc827663d10c2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e6251468cf6b84eae6b392530fd4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22bc7b907053a92bebc23213c0a66c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9a8f562de3b8f2f4e2f8be06ad3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b09b901dbb8b517d6f504e566532117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec966eef2b4e1f9526aee7595b79dd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf5b45c67f7c4e039f22458026356f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff860748b7d7b291ae281e76a27309f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43eda77fe11eae1f00e5d717855ec521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a729d02154d2fb48a0c27d3342bf7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85c4b8731e75e96faf8cb8de0839d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7744b2eaf3adaa128da6f26168c3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebe3486baefc6cf83c343f427d862c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa342b92e15886a9e020a0a199752de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1fa47d803bc39265edbae075ef0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef1748eb2dd404187808e3ad39b8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a31087a8df1bc83cc0e5811efa1a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83a18cf51472bf73178e9368dc4dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925437133c2186e6b6fef06fb89e199131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a853080330b066a35a1daf586400d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0043f157c67380cc54f7dbb64e9d4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139726ca2f68c3fb58794629d46f28c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419530bc2cae4474c4efce36feecf00235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809943b672977bd8cc3cf2839c392436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0663a43730e7b7aca17605443ea073137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89425fa5fce352ca449cb1558781638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978065eb20de1e75ddf8fc23bacc645539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e042b2d0ea29f1332d18188888646d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b22df9e8e08c3b0ed05d17fbe53d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22415ec2367db8ce36cb149fa1a4640a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61615676eff7476e126891f8442e21243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec220b0978fdec3f4ead037e66588044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5922b536089424d1a8f79e4c5d4e36645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5a56625b71d23200785027492f41e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d513d0ed1508d9a7f9da816aeef02e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf22309b724b7fd54baea01e9ee09948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb9bde387eed60180c7f6820bf46949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28512683e3b9413fb7b5a083bb96609250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae4d03382a4526d1418cd832a72cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174cf72c3270dbfed70f81d7eddd2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e2845dd6420a77c836d3bcee866a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b7ed1ac10493b04918f21b7a7a5cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe27613255d8558f225677690aeb13755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04ad39792ae27c599611dc8cea7ed356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6e632619fbfbb00bbe2d6a53dc8ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e7ccf1c37499dac81a2bb906cb30958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f35499c6d4cddcea0e5c6936be51959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae188d7c8cef79211f71fb42fb7ba460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7edfb65044e8b3f00f8f014d4f0c2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715716a09cd1f87bd1136c0c5f0c4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f33b2664e050a1827e7214b4bb3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75d67e68f5d8c88cbcf694ab0a86964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc642b66e8c5d32ee8c2af45d687d77565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e966d4c73d34bd0ccfee98ac0009b9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de9ce20d1fae83de66731bf96ba27067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8081ed4663f492e9603940e9453e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380d013c225b01565decd70bdc8cd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83345d17fa032b3ccb06b8ac74826f9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4bd3745e380989bdca48e68ae30571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc10aaac498dd9ee275cd62f5029da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac99fc660fb8f9228f323cd9b421ce073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163698fddce0d125105718d2af0f9e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f1808422d5cb2a6c430902b78d6a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f39dc855146b603fc780de1c4f4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b866602de966ac5ff006b28bd9dc2ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c7dc95927612d7873aa8ab6a0a76d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694017989634eca0175e0a254a2548f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1455f68953e3d1cc186a46b6cb0f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c2882171c7881bb86c25b861859681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749784d5f617e2dd457f8c319c917ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0376dceadbe226a68ff663e815ebb8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a7a4d09708f6c569b99f8d064393b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0107930b3e30f7b37b6404d5e1dab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d41b68de79116ac2c79e0c78ab3b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8132c0c5dfca7e5d2f5d704701da0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0f89c1e78d5de23a585b937b5ecc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ce46104e0b081b5f04402188b4de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431646930e750f9ea7d56450b97fc0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4970f50c9b7d0ccad4eb3c3fe5119591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6cd832e97d02a64aa254df0cf3e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e20c199665bc415fc90c0daff800ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98379ee0f205fcc069005a50314f6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d7428a75d73de36bec6857bea7ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3bf1594a5b5dcd6344179ab5ef86896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7312523e2f1f92959114f1b79fcb7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60eb0c41720316d164cfacd20e79d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf150e73582a290319aff9b7626752d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc170a1e5a7e8592726b81131419be4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7a2787ff230ef135d9f8b065ac88b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea411245302656383cd9fc87ec65d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2195d8bf7d678d826005ff9a4f403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5744e97bdc099d3d27ceb9abb9f52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425dde6e61e390cb76f76f976ae9a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5da271d95840d12493900d5c2bdb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7692706f183917a7f52c2c8ba1e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760215fe16e9abaf066162115d882c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cfe7db8283869e7d34115ee8144e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70979d6b117a698573a6cab4e97998110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76eb09dbf9a7f4c1318fa7a117c902111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d38b55a227c86f0230b2473ec3de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41178aba3861d1c97d21e21bb91751e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55598881fd1306bf397bb9f853dd98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3c2e6d06bf7ccfb0be0d668cf9770115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc52a3a0abc752704e3b03473998c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca29afce3a33ea4114a1c2ba908040117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c5bbc4eacef75f57ff6405f7be88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00cb79523071f4bd71d04d5cd00d7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34db34d242eea70e67244aad0c14d44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c715afae1e72ed8878b2cd6407f2d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8830d96657d261af53e022a1f8dd8c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41631e6ee58bc8db7b01c7499172eb69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdb58c8ae6c486dc0c3f76054cc757124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0031d9833e344287ec9677461f2466f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aa1ea11e2a021c9eac183b6648cb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fddae1f07d272e18fefc48a5a74e44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba61291bf4798f183f324261f8f425128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b2a98139970e56aba95ec133d08a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41090fb5a2918405cf73871da9067216130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8fa22a200dfba2800ae1e13a8187131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474198fd591c2e2b845d77298a5014132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2517ce9cf1c2618e9b6919cf18dfa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6094e13473015c7a00ef8b5a135c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d4a5a9e17e668ac6d493488deb56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89569cfedce5f9d09b259d27e36cc82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234463f7a5986dca61d117f4472e8b91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46940cdb1f71818e12bcbf2c250467138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824657c7e1ff044f7769fe1770887d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cdbc8e7cc6cc442ff26e703cd36a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fad6540c81e40bdd187d7bd2bd27e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce556f82aefaf710456b3dd641d7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac26bdfbda787502a286ec520e1431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207ad06648fd7f69e4ec2f77c94fef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bbf1f0a7ad6a0e1b5e848d84934fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b59e250d7f4a6d54b0909f2838d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e9895c3c472073240e9080dbb2c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50626bcc528359c373a3a76cf93c03b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f37bc621493cdfc87e869522a994b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f8dd3c679f449b808efb528c3a783150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a24fa6a4c0b457222e5f12d8199d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cf1594ccb9ae699dbd3477040d792152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3adf2b961c62e2c0d890d0077a941a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd8b6a0d40c99b28b5bc9a3258ba2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872a9bda19dc9d55ba323ee790ed57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651387b6e6550b6bab3f89fcf4ab5414156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cb1ebf15e44f2bd31057c1a8088e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d37334f489b71db6e33afe24d09531158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1dbf076d6df91ce2f8fc0303bf3ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d73a1ee666902a6f5aab4ecdc164f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58ee18141f1b85b452e9952e05892161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fe7ab0bc437a7829985efd695612162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c408bdb51d967df13918cbd5c67ed2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a660f0255162ccb313f1f62981ec9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e5de7b31487927271eed54eaf5a33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8d30669c0642c7e3a511a467a1260166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b08fc823204d8b05a502ef91ba02e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82748218ae4517551272c3abaa0a2cf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b3571f5945c7fa3f1d4f6d7dfdc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14691a3dc08f59400623857d17f6ff67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a23b5b8056808e768d1e11c92b004171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923060be66588cc17e348dd47b97147a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de5a1216f4b47e0c03a5b46dfc233173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c220856f17e69fe94d861fbd55bf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bade50330820543f1c48643cacc6c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c73397ef1c3cd87ef10b46cf4ceb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b44068fabfc5027c210c8bc3e8db18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7592a21a0ae49ddb39700902b9451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3155943e73a8670c28f94049e4223179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c621e25cd9897b91f0d5f6af382fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd033e1ab56c1bc4c32dda708f3ec44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea8c6a7e2db54b01d798d44202b96d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb5f11b5836ef048adbbd78e61450183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f655ab9b0051f0dba224c9b07e358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf938d360099264a1141572b87f842185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62468ec405c8f4517246d47de624d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14494ec33c2c90f1ebd49e09cc9a30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede269b1ab4fcd60f4a267b96f252b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6ffb698e8860d309d85d07eae90a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1e4ce258c96c0dfa69bf2a810572190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3b41f20a6cd5c5aecf5debff1e62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fd8334d85acce87e3df7ca2aaaac6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1e4fb291b290962d8c56d09b1541193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf63cce2aa768891dfbff604266c20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f7fd33932025339d3298fb6f28dbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f82acad5ed90b9bf09c6febdb4d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376e710baf67d6d1c21917361775abb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c784145500073fed51d1468e9a228cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab707725c4906253bacfc06fc6aaf4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250afb169e7cfe18021ac3a056c9e71e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f08dd760efa6021ed577bdb56641201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13923ab06101ddd26b308cdba229947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde76cd512193ee63e5ecb8ad760db56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fdce86a4d4ef3f39428b03dc042b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1015bdd16df6d9ec05e2f4454f2ece4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e922a5a50ea3db6252ea64248b10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609055e7afad85f97be6b143f880bda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c24d6a2b4485cace3f74214ff596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543b32b1788c7280254156e089bc02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1206f40d00d396d67df432d6706f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc98c7b9258588ff1dc164a758fa951211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b357dfe98bc21b912df3c54f4590f17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d1098b71c386fcae3f16458930ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff09aed9a5c33287de5767642210f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244105e010bc788beb2f570b9a2c13cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea8dad381ed8e0447738400e8160c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378722c7903fe283cb3121680595812217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef790086310c82e63f42e1c35b7bd765218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc521a7ad51a8117ec94daf198252f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb7908fd9df2b9c321ce19debb96e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2d0eaff4cfa4381215f765e926052221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa06f51ad94a8d137150d97b0a1011222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f8f20c59fde45b75c17366f60e67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a981231a5d0e6393c26bee10ada232224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141402566f8e6c0fa3fd8e19ffe80c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0e12707109a0df8881c906e235dd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b1c8ffb169593630fc4271c2616e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545e31e1703df485f1502fa39024f02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9803a5cb77eafc67b40523d3f6342229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4140d8b2dda5f422e053f6d9822651230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df06da6f74576ee8cdd29fb06ab9cab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5bd42ba7fa7cf8a424d20390a8fbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab4b1ea7be661d9cf08331bd94d0e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb365951771e9d29acd22e1c6b6a1da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa2dec950f9a877e379365b4306d0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962a89e8f482707c4eb17e1da278e15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed42edc648b1160ed29097bb94b8e04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b72e044dcafcfcbbfd4afce188e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923139f878116b81fbc372d1b68dac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf7496653a9f23867f896fac88816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f4407fb6dc7016c44e2eac7b7664241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20346562b8232fab19f60e1fa446814a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b49950c6055c1f532f4e7423140ead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc530ba8b574f08ba8533e8dbd59cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c06e69b05948c5e478f513a1c9e393245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c13336fd2413cb1a20d4f2730c0ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c183a9bb8bb4c24c1a5ebbb30c79d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53368e7f364088b3fd24165bf638f56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e2b1828d63a86c3d8448eb867f19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a344fcbf8672f4abbc463d86c8d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ca6b933914a60449e3b1c625e17e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e8a08952cd3b9dc6409ec7425f5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a076990034527e41ced14b4ecb209253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d21be03eabee8ccd8ced6da7919f8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03a06e2a10c84d3d4ff0ff2d5647e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089a45479323478435659ef36fd5d4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0d6aee2282a51a9bee610a529f9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a92b5d5b897e6670c1eaa4b7720d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df9c9aff478ef1bc6e95345b7b57e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40043d1ad1552c3249c7fe12f1f25978260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d4f8943b58530bd162540027a6d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe485cfcb4ab6dd7a864f0b75563be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd93fd0a06c5dedb56dbe665084d16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34636d9bd3495e010e853a1a67aa817c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4a59a0e570178debd2f9d507e93de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5388d184db4a9b9f7adf438191430d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a617df4ae55ed6a6824c4be764a776a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648da638a893061d06f66d720f1426a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e9678692ff44463d147dbed37366269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead9443cec62c4a7400c4825816dc99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd3e576590d28c85f9cdd7e5f59c51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f007ddc1bd7058c9ed37dacd3728e4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e59f2c29abb8880acb291ffd39951273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ee30688a088b10360fbab556410e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e66e71ef459689c5d54b05e0ff7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374057eacfc476b7983b98bab57607c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0340b3bf159e28cc50b6e5d48f39ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0029e3a52c465e750b2f85d15fb49a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cfb090e8e31226ed13f80621840b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbb5bf25a5f732b6243a193bb55b1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b102dc14e4c62df522955dce40dd8d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d6244316d23e69470072d32465cee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878079d89b12c7ab9638463b345cd0d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122feb1fe6b8a9769f00e1c225b2900284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b09692f6b8c9b8b9d9d9ae94539df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0c396c3bf279e409c4cdcffdde146286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0760043c769fb8fa1d4cdbe170b5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cceefdfd97ed715e127fab722ede3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff82bfcf864df7bb5b3c0c561dfb30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97fcf2a738b18cf319341a56922af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec37839f83793ca9dbef1600dfda67c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da001788a06a3bec73d34d10808e4ebb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82895b5eb8a41f20f90f3b3043096a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b8679d57c948f431f0d6d0730763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3048cd747f87e16f228a381d698a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9258c79fa079013434e7e75c215e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8e775d840517a8fbcdd286258201297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e22586ba311f6cb0bd1868639f21f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ea3967abde8fbe10d04f186af6346299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cc7002fb6018178c1316ceab4417f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291726ee144925417fd5dfdc8ab5964301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af963078cae210b3a460877e9bb52e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaa7f28181eb65a185f0114640ae0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7201d676a4608c66150736d9390013304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20114cbe630176f46916077ca34cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b7e8434533f903a0f1b84ab0171e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5b8ed79d00f898a0190cdae82b80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba650e0b176b4b0668e4e96dcfe6291a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd09cfbd0eb9f48cf25ffbfd3005fd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a954b7cd68e1f74afd86503b75aaf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae3318471e64618a22ffc8329bfcbc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d7882d19ffb2c95b6cf2495bccd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8103bf2a4af2004ecbdfc76babf7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b15e9220a16e887a30f3910cd4ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f0ebd5e6d7bea8b69ffa0f0dd82b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7e3544e22f6ab8a745f9a37e1841c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84e108201851378a27b58a8e1c8816317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d73f3c717bee57543d01464f756e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dea926fa2247dc568a6a54c3581e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563d2475cf271152185fb404d80f77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3fff79332db99b21036cf7a00479321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99f8e1181fe2d5af9e79b3ef90abd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ce10006dac7247f94d7ac070af56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04253b230d3426a728db480be820fcd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824dda36f4706418c64baaea69dc890325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff6a306d5fe77752e50bba093ac04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459243c1569c54648bc5a12f8f06e22a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b83bc84fc1ed0b34e59967672682328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba13d09b4bd49626aa1135127e4aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c38e4d759c281c7c85130b7a7759330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df45e8cce69674d4c3ac0d022186a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533b15c58aed704b03481b2f9fd46f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b8e8437238493ee663687c181cf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7077025704cd7acbc3b892282650f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a901b1ffe2bcd4d8792a8a68e36f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51107e5de2a8d4542b134458276cfd61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a6c6523d8a5ba7c45aaac7994fdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52455f78aa8c684aaebf2a0e3c7ac1bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206990fe0bc19ef8ae9a372e71c94e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfbd5622e1e602ae077f0a3f67ead340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0636907cd3f98c7645d7624c80e21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524e7bd95549c44138199d887964292342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2992734cea909161deee4a1db937a91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173010108194f0d3ac1ad47a153162344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a0295e35b79e7844b598d2b412f2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d825fb7b2c7377e7cc1c20d74a593346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761cfce7e2767a7df6265c5966c4749347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3f851372043b9006defc617b8b6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb93632bc7538eec31434be709a24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3fd368cc5357ee3b3e595434eb69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51bc429ffb07de0e6125ed5149c607351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea91d9088ec48eb16800761eeeddb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617311de393e89a1c8592571e17e2f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102335c86b7b795bc42421f95b8dd17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5de655084297af105ea954f3ce6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc16b51965fa3fab912c935853e0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226980e0e33022fe46e3316fe7019b9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8602086a0806cde1b094fbf1ff8d79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f4a2f18ffda2fffc70ba2e38d2e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7942a6c15bdeeadc7f9aac93b2f4f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a0658bfc8b66005f439566307281361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c704ef19d4089ffcbbf622e28db1bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5199129937115d9d4387eb3a0602fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a9c54e8a217493442367f10dea60f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593008f4a3ebd32e7f97430961a667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a65d9f8f7c4e0fd9f53e55785202f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd31ab3b14d10c9aa7ee9729851e1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98bdbae8c170418e50f9b2418b704f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c454c80feb77d9ce5df909c7f753369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5250a77c36bf677ba8a76be0da2f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851dc4252d72a51dbf52c05eadc0a32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05001b9fbe76e04a471106b8dddc73ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123719cd27194d5c61d7e85bbb0331f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0e9df8728869780bf0e2a5c021ba4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917de5f8068c5ee21a24149edacbf33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1218d821f87f2754dc91e60b743e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead26274765a05f090446e316a21dcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d07e17238f9f0a30a0ad364c8091ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710e5b1fa1fb59e850d96ab7855635379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ebf41c5291c75afefdd7806898e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb092b2fbf4bef55e1c88e93ae70ac2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc2e72265788e8dbd064ee64617aa7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d53932ef0f1647fd5bc952b76667383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5ad82dd9a0daca5463dc0c90ec91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82226f61023cb665884c5da2dd908e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f0f5dc0a8a0f3a2254d6accf28eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb348bd14282764c2a508a4bf7b3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ee68fa6a09db5c090ff2cbc76e8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7907d5dd2273a84b0271e897c4da7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8c89566bacda51de83f1bb46e86aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57767a1c6ff313db3dbeafe04093dfa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4715e36d0a7b127ae65f0ef4b353286392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9bb66ac3fa0a85748155e144bfc68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a614d316a72fc068e45d1cbe7648394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc09dbb8354a3e8e7db5af4489302395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90928a75a80957e80c4eebc46a0f0f87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e1c6b11c3676dc34db8f78a2fe0f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ab2d4364ac6681d6dcab02afeb91f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e68759eadc8a673b607c38a78c27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513e1ff2bf48edb73b302137f3d765a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7aa2abeaa7eebda2f1aa0a3041ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7210dc2d3a5c76863a4de3ccba6bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e160e7cd296210f6ac9de9d0792d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a8c9ced7bec93ce327bcadac9870404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1302998b51463610761ec7544a386405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92d570107294f76522fb581450b3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9079121766a202d1dcbeaa2b0b921a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0911ecc0117d948e4a81004855166408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041d694217725472b1098fb85570f9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3b12663a502f16d7765183968297e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6f4399f824f34b62ea1cd41255a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ac85ffb8ef206e527da0f185b070412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd90fb06ec7c8f30c1f4ddff93a239413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976447aac04c29526c8ced4704e5caa3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4070a9e7ed0b3ecd3797bcfae70907415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b1a00969f7f162e58b7c94792996416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7810cb0313ffb26ccc624ce7b62f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebf59b434388cd2d973cb44beb14ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f95ec680a626c67fe20a5f6ff0c01e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308fb3b875fd732019bf94549effbef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea1559d5f8e347178d5bf0c62b09e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c854c4ff36da6836c613ad7bb9094c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7676211807c80a3d5f03ad57a1596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd7807e76e610b1e4cd02cbef92a7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb41359184c36fdd5f28fd7a7a123b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73153547513a98b42d639c1ddf94c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc371f319090dd489aa072000c02456427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691cde8fc3c7370dd3b171824a1b641428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5663294a85ccbdbb62ba1b0594770429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040319d627f38393df3ccb00465661ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e94357c58f752e157951961ea9b86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925096537ceb08b9592ba3c98c130a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ab4c5c2b1ecf7df6c15774b9234d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a973a98ca5d82b0836e4092705225434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414b19bf9e1a5bb01c237ae5eeae69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b008ab95adae9a399bcebeba3061c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ad3fa57fa3763a90d4adfb4b2a307437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b99ac444633415151aa09479cf33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2489fd102636eee4d47a266a3a02d95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b788f3298abf096a28c8186a7e1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f444038c1dd7e09ef4194bf3b88a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362da92cc7ab07ffc9cb5028984626a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fad9841bf62c31d91d7c6c803bb74c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c8b7173a0cd4ee08e365770dba76f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515d73d9e8cd0d0b5c54a6def656f39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09167ee31f0da81a7d93a877539abff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2b419101cb13b5b4697e15389b67c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a9dfd6d5c3160add894aef47e81b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0364804de76bcf7e7f6fda846ee2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c20ac6a43597ec2046e85cf3c523450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160513c8d1fdac79a7168b42c1dfabd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3f8ef1663b614b841722c7989080452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e9774f494d83a6c33d30ebc5993b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dabdfccb13969e40d646842e6329a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b00c399e6c8f3292723052e43ffbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e70dc04597728a678fb831190a0c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae491cf3788da76db4991f0ff949a22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a6372104c8579873277d2014b6be6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada48d2b73ac422c1cf366e710dbe252459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660798817eea5651a7a8915cb0b64a46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca64b0a60cdaf649a2ac665b6d16b35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab55d2bbc7cf85152253f32d40dde14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab85b10cad9a6804fc4083ab44073463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd6d5c0f4a6b15d86a72382738ac13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15734e4da5f977c50a419a2ec8dfc6f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7cbeb90c203e2cbdf74bfb0b860c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954b99e3081dfc94a90c4ae0f72a04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b74607a518e1f7e4b6bd63b0743f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ed96a4140c7c9893bfacf204f105469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34884da2bddfe4396705b83d388db4dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f44e474e2d779d09a537385bdd63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13912bb34c1c436a9363e4f5faaaba9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7021f87ec359f5f2a09fcfd881869473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e8a7fe2c4da2db94a4dc75af6531474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a7521a7026e2b6509dd27b5a4418475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0127d7271c1a140530f7be0c1be5cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4276b0aa45888838c0c89532d8fb1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4bde34f9ae48919e51a08cde40895478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e9906a8669698369bbf85376e00cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81828d70ab2423abcf8c57a61c63ecd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c02441f89742b80edb469a5fbb562481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d84188bde307177cb8cc07d0b25084482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2537bea21e27e0e54ea11b1e5ac42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ee5829f33766160a10dfc195f23e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541f754d1d4f5228fafc4274f7c980485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e2180383678a326badc3de999bfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203dc8c436cec1a55ca9329b978b903487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a34907a4ff9089a25ef866dc413a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ded83b3eade5841150b9ffa9e1001489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eabaec2cceb00106a9881c8134a566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b395ae3fad34c80c030ac8372799a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d22e3e8121ff755929929d49a1043492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab46ef0dfc5948aacb336f92bbd3816493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136615dcae87b979609442d08d8ece8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff360d2bec208e834b6ff28b9f939899495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a688e723fbb8f4124f985b7fa49f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9faac4449d7944e4af5419503b17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4f7cd74425e30e11737ae15afeb5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390f528b237083f0c75579ccb03e986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4dd6288c499b9ea46084854cec8bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad3fa359465a10da02c133253b48f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4c1a95abade44090fe5f98f5b25d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686fd0056d5ae84eaef4d3b3bc9e01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb80a49313e7df9cc972110917a97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7c81691dfedafb86919de8d9919e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d484ee58306beaba8a7d9f2c38ba8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376efa9cfec5ff18621020822cff026507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a114afa5ed6a3736df68c1b641dc23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467eb316c5ca0a025ddc3fe9a8e27d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643bb8b97596a0b94897c14c829e12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad2ba8f58ba745beceddd64a5fa477511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a66ec74ae438d0909bc6623ca0108512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa44b0ec6c3bdfab837d4e2eba95f55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37361cec7a8fdb96d37bcdfe4467b938514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455d51761cb9a2675cccdc2ba57d6ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63ecc84a65393c5f14ad3cc4d3ee82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75a03893a0cbf356be87bf76f76fb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188c430c187be5043770ed0492f3a20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f78ebef48392808890dde5de5e77e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79cd95f1a2b4d1e5afe656b9f6a96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f13f87bce5e16d3fe8eee4a25edad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3375d266b71fd2fb81938b9469f04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f1ba686fabc6897f51c3e706df8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdb15cb58702e6c07d2cdadcaed527524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b29f7c080bbcafb12b97020ba0369525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374772dfa1aac08d7173670cf5c59727526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aa21ca9aba37a27d612359729c0c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5de00ca5b3e44391c7265bf671835528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd86d3f7e6ea19611607bbd953d9e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf47848f91289eb6ca4f9d2a1fcb75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4358f3c1fba133b27becb6583b91306531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3b9ccd7aad105896f7c0b2f35650532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3361e8b7ed85a1638a60bc2bdd3d0ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344a82ad646f636e9ecc4b62da50c1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a7d195b13189ae14944f724a4fc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254153b0774a578d37abe0939771440b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67b840a9c33b3e16c597d5fddfb68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236f1c783dfcf80ab9affab05b8ac2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c72fa55053bbdb32243e29dc02cb19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e57f8814744843e9eba6407fc26a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3534d8e998680fb016f3f07582ce04d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680e71898b21a736f585a5bec88c1bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7d1c3661fd432f27cf48c36eeb713543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b4746356113883e84fd1ef218252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732868f2ac8f83af5ded0b691c88a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092cdc2c6470ffe33ea758707565fee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d1e8507db203e0ae525318f47875547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9713ce9ce8bae4adfcf2be299488d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e338c67f193d32fb7b2a70fce9c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed758b6aa84dc9c1e332f725b18e5e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f76e86103467237e76cfe7f00bf88f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f88d99abb3fd1fd8b480dc1a3f47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064daa92c97f0eb944a1ba2154053fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e9fe3d21e7e2df7f017fd7f4de255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315856484c40f8355852b2374ca60695555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bcd1b6f98e027ce90685f15fd4a7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a652c0ef3b7060693486bf08975bed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517474c9d42f7351240378290ec2b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da472b74a7499e53722aa55278bb8ada559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fde038285b943cc95f00c0bbec3041560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec4c15f727c28dc6f3375e47ee996a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce140cb97e3ad82322049a2488a3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee862e933f01b621592ba8a66795d76d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290304d9cf90a0b90b41c185b5c4a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1055efc5cf512d24a3cb5af90d0a3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb2afb3b11a118c273a773244b3bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b95434a7f3fff80ec9c9ea0e5cb92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61de7907c078c31ac1c5da6d0d74c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277d33f3e27bf056ee2df472bb5ac4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc427897c5bfafcddf1f1470e7796570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35168771c82d2d496b744723166c14d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd50ec51b5a6c9a77070c0468caf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1c3bbc09b488acf0a038b91926784573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a13bfd60bd3dde77a23ccf3761850574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457745808775e909fdb5a97919644d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77becc5b17a86d050f64c793dfd3e76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d4d6a39bcc10ccda7084ee64f148f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0bd064be2cf35df4c404017ac73a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f913031d1f5f7158a9b36c2c22186579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5066e0368b9d8daaea10a8c560514e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9659addc9a198fd473b7e5be3aaac2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6fede189efb89cd9a4132da076d6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8354b6786e92528d2700a700704dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c68c27d07556830dbccec212b3971584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c2022649c4b000adcf6e01002cd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6a762373b1274262206eb041dc927586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934dbde55f4b4778fa854ca38161ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840965ff7034c34be13ea4d74788b962588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a4f3615e2dcfc173a5c0784f1f72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad6061c7a2d85a26c12b1e75f9513b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f463d51cb8885e4e024f4ad2a845504591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2830657276fe7029d6599d2d0fb74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab084d28ee00d8b9c25b0db1b44135c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafeb9530e07769746748c207954d8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9bccd82f104f82e00ef605394c0df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330166f4cc0bd6b3ab1c2f8fdeef101596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db6a085b880a9c918a09ac99dafe0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b4dbf4f2c44c94087f972678cb4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab727c1e56972a1a5fe3dd895565be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffd20ec655d13ffcd60645468f0ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7d7204966c67ba264efb533de214b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7935d83b0b0463bb33983d5f529780602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cc88251196014275bc07829abc38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe0b69d36bab8888d6b70c9f4069f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a69a6680239aa7c4be6d381f6ce2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681eb34805e73818105bfb92a1192fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4b44404614ec0d2d9ff62c8a1a13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b11d0cd384c3b801e774a9d02889f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9090729b59e94325f20c46537b9ed7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2ace473501229addaafb7568ef3bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff27577e437935cb1c60b296bba70d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100d1849406d0dcb9c529b0d6f9b08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe542c1cee8d3fd56234b1e5d3db135613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71020313f09a69b29e2ff487146054f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff257ffa2bad7fa79b7097a349e44c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ec9409f50b2f14b8a1b2317ac031616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef0d2011df00cbdc8682d2a774d638617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81926cb060b6ed3d4ba0daba0fdbecd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d2298bf5711055ea506bdaf7e6895619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649624c44ff5543021e5350704fd149620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47284cf5c133136bd124a922620fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1dfddba1b57df9e90e25c3aaf670c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1b9af3b046824be4747a4ae65878623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bc91f0959c37ff3c5e81a8b728578624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10976dfa226fe519a4d0e8b1cd660e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f4a6a79a14592d1c7c1624dd0592626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad360758df04eb87516206f7103d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3ea9633baa2c5cff65aabb1e31457628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa60495d788d50a68657e610367115629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d490014a3133890f52ffe50c575c6e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a10f8b578da5c503cd212384529e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29543caa472c55545cf0fee4858484632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e99465803623dfebda2dc205fd877633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc8f5dcd69614a9c080c88e2aa86f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315df79d9727f5e316e7ecb57be19b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b99690ba0c59cf49ed18b2e7c833a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14332a4f1ba3a4724ecfcb1b03630637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf341bc6dbee19ec5be1343dd71dfaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff3e98c41a853ae3a41a6ad221a4bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720bca25fbf053c6914866ef3991b26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a22f697cbcba5265cd8eafc8734a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843740e226650cb3b780566faa5aadd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4435e4fa20ade09ce2d12bfb908f940643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a9e2825fb1250728d24380acdd654644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db730f69b76228cb0b5967efa10052645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71388dd84ed8d0095a916d8e8a1053d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab44b194c22757b789ae18c989187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc3fe6964006333e7cf24ecc4b1d4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfd322e5a21bca6137ea1c8e6e9006649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0380f90bf6b2b79623d5b3036def04c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de92cacb56c03390c278ff19face8b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd79144fdbf35d429b9b30880e274d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3f625caa35be15affd442bd2c70cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5271fc1420ce1f56d5856c49fee3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec399d0fb8b0c6ba5986ef78f8dcdd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f53f286ed42a5bb07818b2627e2b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab310f8b7cdf5f194beb685955eef9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ca8e07285841b1adfcb916557b7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c994fe201fea951462bf5b508f93c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b491f5d9a67d5b6a10621186e26d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9de904b99e3169a690f7f2b9b7f44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fbc73132c51847991c28cbd1f235662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3ceb5cb002ecf19794e38d1ac039e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df41163b87c034336b3bb0dcc30a960664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4125f3cc0d131ad2fb0f45cdd8889b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae665f881374f17dfd63519197a943666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb876cd8a9b5b50261bcae628eec79d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d90154f91d7d7a8591d469aca0c703668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a5de0273df0217709dc135e09d42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a9d8067cacd07db8aa510d1b8fed3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f1238488bb84577b5f8b4ab8a023671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebfad4dade27b1bc3485ccf5ba57eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a669739a3204f8db80fe48cf2ac979d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1d5230b7c2f1681e21efab443a876674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a61c6b90b9a0f97761dc1e241d3c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccf4234714f37da2a4f7c9cc5c5f2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b27a6ee7475fdc11179218b77bc03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7be1b14d5fed98b525b3c70dc2b72b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5af172e8f00ed5b2fdb0d3a90d9c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624bf5c2dc64570155e7da2d9473ed5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a0cf67c0fbcafd0c2e787f3a17a21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b6e6c04b52803dd2f00ceae1f1547682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d62b532896ec5878ce5f32ff356b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0f9c7c01d98b90530fdb96c78bf9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7beb3d79c3f2d72e4acfd3641c52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a4696cfd1855b83e7d012186631d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8927991e93b2398102434923c2a64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fc5c88b83224af34267c369a37e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b8e7e9c641b8b3fce071cfa7c365f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99422a9ca774aa695c7e733970bafd8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf553a7962f5852e27a3432b58fb306691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5a8d0abee587621ab97c056559223692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149bc6914ccdc6518d958a80a8ac13c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce42dd82a9861fd6c9b7d8346a19bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd049a0e58e9462966369bcfb0b487695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b26151ff5d5adeb574382ba34d76e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cdf968dc42f1536f37e9474130f70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97114fc37ee562949aa4f73ff03391698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89916f6a91305f42f9e765547715793699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc9fd75fa468bdbfcc0408f8a5fad0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26af8856417c3a6604391e167cf064701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cdb2eabd9aa625a44c1df78117922702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aec2e6a0abb90048780903d1c4122703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34a5e895da669564f2d8053129e50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e812814ec30c3b485161df154b5fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32843a8a28c267750f4fead118223753706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab60d29cf2168696d4e5420e47781f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6daa09b600255478d24c5d42f8aa3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971958d00853b86de8df4e91eb8937e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998d09bdd2775a78992e8477fe7fa15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38ef3b19d8d1a13295e8a0a8e163e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf98053004b0e8bdb8d8deb9043402712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf076843a1b989528a3abe14d715f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ed04faf346a84f2b76b9e8f3002c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc158611457fdff05e8035e935b58e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ac197e683357c8fa28c6c0653ce3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff13bd5e887f0ea3d78a0b6cca29bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a205b40f28e1ed923530282a869386e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67182c494722428a711c3df021b1031719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486427396e707695e180640d56a050720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18775976cdf689a760d73ae318977d2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a70f86179c85eb83df53dcbe8d2318722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ba23b3eb8886ab6025b2f374cbf9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37cebd29a04bd1fd315b45471017b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c97a9c676dcc178ba73d68370e2f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474bce273c5e5438befbd122f553f71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf753c2dff695918a19ad6d36b7521727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd768a19f717ed32f79fe0a6b6811c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faa63a1b7ff463d6c7f041dda9aa8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b44a3665286793bc4548caf9a6d8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c2779e4c743001181965d907ad54a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a36c14cd57fb3dce8917e1a35cec2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9098c058380fc72c4bd1651017e928a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae7a329854d6ac957ee4385e43d1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2470e5a9dbda0c8cd1da8716bca06d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967e6746d932f9b9be232cd8ac45273736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048e497941ad388a49b1b273dc3f83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6663c529a3381c4b6a47a701d36e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8cfeac62c9e4df2e4672f9e04d46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155db6fc1cb1b0bab333e80fad0f33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252328dbe61eedafdd8d9f292feeb6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63860c93034e41e762f7562f01a7f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa11ce2f9d260900f81e46e8f58c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0f19dc408e24e91628278228019f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364888ebf9774327a5777b0040920745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992037e0fda7b9ec04e21e61e8de51a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53f670e3bb3ed9ce32a8564a9ab9ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d088500c4139f506d63f2bf39fa1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3877da17ac2c1deba1657a540077c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6269baf055ecbba6a7efd4a46a395750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca42e57c98e96bf9ca45d3b657fdc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba92f8f73668d920406b3cc0922b03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf72e6c407b6fff131d64f498142154753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109478aac15e17bfe351afafc5c9eaac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d775e4da3c9b45e7b4672f1a03068a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd34e622e0a5470146c42f1cee024fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c051a6fb23525d63633287cce4e281e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc088e97247ce26fdfef711d96af4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c1298ef54a5bc914c766acd9d3ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909208636b5cf879dfc0db73b84a3f4b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a523a4ea90472dcb3b4d56a4c6e6fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13138995e8b21449821d511e5ebb9824762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c408ece3f3c6c13ed97c204703c191a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4503591892d947d52a92c4c8bca876764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd2daa5a1ba8ce7cf1180bda44aaf7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0465d1f4bd60872b8a03396ddcc8f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d59bbd54c1f8d5daf7a45d7effe1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b071b95532f62919916d9581150e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3331f77db0adc100254d5307ad0af5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05003cc91375d6892341a533661bfd3b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690c43c3fd5fe12843dcb66e45909c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e3f6320df6960929495a559623d54772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4f6858a83e58a2cc2bb2fa7dae3dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a21eced31b518a09be00948b57ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1d489bac008b9bfe117d3d874abc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe2f5d8ca2fbc8cd6d392689b7a71776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f821ca4dd2e8c376bcb83a7c2967c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40f17490841b9d690ea31968d710f5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17169bd491871460cab4ffecdc361fb9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b68d3ced6cb59c1311eaef8919438780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408959b84c20646e908f41ea53728dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48bcab1d3e25a0339e0175da264714782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c80a0e737a44dd522deaef574f90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa99a82d40e15865b511011dbb363784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cdf0fcb11b6822dcc432b2f5d7c39785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53996cda10c393c25c0764f6e518c026786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba1337e8381a70373021418e05521787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18351c82a57bf77e51777078e8205a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d97c6c41c64dae7a099daa44686d4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686545711256c9433f39b2dfe15d561790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622234613d20dc5ff3d166daf219558791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f771aeedcbe6fb2f03a3d1ae39b637a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc53bfb663f04be97a750b007e54edc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3064dffb4bdb412c929ed5ff1150725794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5d98784f4d10a7298faeefba0b801795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b6509bb39b421c07177b16fae18cc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2d63afa5e53363fc3c5a7794cfa5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08016b6610f586b7bf6e73d9124eea95798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bf651b6e34cb4430b5df766674650799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d5d75be95b8d08596214c7c6d5ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd86988b72b545c759dc3d9b802df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6322330819dca3cc8d1f2a0ccfc2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644efd35238ebd4d5e3356910f841d7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e0493c55e2823bfbefa0a1d419a1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f73760d4bb0f6080a854813592a7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85afd82056ccc3c70cbf45a11b4c164806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f217400e7eed54254ec90f5ee310e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad5d06ffc9e5f9ea73e86ce116f3e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daa08855bee172db233d6dc78eb22f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb588f85f7bdfabaa9346b879657f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f89b49dd525b35a485e04b0f99fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db6ea6f9a57255085bf2bf832f744a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a036ccb5a15a74b1831fe99dbfd0f2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f082d9e163c0d5dbd6c0fdb457bb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f195f191677a63ecf6dbf99c3fce48815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a84bf2af6c18576f148796f13818816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf13dc7e7da09fa99db67d55b296b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca1e21207e164a823ae72c0638bc5b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a512a8caeb84aa745c960d2bd3b6e1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432cd26607a03d9f2ad56aa24ea8d87820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf2c2351828539838efe44d5be2bb821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>