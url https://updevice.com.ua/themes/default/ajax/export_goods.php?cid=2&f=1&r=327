--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0789c6d1e0f69cb36c307f415cae8761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5bca0f61c7816d252f0cc9c21278a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdac25e409d0fadb14326e0c6d2edd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85373fd3b5e05cb8d937bee510bc3c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c5cbc0b8c7b234e8872156af53e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc67e02dcbb46f8b6122620ccf6682f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb5104709d80a81bb769fc8ff323f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8339bfe6ef7452b621a3129c97dbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f7afef9bfc3c81cb10067c98e663d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b9ce67fb5f80b4773fc234266511c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85173b941615e85c7e9fc7bb09abe511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92b187ece6971101d6a971b8406f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb17b253f6235e0073e0fbae84d3de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306aed32ff0263a07b6b2482ca7d37614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00536b733928a941e6f47a3d775d999215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963dd4f3480d6238ee15634be9ba73016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81d7b247f4bb476c536bbeb201c32b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4391bd5fc998ad0804252018f509ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639efe6bd57989ceafc0f034aca0ab0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40474c1019f67434e6c3c0bd303b2d1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6957b99e438a1260a62f3c895cd01221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40acb98c52b170af214ff79ab7d3a4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e92c47e2d6754ace02ec0736f76723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68ea88e836bc9948a9b6ad137e11624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da880afe9aab5c1fb3bb5cec6ac73ca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e149288e0697eb9eaf9d31487af8a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb80aa178d89e2f2f0805e58b525c1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859523816b918da9e19e4c8c146f290428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d451fdc9f0e27dfd40df2b33e9d4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd78765f341e164744e121a940f6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc5dcf17022811d7018e3738e9f01231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a70af614b78a3e708135bce4eae3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f50e79e8691cd21d950294a6a73be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c160c2070ae2a1c54e77f7019054d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eb53528c498609cb5a79d07c5dba535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57decebf30e587cde03dcbe0fb3ce5da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27922464ae75a01c22f23ebca115c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e922012c06054827761eb1e5d45b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad83a192d5a79473541e5ce30df21239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675a9547e576839fb9f12ca0906fbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0fc5888bd4d2e52cbda6c8c0a839d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d51e22acee5d8a0966839906dfe4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381a54718ea653cd68aee84f374402e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6cc27fa5a8739bba1e326c828ffac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c9cd21dcbeca1cff54b74bb4fcaa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f1789ddae2010044fbfaab4a120f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c866df50eed5e2caf4d8e8440350347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59587df159bee04cf4c72e8a02784548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e97da80f25a699fd028b1375a0261049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6fcec591709dcf9124fefe6e1cc9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e26d4cf458141419d32f4c166634d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a7519f19d702a9eafa39b585608fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ab3c253269629ce950aee373dc9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011608950acd51a3af8cd312687df35f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2be3b034dc938ca8d9c78f9ee210255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766367949a1b33cd973b446e294c382956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3048e2d5cb3d1ebfd170682701b5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950a7770b115ec7f180218f2b8771e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002118e5997867d308c6008671c5eb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7241cc751d7af1ddc94497b9317660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887655e10ad8acde941a9e9d7b0ac2f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8665e4413bb79ac78d3413dc0d3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fd477c6ad019f4369aa9818ff888563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d7ff5315fb42885e401bda9a4b7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc984517c58104ed90143b4ef478d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5343a8fe3d6cda804565b98911a9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79990ead288f6683d6e6ebd23adfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83061daf6418eb71f6cde9009d9386b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7671f5321d5394440ec58e01fd6a4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ed952e4b198468cfe6873afb2c8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525b0417a8343ae6d062b3550f9daf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b05233f3ab0b5b916f13ecb5280b2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad2a880c5799c0a421678ffe0a1c4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75652b0421c170e597d75adf9929315f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54b5745e725d7e5f20cb6b485351c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a03a2fa0da72fb41ae0efc05dce576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f757818c96025478d3971bff41f59b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18708883803f5c903aec6b56ebe5ff5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b60adab62f180884373d37a372a5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2d0f65ec5a24d7c2addeabb15518d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59419c3997fa6b6b728926fc578b9b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0f7c803c5d19231c2d155f279800382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c6276e07a67ba8263ee8361e1925283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73a937420390545a9f8e96a4df20284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399563b7feb20f141fdd31077778e9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52199301eba2df0426198c4625fed96d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b25a6e8594c41a99a93dc54c5412ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cacb2f7c1a7050913cf0ee4fe763d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bdad2506edabcca16e382cffa07bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acda5b6bfb97c250d42ffa0c3528af990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597563685ca7db473cb3685ce48298191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47067ced5bf8a9e38807a5299d4e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a00bfa893db1053d92f9aa88cee44d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c206dd5c4b775933677118e8636caf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e5819b0fb087376158b45d3bd0d4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45239688c26e8efc2d5988cf0c6285ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586953ec2e5fec25fd070ebfb04ec897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae024131426635182330c484fce93b2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00b3c066f9a1d8ae9ab87efdcf9b8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50eddcbe20ed876fc9d24d2b624b59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db2d2658010a0d3cf961aef645f3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94b4f7fe518d5106288585fa74e0c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e95e25b2fff7c7f16fedde832d3f58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f29d9e86c87f4676d3bf3f0936e3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb13abfbe8a89a17982e82927e6d63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe5c9b9c48a8224e91d60453e9c76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf4500f5606149f74be0be2b205230107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d756e1f3dc031b7a4d4fb92dace52be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30586fcf55be8e0da9d396a6ce855f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a7a36f3518f03b48c38d55435bb30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acfcff51552cd02c3464235f37c056111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7d33bb00e8579e4b11ccd7e9a7dbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aef583e98aaea6fb84c44e9ed4232f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf80d956fa1fc643a2b191b186ee53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762b79308dd660871c44844eb5c309d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f979cca7abbbb301ab8f62a88f79eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced950a3cfee6b9eacd77ccaf0b87a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227914eab66731e8e8736ea007ff2b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b57719b5fd377a7e006de63a2f3f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679b937fce6fd83ccc498789ac67eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc65fe7114a710555ef03f45bf9286121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704b6a458ae6ac31c240af03b8218fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be682140dad7c5a74946d00096387123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775814bceda25d61d47ddf2a87f19df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dc132af4ee8a5bfe8456afbdb6569125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba32630dfe56741b31bd6c7d0b691a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd39a0e4e0a279e8ec1b027ad53aa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a3bebd4c4f0e134557fb0d9041cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ec80d6f7e5d1b341cd16f1c3e93e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c9a2f0e6105fd3fc283d9c1104cd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95365486bf91c830776be115d39d2d7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea62c5863ac441d1b2104ae218ee01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250efa3e58aae5e0836864c8b6c06235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1c92d32477e664b217aa51ed0f494134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f5cd83ade0dab36fc6639252695b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc626119a96f16b5a73a26c728092136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368eac9e68b8a0af79490613e492186137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc252bb2617ee8e94a670a14dcdc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656f778e1c9308dc1d15e12fde86856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bbde7569cc2e706ed9648dceac9f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05e614d310281eb720a40954fd7486141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332644eda098eb1efd19a57b32432ab9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5391307441e0be3a45d84d76b9a61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340ecc5db9214daa6cec5e153f2adca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd56d968d442cdc59bac89c30040d08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e51eecb8e4a049c7aaf2488b52ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419748442fb01e257c5aee704d3f2db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20409856c175906069b621349833df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647821d4a0b303c683ce38b26c5d1504149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378eaec231b0949fee324ae2910e249150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b37fe3f83d3c8b13cd80c78e5e141151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cf87f99fc40203958bd218b74553e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cecb8bf6f63c5eea09376c8276175c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae07810ef2b9b90593c8f89470cc81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6a723641a09ed5aca3fcd7c5d566155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaaacf80a33f42e0baa5fbccf07857156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeafddd868159ea078b195d514dd44c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97764c94fbce2f0876ecbbad6cd8bfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5446cb69e78e8b8621feb5a37fcc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab4568b874c7b80e95a04a62f2838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81986d7327455f4149b1085a22922161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a9dd7b9cf19968cd44cb6a1a3634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07652bcfe6f75e36812ef2bb9fc8a4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9694326a78ef30d97c87f883365aee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542397e29cb3ea28815b89d1a76acae0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fdc76ee8a70b97b669916e76f5076166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435012ed008763f0f9d5ada5a0ce932167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb082eaba40a47adeb345b1d5c7c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca18611b4ee8c3d549154ce931ca9ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2eddc5ab25253f1200d46088b8cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ef1335a5d85f42262f38248f965dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1ba15409c28af0bb9ee53ea088329172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d66e1eae593a3935e03331df5decb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47637507e73fc2d52a315b1316b8855174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650858064320f9f960192fc6e0248a9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594c66ec5df1a726c19fee1bece69d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62141df24657932bf9f20e17270d0cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c95228f68598fcee6fbc430d2e390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e392e71678afcfdc980e627066ba57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f35074c710960e53ac257aad1d0dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef1c138c2b0a094460e88bb15f7241181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c554a429038c2d76dc412c025625f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8f15af84252618fc8d5a7fa00f317183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3817e93d1444e794ed7d4f84d9147c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c508a9933784e60eeeffb9b2d3b18b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002aba4387ec9a0cc3f083be0ba3e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b509137ac1a4f3d76ff07e1309d17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00b0b02e643f530b5074bb971d1ad2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9964459b0bc907bcc339cc4edc0bc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38f0cd2f992a980a27b1bcbea24e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021ce3fb2411f869f7d0b2c0327999191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eabf79c44b0a6a73a37e682d187b0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bab32a5023564b3e744316676af740193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b59643c8eab9cc01c0e02c9d9e92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aac73c90d6aff184f861ab3d67543195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac44d31457d26e75622e7d0313b2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa785276b0292ca960e3c2bc9e09ee5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe7f55e0458c3d1b2e745524ae65c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b18c1d28975671032d07a95275c2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64b2e7e497b5bd47ae8cca50d0dd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3253128bdc8c2143e4f5efd2bbade21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8b76169b44b5ac2d241cbe43a7ed3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee2ba59573be722918c03e9f605eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfed0d771906f9dbd147a5c0e05827204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210545f8463c2d8ec84102ba6798a97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d896938c13fb54522fe4f71889fae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22cde53f50cf87acbed84ddb79c06a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b35b2fb4a7c86ad460cb138d476c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f14dde5d26cf18210e4a66f680f850209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f7ba4c56c6d6f2161b793c09dc1bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac195d94b6ce4134f9b9387b6b9c045211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d4477041edd0e2368c86574a394e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198817ac3a1cfc41a73bf6d16ffc6090213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4eed43f53416809ad22d4ff1fede2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262829c2dcbbd1a7292cad5bd463088215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e2d89b38a00c326354f9faf878a6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1a6d9a53973bebd625cd205ad1e76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fa817ce6a166fcb274930a4f8b967218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73ee786978e19334cadc7586f49163219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776844871b371c8cae2d4ec9e28fa90d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b319ca6d4911856301ac54e0d1e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f767c178be5839e66e7b3355e5d646a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a938e4a4f11ecbd2d057c744748ec74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46bccdea82d741743d8578fdc18adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd6edd348aebd1e763506fa1a704e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab90a6bbeeaba8ebe41c8ca179c523b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb3495ded983c9f01a8cb992acbdf4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff377d6682f6f6ffffcab5064cd4b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719b040bfa933ca0b124abc3cd89b15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f58d47a15956e57fd92f08cf0d52b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2beb7021419e8a3107ea61858bb7f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3db853dbf17db2216f3e5afe4c75df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5880cb140eabb9bdfe94da8781a0e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9c12f413e6b944f57be00a19638c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf17a0a40623773d16bea604d9f1f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f8a5c91a014f6c74bb3d59981bba2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cb29ada33956cb6f83be0338f1ebb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa557a524eedaa091f3d8b32a2e03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f36b2ae307bbd544715d1702c8d96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0e0c1e014e2dac9685fbf40de2705240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713179c026974c3f355bd8c6b3af41a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b93bad29fddc989e94dfe2196cc96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7257e2579d926e45ba63e0f6261f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea87070e59309f5ed9d64ac1f7fef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22804d43eac5c4666e47ae6db3f1a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719c929cbb2a1f2df4fe89ce05f398246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc47d1d3c8fb697ba8f44628e452209247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acad093a497c5c5254bb6a7cb4a8ced248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82ec99a6753c3ffcb121f63c930d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71907ff596bfbbf6a3478c7aa5226fb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343f27212b0e479d2029ea6efce79a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadd6cbf684b872204a18075573f10d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b7063ba815408699df82f75ed91b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba638c6d59c5cdd6d8b786fc598bf53d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef57eee4f33915727ad9b6642e4ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3614a1a3cd1f7083124988b0b528a5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc1b79018531e7bddd0e6ccaaa494f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d481229470dcde22c85e8a800138e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34928668b08c02dd9b165bdd314f1ef7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79989c13096a5215181b236b58ed1613260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dde09899f0a391e7afb4e15dfe96f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f47197424fe846400be401c9cddd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f83eb114eefa4ed3198fc75a5ad53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8702ee850c9a62905e7829e5c80c431264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137e4cee5a65508c4ad623d14fe471265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3975c191848eb226d75ab734494c7e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b894576579d42cbfe85cfe5d76c2c8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca13eb119c8c6589f34643c8f9b957f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563da21aaf3404489780cc70717a13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb507630dec71298f2e71f4ad3283b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220a3395529a788d50ec16231f5c9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f86b9efd8e7e2cc65edc6b1a9292e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2fea351fbf15c9368879df503b8b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dcdc33b008e0654d21c2b3882d6da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0919606fc7f853cabfcb179592f43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b10750bd173fe54b8c376a4d8e86b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ad8215365be826db8f3a281cc308c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071723b9bc0dc0c1cd2d11e5d61515b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2b2e7fc7f72aca4d2cf44bce7509e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a82f2bae735ee6c29e934b9c4edcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9156c24b6f541de75b6ba6cd2ce867281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d1f3a9ec8531d7e394031e289aac0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5be5128e1f4973512d3e4f4fe0fc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a5add65485f3109137536ef4ba6ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2042683efee2b1ce35cfb4dffa4299285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250daec7b034e154b34e161074472a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90658bec5c197d42b2bd9c047cd5aea1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6592252fd0338342aeeb050df812d39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d650a41c71f079d6c5a603621df044289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316126591e8bdeb92e8257e1198488290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19aa81da48b9a5b1cf459b985ad8a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ecf4bb02ed97b924d88277e70a3a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce767fe5651c6d9ba12a2b965ca5d6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a662bcfed292bdf51cd9ed432cca3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f826077a937c45e2eca765334ff16c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739a0403eac1768ed0c4bf4522d2e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51262148a7bce053bfc3f3ee845c11fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa7b12eb2c780187cacd8e388e1e59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f06e60d4e77bf6039c0d8b740217299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff50edeff047301411dad957a5b89ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da828cf74ff0f27d72aeb99b0e305301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33804c588b4edcbcc2a055ea6236f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e659fe75ec1b42bfb6bf6195782e65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52cc735e3dbf75b8a0abeeec494a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b373188ce1d7f92daba4231376c88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e395b08ba24bf1087d8e0b2f242e39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6b2ec1d66baa732e64e4e621f8b0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a1101ac3c5dc768d8a344a9f8fb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04904907e39ecb29d46332fd3dd4d55b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342af63162107c8390b7a19200907e07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12eb88c2ecfcb232867382a930265311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f23ed4395636e0793f746766438eb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122f01f3ae4dd4d3630f55fa36e24ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd423d7808a3d7cb2b68f3a89672c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6be02e02d1e0872a9ac6745f85df2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b66d8f5b3b1a28e83abc5c4c95ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f18b973f42762ebc50000e0889cd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8ae1bc2ac47348fde31c95cb76a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb377097d78847775f049947e806a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c66ce1176cec60389f0e4ad11728320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97323271f915b016bc28b9fcf5b37104321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fece7f4c5176358e78861ae66c869322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161c73cfd4e05cf7f3e1ae388db1ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fdc1e71079cf16b948e6bca37e926324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f549fb58065913993f5be2e5899117d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d48ab78a9fcc3ea7752fc016493a9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac0d9fe4838b420234271e6a4c500327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c722f39ef8ad2f329b9c537a095b99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9fd0daaeaed800a74229013e2f8af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b7baa70f88239d1cb36bfefe4060330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974656bfd35d47452db79a30ff2c507331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ae4b783e1a780e503562c99c6c686332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c1789702784d0789848971e2a4a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff831315b426bc63d02c1e7a217193334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5fd732db1abbba68aef5e0713e39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c0b3daf832284cdd867b7e345a33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a262fa41c37e2394a8b9b4a4c23dcf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecedb81ad7bb928b98705f0d58c4554338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c054d25e9996031209c73f2b59027339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5412b6f1402607ea70088b88ac4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525738337d1fb8cf152a375878990d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf28981f711fbc36d24db4a68cf60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1dbde065beb2eb268114454d33872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8d27f110d5cbe42500569c4a9e1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227449872dd72211ac33e439e356258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66ba1206efc12339c4d8bf489ef86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b7854891287a4084ca2b2f4f49ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64438fd70138d572cb287262830f8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a1f93bedcaa5344e9b208c0061c63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b104aee280632a943f4b3d6569ea51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588367fcbbdce5918b64644fcde5dda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11e1b0b25d7ec4a319e47100e4fb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1f9a31d77af4e19d236241a474943353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257dbb4636c93cd0eaeba14742535a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580029ab901250d985fa6a7e59cb5600355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508cd1cddd242f94d73859c1104733a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773a1c4b08aa6c58423ce922080d59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122393a55c4c0a1856323047fd1d83f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f530a2fdfe95e1beb73bec48135550359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb478f8bbcf4e0b74f8a3c535bc037b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f8b0122a76c38aef66365fab96198361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236f7d0f3c04ff66950387defc4195362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ed498867128b53a8089cd608e9be6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ce41cc226ef1618129db98d80476a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e7e74af2a2875f3b65db6ddfbc6ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf980e1056c3ad87295d2579896824366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b59e4e516ca76060a58046b95492367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3f52b515e6d743970bb004ca4fa9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320a48dad0006ad1ee300e861f4017369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c38d900807badfa2926616a0cb3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca0ef19135ec1356c7441431469ba0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bc35933c2a989183caeabb254e045372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db5458c4646e4c0b51606cc03b6e2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fddce78952ee7b009138298106f75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d171dbb7f7535b542c921fcd4477c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242f6e69e2093b6e687ac853a395b39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e8b752e8fc9e18eba595e229f5ed6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fa9addee1994f0f203ac2850b933d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2020c50be1467b838886ad0f09e29b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832bf30643b8e3578cdcc6b643cd2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793696263f16871651b733d9959d0a82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8384a8eb9c5da33bad2ce17ca361483382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4bb70724bad5857d1b508786f5a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e4769d3fabde81d0b9ab9f692c8e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc40d78b3253e0fd7b8c7cccbfbbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aca3c2cee25c69e293a8c107004bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef30710f263966b3bdf846d2a33656387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0576dfa3b25afc5f548a1239ec5553388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c47b3cfe9015c73a208825465a8787389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936f1ce80fd916de7287971589ddcad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeddff862350930d6b6f9ff0e855820391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b591946e181e605538f4434beca806b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937c85a2933d4671d5cd5d83b05738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58facab9db50a0e0ae41a444e2ed6f47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee8b4260e131ec4f9edfa7232f0c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcefba3cf691df288a74a47c6b3ccd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880b40183df35719d218ff9657f8916397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bde5017cfa1d5fb75b757c447937a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126b521361a7cacdd608b84d8d82b9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f9070a0e8d5f3454a7d1231f52798400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cee79a3f1cec004cfb72aaa785709401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affe9d83aaadbb2445efd586e7baeaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e0b94ea4552b7f749e6547f616c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed5bae1fe6cc84ece5e05b31147a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7989bf321b0ae10f861abc31811a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409842fb391b82c06d4ba6fe9d93294406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed278d4a289e9a9352d1f92ae4a4ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5bafee1e0016471274814a5b09842408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f03ebdb013c8572f0c566fa4787a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189b53a73a8e50712cf661b015b59ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795c1ed5ea5f5825d4748e19d0c2763411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec3dbbfb3c39efaf445226582f811412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064da7af6451e2d1e2aa4b24282a4fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9b8d24ce1e499dcc04fe57f5c0c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f1f79b18a7f51bfa7ff4f19974b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de795173e86a85ed5771d8e03ee7eec1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab05ac16ef8a6bc3291fec343bcb9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b9280fbe4ed2233adddb8eeea0de5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e19b6c7af6fb396713967fba98d29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67a96a895ad36ed1014e4c0bc1c16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62541ec98d107fcefaa15b085b09d79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c53ad5b5bcc1374149618e08ed364a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396ceb01df322e1366610f63f0974a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ed455bf231a9c17d6a77cebe3a8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe6e1906cc3cbf9b23c4ee55dea3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e93957ed7222cc95cd5799c8c782426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c97385039a1f03d51950381431878c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd20f505529d325c5baf3b7f61041428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e413140db05e2d939f820e2c4813e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064417687787bca452c80619cc9e121c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8b22b68239f542e429876b89d2eff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911781d1b126e293ccaf3ab2ab8b49d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad994105c86e9543cf514ed63b1834433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5907d5b720f37dd7bb1e93f3ec8ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfd8c02051e588590002ab4810b8cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e50dcb642768ea968d62a94b232aa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a78b0c6980463dfb5d4024d481a7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb10be99f86cff8ae3e3720bd27e6e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c0af2ccfdda491bff695321b36d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2338aa121cd91d009687b4495c7b5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c53ebb209b7bc2f56e66321acbac8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a303ca12c2981cb38149242d575b54a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15d0216fee2c9e6aee2ff4051127dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a898e1f7671cf72f1b8f7e5385d6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba64a363919db6e668f1dfc53cd0234445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb93311f137f2ade798023d5b6c6af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07626121f57c5a440d595690f223cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a49a947c4cae141b4a6cc3ecc14d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e41147cb378d02e9258790efe5425e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781cb823315533642c585d589376637450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e5eb6132d87350a2d35248b96e25f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed74e730deeba19e6cb616ed9f30a4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f511dfeabae5ec15e735a7215571d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ea41f9a938da3f2f8729643a34bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488ca7f9e7413c7fdabe7c3aeb0f6ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be6b41113d0144f9a0b4af951d0509456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd9e58e7b4cddc19b9260912c1b88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f2b6d1e98d49b7fb724f38bf8e7c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd747f5e753a3607790aab45dc70e10f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7608e7a6f81b05011f2daa75fbde62f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621f24d504661364e158f8733338686461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057c684a77e926f6370ee3bbf549b56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c37ebc34ee783aeeee82b31f79da48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a317f82b190841c30d25a65e6240f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d61e0e12a821e0f566025d017d435465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af7fbac4b9b02a5194121298694cc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ba6b318bfd3948d298a09e44224d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db30f340faa086be602ec40de7f74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9b155720e9cd979c28b40d223293469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3f14d5a04134fe03803e44f56ce6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec390a8a41c2a4418a0275073a83458471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb35138003545a7e24b0ab2a49096d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9b9402eefb6d3ace837c5959d9b23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd0b53f3c962682e5629751367e596474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76713bae01e28161febcee82c68ad8b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b9d198854c211d5804f229b019735476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ec1a7183b41d260a4f1c750fa777a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c266b0d4bf9ede5e3a57b6172e812478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f6c3b9025bfa0244c3349bfeda71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a88c324dbada02c05260c896f549d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed6765d2252d04f3bbdbc6e65180d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d0d527e9f2cf4367f5db611cafe37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dba46ce2b4c519e3295a4586e5907483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d7202edab3ce2c65063ea7af5b7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f2dd03d067c14ca456197afc4357485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343daa74f9b41322483c4ac2268fdfe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75992486a87872a728f061cbb90195487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ecfcf73665488614621b3a74d900f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb3e00d734d6fc13e8116e0ec9bf7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b5e449179f3b5725c8819a4c1348490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906206a347c09f38c4ec786d2e819505491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad266527fcbf7974f25c2aed2f073fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c0e04bdf07382b42110bc83e0a84d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e6e6890ae87db4d2cfbd0fe18ee43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd2c7cecaba6048da46958d1d5df76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce9e37a2c9a73c43ffb7699452a33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5260c7498e3352eff14fa9e2656cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f73e7818fdb8be06d2600d4627b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b4c6b2c260862aa2acd88b730bec2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f607353aa7086c6573d98912a0d221500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4063d8ab5d94b515577e364b6a10af7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236dabc194a1744bf157e7b4a68f92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cac723aece5cf8c63fc53a9bee38f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75904a7d8390ede4fd8cce7fa82c207b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9ac58dd02ed5b832b0cb2e07ed761505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bbae62a144bbbca74e2ec5223c067506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c94144b7405686dcf49748cab6f80f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207ba966200d8ab88ea91f8c9da868508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7c99b45768b5b53f2ffc2882bbdaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eecd987a0b0b82b2f1352b7c5773ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be29fe162a6deeef9dc27a59cc0d8f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb9daaed3bd60bd0349e452b1ccff5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad03e41c39c9e691cbf38fd4da1abb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04300c4d2269b225a584efdfd8fdc806514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8222e0c72d0a8f2e4a5ce00b9e7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fbdb740b9dab19733fbbf91152245516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b23a1875542a14f6d2061b23672fb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8533f30dd974943702bfb23c2b087518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67db8e4e2b5f02ea85174eac3808dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d78ea2cd78b9fa5b8f14c35b0372f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8a2a1265adc00abe9725a14b9206521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b557fda82c8eda43c04fcc9a472b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a5c94e65f33eaa9ee8a703f28f89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ea1d3c9a6ff2b43ba28f30a1756dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6646647e8b2be76bb31fe67b079ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3e6b042fd9e006073c2e05778b05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50ed87a6389613c2e1d02723f97287527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e3bdd7f9819d877409db4acc51ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a9d89514250dbef14696b88c6d408529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f170f789b279a446119df1386c721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e697aec19fef975c316fed069588305531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a67624b368533d576aa5a81d23606532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7794ab91396ea8dd02cfc8249c716533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb0509137173ea0ffb258f51a18c28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77b4df9b749a9ffbdbcfb2162e4c83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34706c5464464238743c131b41e5f429536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020099b0568c914e3a4f8784bf93f91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c647127669104b08cfaf9371698ff7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06ea95f517180da516036dd2cdc0aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91685cc92c88d9ba3aabbf9f1bd02965540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371183d6e139f6d31abea7c83b973474541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4c6d796f96eb98dc4030f2e352d84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8ea7646d8ff15b6f13d69010c9a71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b9d9dc1e54e1ef57251c73508ffaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ee02b40ca88b2a69b22397d10e627545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ccf582356e882a736856206118b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a211f4183762236a5c8c88b12ed281c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f3cf7be94463002872a139b69f617548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d20ef1615e326c7e0be5a788567885549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8755a133042ff75e9f77a6a1a7848550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cb1a6e64c1c65791f9783e1072c94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e5d8159c419890f48d03d4cfa772552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b3179decf9d7da8dad355349df5ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746087fad1f5dc7758ec4fd4cbd2cba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1797e845f8f048d7fdef8053f24256a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a93d6e2117893055318f3e855978556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ac166c236448c079c9b5970dc773557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aea12b83716e42635c34d6afe7c58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f183a88a18bc4c96144f069be7af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028f364d709e0d605351c784c8ee0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a09d7efff56cf7bdcace1cbd4fbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca112eaa766ea60598ecc9bd72721a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7384cbe03e70b18dfc537bd739d5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef8e4e07a1a0cac7b741257fe47dc2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d5f0324fc08ab8b9dc81fa710601565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a418ec6187352f96ffa23923cc7346566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1522e5735a3248d3a6d22a113f2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627b027d2afa49457d2d9b8475afb47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fe96a3a767bbdfc94f5a3cdd409c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d020a5f921efd901caf078da5ab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3a0729808e1a04283e5f061afb478571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7e567562101e162b4281cc326005572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4431692fb20b30d56925814fb1a9b80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f284e3f05d5eea518fac9b96d7d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3962395d9c0b2c4fa6ca8f3eeec5cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfcff008fe44d2ddaff49bd91215f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e530fdf4c7f635ec9855b5c2974545577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768877c5f644ae75ebb0cb16e525b786578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55df44cb2141c768e121bccbb5908d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522c7640bd2e6da90af478adcb8479b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d53583c330c1e330c5f75ae664b7bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784819f8ad9084a3417a901946562c4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe55605154aaa3b743a4d74b81abac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccfd6861fe721434743cfa80a3b128584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc263507e299be1f4ec5993bf3c1fa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ebce32f5594817acaaffb54ccb62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771920e3a6076f32b5f5dee5b02741c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370e73147ac227abfc2d9de24fb151588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0d8ff462778683f9d7309abfb6eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760a6ce66776172da54c4babe1f77bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fb9a1aaab6cbe71aa4408e0f7e1e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361d0b1e605628f0bacaf574770090592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5ea30e766a92602378eca454ecab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8a2d8f5f6483ce9bb35e6c531e3d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26ed040952e36aa6ceb0bf966311f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8eb0686a53b192bd0c2e0400c2dd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea55f004b8101ab269f4450d3d1c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431e606ca7514e8b15a7c0129ffe53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2f7a1ddce5bed93b7d831e0dc8e4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e214c6d0efbdfb405b067bd3b333b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e58dca9e4be1677412d027af1a4d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dfa9cbfd74bc6af265cc8bb4c27a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79657184de7fdb9582db50193b7d9760603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c26685f24355595bb6f15184a4c499604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1dcf5b5387e62582cc2af2561118f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b594fc87146367f4df4fa8a77b730606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be07e77aa1f060f8bfd764ff678ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f79e6559609cc98819541bd647bb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89294dc7dd12518afb9075f6669e0c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa77bdb6b4bec32674edbbb992b1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157668df41008f18606783f774d3258611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c61bb7d6b218de013df6f2c313184d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e07ea90f9167555e80fd7989153ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27282e400379c7e2186d356b4ffc0063614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84490b36f05780fc5a9d07b4c8fb5c0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a0092792825299331bf03b04367d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bced0ef6d7271cd46bd6356d8f231d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51976c05769eaefa69b1f5e5f287b07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b515f462a60d61f352710a3395b625619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325dff09616ad80a8b7e0a7bfd13545620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d267e5f852935e39b5cc447dbefeb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e747ee6b217fe1e1c80722a007bb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b97f5492c50fc516c20b5f1c08272623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fec2bb7f16cabcf7d8ca17ba601e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372e2afcb9801e1351eb6fffe347dc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074742e1fb3ac4d009f27bd5d0bf0e21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed47704547b9cc27cb640e29db9730627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a439cd96299ac3d2bc1ede3958da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45142a879c3f0a7207ad77c1b018bda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea802bbd98de38b9ec7de61ad58313630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d90eb914d3851771375883ac5eefb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9e518cddaff8feaffd0b0b85f40d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb423193a3c086f8fd089e35959741633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465069df9f5ed7d0fd0fbdedba1efc76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933df9b29c0d40e335dd3cdd246d657635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a52370ad2a837e5ce1d2ca0fdbcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b882a7ba55d03e67654879a720310637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a49d025c935066bfc9b27cd06ecfe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9c921d277ef76df5c7f074e38ddd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81591a6db0ef296be58ca00b2e0f58ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ef4641223f28771e8edd8703fa2be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078e417f658bbb48ca4e97283867d2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfbce60d1f96db58b1d653c6098ac5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5428a9dd1b006503f4c752cf43d61c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837949048cae1232e2e6194600577723645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ec157409c1436186a73c6249e76ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372ab531895ce97ca9202f8028abc1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c00e8ff115d779bdcc328c153311648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c962539b69f2faab20847a76924de31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae33b28a01e1dd311ffdcc22ed34c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e699aa7a325cd7a72ad6b053c02a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063fef0e9f7619721d06c9424ab433652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a4921dd6e1b0e8d5601e4f14ad40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1404f47a6c211f9cb3eff3346863227654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbc174baebed5bbda46906807bdeff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a3b4e7130d2666921ea34febae20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218431343cc7d5c789aa71ae0909c48b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287d7abe86f66eba60141a9ba9ec9ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e97ac741e4caabf86a50d40cc777b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dec7d094b0914b98471bf1adf9ab6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb94dddf1e79eea592186a5506c8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a4512810ae57036fbc939fbb7550662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a724b349863021537d5991ed6c97a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf03b2615b44742110d90b7f022ccb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5e1f08cc72ae6d32cd730b012a3b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1378d5bd135c7ae0aed6433940ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a96d3f1df8a693dfa840cddd6be9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b46e61132ecf6b20b940105f46d02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df373ad0cd4e7fc114a007133734e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49930a81461dddf0e572f379140fb5f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17585e8631b8ab26a0bb2f84fcb5033d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f203f4f0ea9fe9168decb16915ae1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f52786ac8e2ba2fe1f3b55b093495673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ff285f4e9dc091fb510441b572c6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ebc5adeeacf0f85bcc65edea359a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5accd7dcbe54f68e02f792b09bc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9af41ae8d869cf3156a023bfaa008677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9b8407c4ab5d3a7464c169d2e3b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa2b85113dfaefeecfe271885a162679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace52ec58f3f8d72cc1bc26839461b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4fcde8dfb157f26f2abef910bd686681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90337706b3ffc9370257c339251d2872682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf529353c9501b4283961c905c86cd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a9b9d8c39e9dc0c1674a8ba814d86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0616807d06818fcf0d713418510cf0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb083100130889ead84b9afba96a4bfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e87e28d4f0d23acc6d17999bf2687687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2138de56ae5d55c3e5ed962594a5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f7d581242750bf960fcdae6be39b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c834cf20ec0dd44e52fcbf03ca4ffc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33514d83ac9bde63c85959c81c29fe6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c554b38607f600ab6b964e8be6d316692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e75e583736b6dd15b07cce157e177693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d536b422440f9bfc17ef1573ef66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41298f2d165feddd0aa895047df378695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8a14640ec7199605920c65ffa6506696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92696c1b1d7ce34bc10393697ae3d7fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa820339b0d359fe880d21ff3af1cea0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01125fd99863dd112b4e3e787b9a5524699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39fa5a7caf86cac76f16e5e6da516700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d1b746f53325e31fc6f2448623d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3f5a87bcc951dc639f6495369944702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adce57dc506acedf81d18f4a17fd14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead44e1d068d88356cc0a9204bc49ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d457a7b448f0060cb8b82db2628da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae9c0d05089a76d9a2927a6fc36d70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd1fe050941b8316665fd91c6ae666707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0d7ce87d7a54d944ac9bf4bf89dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3461fa95566df397ee4aecc0d69bc8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e0a8df8f0cac737140bd143f26bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6823f4fa2634f2ce7daa5c68cebc4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed48b6960a0ff11ca966182e6f1a38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae0cf03401123614b9b7519f8ab84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2844e612fd8762668df28564700151714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61275977056cd705cdc6347c41f60605715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa3cd73426692dd834e6d01acf195a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07156c3d2a76cb758ecd9e6712f8414b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29700ae0f950f7df676124d4ffe37993718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca761fc3d480302e02c6d66e040e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bedfc84aa78d59643a9cd099d730da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed9b1c6aa746e7995a103094835dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf116322e3e0ac28f2a06dbd9d980a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b6b72166de89560161246b4b663bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445eb6646904c3d2e2d6c2e9c8d1fdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c46ed7221fa348be80c02a8d1556a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad16f778d2eed99142cf7102a7f20d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57928fa5f7bc5a29058ffd3e10761e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36328b81ff6aa7a9f6fb71ef642753728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7932d598c94ac92cde360a5d95a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccab2dea11f67dbad1638401be7155730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee14ab393293a764d57cd97f031f171731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a97bd19782b8521d75527e40029de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020e03e37707a5aba72393ea7a27ba7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96b6f2b184afe1cb747ebc0fd9b0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9220276d20e0b03b5db788fb9fadf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca678c87d66ca2f8b00bd47fca1daf9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461bbbe5f273cc035acef9ca21d8a8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd25a0355e7b3fbb2c8ac20ad05047738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9fd3b9cd97c969cb80482c080688e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c2681121e8581f84135c28d98bf8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde939e4634a6d658205da68c5bbec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf94f21da22fac4090c887b50e40b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0f544ddf7c741fca077d35a59976743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03ad4fbf5dcecf6b7b4ba475c1e748744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf5b3a86079d8a24c73d9735ae8020745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5027d26326c618cb2bbad5f87e93820746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61212fddc08e41461a32d7d0f960b3b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88d1f5c7c9d407a8c4efb972ba6a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c29533924f771ca97169dc3a3a82d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb13cce833f7c564f1030ef522f86bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd319f2f480fb17ef9fcdfdfdd021751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf2504ebd2cd07018d0ff4ac7735f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df35f5d0be449fce16976881684517753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aef4b0c19b328cf4e053cbc46f5e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33f9996732da123c8ee630fd970ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d62bcaf6a580c28e73911c83ea0beb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5001e4a7422cccb20de11101d68d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124a91a9a24699afcf2fa617bba9388758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0957b43c04724ce4a01f4d72ccf24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590384168aa2ef67a93731d2e533d557760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ace629f8023d657092d93e20f67659761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f3cdf2a367da360969e0fe15e282762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d988f633cb95e497df6cb37884963f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30960a6cc15bb19529618aeb7551229f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f558308e11c7728f7582d2cb3a2f84765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa11e12f331e1247e8f43bd320d40766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b8ea220774d14fe67ca1620d331c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded99bff6a1f6bce935458dcb5c67f55768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdc84c8b332b8fdc306aba129163cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f05a84fcde5d4ce6bcc510668e75f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf98bc95e967925413a426cc176c9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b859c14093ddd745eec43a33885fc4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930129aebd78ae7d79fdbe0859b2514e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844da0c4484dd5c82f64f88d0b01825774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d630a38a2aae41c5466d931d84e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c1a432c650d8a6cfee4c06b84571b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c29edbca986f21dc64ce418c14a29777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856e7d452b1fc846fd2040d2bc5a2b0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e10961a87a56299f64e23223b915d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d92a70ed8271506ec38445b6cf59be780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c60454e48f6155d8ade19d04ba59a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb4b54ac8f29a33b7111d92c95e689782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30562a1670beba4e5d340b4b01eb98783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9921338c71941145557b80ae94da9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1044e7111c69caf3602593639f82fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a413a2d6a74edcb5b55a517768957786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a50f15c4b55bc32008577f4516bb80787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325241cdf7365d08fc1a1b55b956e26788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cca7aefaf3b45540f7696f6508bcc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f4254c7cc637642cfe814289eab5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60255df67cec976d0b668a19407852791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374745f4e0e25da6bf7b72a59faf421792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750844e98c8b9ce3f1d348f703977284793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a6aceb02a76c9741345411afd4d33794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fed1cbd3b68a66213b46250b145a10795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3de74db0821b7ee110befb872d28f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076b388a4a1ef44faf02f2842fea677797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a8d6e6af7e7d2154bc2f5ae96ebb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8cbcd3590bb48102132a95d4b479c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eae2f537afe8ad96bfe1490411f7d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7f85651b8535e5c3056802d998495801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54c8f9735378043d009d691f5bf14802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a5accc97f94d5af1b5aa023d6e923803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87625ff3e352c973422415eac6f181804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03838f5fc0283c7409b5650055bdd1b5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dbcf806d33ba14a63ab2ac5d1cb27806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98de8048d80acc55cd23c5a6852811807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09c7e644f778302c4077917605bbd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d3a019b2b4ab0711c2203bb7cf4f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d6c354030f1916133b95eba996bd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e4d4ac466196f9f5c77c0489143a0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b002989074b15037f177be5ffb4594812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453343071d0b31825272735d6f482731813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077a3b447145aaa49b2cef2dd2e7dd7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa7676a36223c18f49e42a71c591e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dccff0dde466298534ecb3621ab5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722dc892104238aa61de9a971e877d1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64da7a18da2dc27974a692c6bdf1e3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cb2b85d196c98474500feb69f5464819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb62247ce27857623cfb61eb683fd43820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53932ef916a3b1451deac9063724bab821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120e017f6ceb9a166afbdce809309c0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103d747c88ac274880c0c4cf3eec59823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ea215c05f607c23ed1a78b047b6ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf16044fbc2c3dd8ddd6667dba945fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d3652bc0e06a341ff6b373391a823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda472f976337e4106876db452fb342c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d4237fe3a9b0c86337d3ac7befa995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cbcfe74a445ffeb86f8fc5b54f08f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6067284fb2032ce134a2800008f2ee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafba632c8ae9c570c46758a0cf3de38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092afa5df20f0c5d9ebcdf42ef712b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0622fcd6749e04c77549dfe2f94b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302117823f738531fefd6da33ba38811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a3434ebc928bcdbf965cd08a1f32412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35107f89c8fbeda0d4cb30e63e720c6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460428fc644b11a8bf77fe34c69097b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f410a7ef730ffa9e7f698caf0acbba415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2919c4933f7108825e92a2128880e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182bfe513a7543b77df2c8fdfa5e60417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b914f9808c416f958b845a6ec72518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419672268feb22f7c3db48ae445dfab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc5ae0f9585434b870703d999423a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a6f0e34369d86db5f229a8e91b7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b267def1cc567a416ac92eb98907122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20e097fdaddafe065f355372d128823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50515127cce8703c824e7081b73fde1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db3394b16d6395bedd4dcecffd9ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de4d44f7b994e257f4a943e3cc094926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671acd88bf17d3aeaadcad2aa7f77f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d35a1cd9be9e5884b2cb686d720bf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a2be49810bf3c677e947b990645829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a30f1989748b574a14903fe01578430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc0f0977f1774b1130d9a251ac548d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c08abf3ab8fd828dfddd6757b671932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15f9155476940b244ab63a25fc3bab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab93152b5e8ddd019609b924ff76d0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6055403d383eb22578ccd39094a5fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018f283b32243c1aef1bf79cee8364f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8abab5c2f3268d1ece24fe3a93ff537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e1fc44fcea9b231ce8a4c2aabd4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4abc7dde0669c1383d0de0c8fc24d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40a58dbf63b6bbc7981b461215e2af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c5c0debf143ea04aed92f010e3bd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5be19f872738250f3bdb3afd0229a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6ad5c7f2174ecd3d6c561e86c49c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d1e9a614e1528a4d8ec04500fe20b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb4b87ac594441e48fbe7086c599545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac06898c63ead4d5b387cf74a218046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716ed4960cb1b66b3aa32ece6d6bcd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279fe64bcb2346c1c9ee4bf90009fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392607b9f363e753a5383f172a03036749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ad82df1814ca3a7ecc7e5fdb4e24e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c926ffe096dce90a71d6ad3fd9f796251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e1715acc15e151d50b277f80dc4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd2a302fe1d299692ddd9a8c50be4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef53ffd11f1ac81d5888a450eabc08154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e2e8caa3d9393da1d8cca66519f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800627eacc8202cfbe70a2ab094b496d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84785041e4177d3c1d6894206f091b3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8159f2951a022c22f615fb45551cc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14155816932e873daefaa367ed3396459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6cb4c73e77087494460c2d3b1bab960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d0fe0bb095efc635477577a4d62b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cada1c83d0b5c4e3e747d05333f0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd7eed22fcbc27b0dcffe2d61d45f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c6fa4de7b57cd7bd99509a6603a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6d70a6ba9f5b5bf0dc4a87db81fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808f03439b6e245a613964b29a7908866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a8f9caf3fea190110f46f9be8871167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0783d2db4c522107d4f1bd4cbc33a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0d5e675469533fc6ca6a872932e7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10682a7cc6f653391c7549cb9d1c2b4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a16e1c42e257b2590897bab52251d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ab3e0b4d2c9891f82db5f34d330dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cb69712871bf764862a583bff73ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc6de95d2994700a78b4aef79e55b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764a697f94fd8bc9b812752c210b2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e87feb02f89251289f83a7e38a98776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a6e161fb6f8316e6c4b5dfc7912277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbc71e77d8662cb756c832059685b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3340d0cc01b79a4792ddc372f3a01879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb091b12e492393bf5f9403f21d1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d01f8e309ebbe2d39a2ab90525c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e695f97a4b75f6b631d99090a948f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a474b4cf1809aee2d80692094aaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644172a791dd83956e34f1ee784d26084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fe8712e7947e10ca2bb98ab5d35e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a837653bd45b69f9ccb79199a0c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3527bf9d5ec4f8bee539ae10b8e00687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c3fd85790fc351f1f410511e0f77d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13cb4d8fcee78f8669b7c856a84cc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b8f30058e0c32e3c65b2e64a309690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898dd29a26266d9e0b6983956fac04091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52571e58bb72ea6b6120b9e6527724da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4051b682b97678eaa4f93df74a4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9464cbca364673c2e9003d2460b73094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b6aef96cae7381e81ce7a39c205c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1935ee88a32645e8eb82ea1c67c391d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce569f771bd68be32078752f2f47398e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff19a8435b61b86a683df72303ea7b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73204a41f9e2fcccc4f26be14eb1df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514cc4c8c9936fb587945b9d39e3a65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6f4605ff787072c9ea5847f793b1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b22d295b788c02288c07abbc509f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c519bd3e050416c8106b22ac14361d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2420208bfa237a5ef399b0bdec0b49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd353ce4327fb66b4e7f1b751d59c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b418448544f16eb20383e197bc46e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b3006f5a2c42e286aaf4a8233f5b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c16c0f3843363d07b75ecad342fe2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8149cbfe5e64af0838dc30fdecf14b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ceaf40e36b399c17ebfe43813a80f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35899a37253d469c759cae1e1a1444111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5036c8892b949c800fa772966212112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80910dbecb1ab9172b208412480ea7cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320453313e8f8bac0b504452e85a77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b1ecb82dc818a9c9d675fec2761fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd4990afbab02ba08bae668e7b96a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eca69f5397823d0b4bb79b6a2a919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c364160840afe358c4e66f6b26ea4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041419419b08a0e1e53de83bc38c6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77933ddcac365b2786c9fb41408be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668471872161e1563c131b0ab5af52d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25b4567f6460a83302178c3554541122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f1a3b3b909cbafd19db3ac233f12d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0763a7bc264e03c7dd733869565b78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e73151b805603b41131ae0d036a506125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476fe72be2b65bd4dbfe60b3fe30ac3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376bfee34cc2e335f643d40a79346f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9195a4f17ec3f7eea620d48cb72d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c73ed69d02d87dab782b9be7c5763129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348f199a0ffb75a0bb242fb11322c68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9047f97dcbcc8b532b299a96e47006131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b24b6b92c7d4a2cc9ae273b2b808b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c1caf0eddc2b67f0b0affdf50bbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754a0c833159ec784a37480538ec4d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496a5d578849821dac94cc15e5980e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b175f8d7815bbc4a367d8dda5c5f4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a83b7ab187189ab2a0c6b24d8dbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e338e3f6b6183a3ff65cfaf9d706470138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f5154cdec3b10d0e04340c0e4765b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694d9f3911b7f8d70f017d64f53c9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443693b659b99e5179b0b625bf97bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b02c15eef2e9f105e5e0bdb14c19d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f41d34d2297fe676cf74002df40da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e345832a73c98b217b1839f50f5ed4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e3e03fed3ad0c713c46896bf0c9ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef65e749a0053b22707fca6941ad7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3a9f5af13dec838ca2a0d3431de2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da97e31b8f8cd638f184e2bfc875e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49308c48626753f5cf1635535d801bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a0d57290738d8017aef1b5b4fb352150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea859876e42b9e63ede31368fb45ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220becf2ade2b174972b27c1e26dd207152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988c797fcebcc5533634abb040a45bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf29104bec2bb5844ef2a506d2f3ec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf16f96fb9df2176482216f08686456155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7affdc302aa5c84c3c58d4df9e4905b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbf7eb96e83df3809682eeaa7a5e0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b62da2df8ed2c6cdf026c55a5342b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77fb15d8b69c7102ea13d1987323e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cffc2ca17484ee64aebd96398f0f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80721a8311fc5a4b99e521ffa6b12d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a18aee3c4d3cd2564995aa3a4a0af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9cc83fe3d7589c68e169eb3bc8e42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fcae386721f82507b06af4559f637164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc439f5e00a13b61f7e83d65a34123165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8b087fd94327203526ff5050e911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad8b1d6c4a2d8096120e342c4b19e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd397a04cfc5648d79dcd18ad6fbf4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368bfcab158299685fa164aa020aa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666302ade97e5952559bc001d12ef34d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a37bdf3cac07f96db3da72271bbec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed575e8d5cd1996b0a43a30223d6e71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209e2b29d88bbe83de899fffecf8db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497b0638061bf9d51def2868b2791d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519a7a271fdd9899750e6e31fdad74e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35261dcc60aa3359c8623f8b24e5db44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676f84741359eb699f79750bbeb8323177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef76537ac3f10bba43763658f7c51a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b944f5c027e6d009306fb88e53da587179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6a98b4a83b1a79dc0e4472f3bc6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69810441c1cad5fb52bd393aec1295181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c34256d1694f8ede256d3f4b7eee86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54c6e4450c66f8704720752b69cae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdd572a4a204a25638871f6b066c17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889fe46173af858fbdb84b4934cdf24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029c28e10d50e9c42fac7fba1a31f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8350c52e3c48b20d7a63c6094810522187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb6d42bec072738cb671ca36298e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dd07fc4e27ac2e58d6020384443ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619044e0db54f744fdc4b824a66e12a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4475d49735ba3d24edbdc7acd6de53b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753d3e2c8066e8c25dd794db561199192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d0b9255803f3ea8538462002b09ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34452ff4fde8837de935992a20abcb4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e671f3c2a603e8b44f525dcde774c84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a3c3f1744638b951abf6836dcba95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb653f6ff1b7b7cf7c6e03c9d954a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d4894ef29ea6b30986a96e8e56ee3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917231dbd97105b44a47e7f9b72fa15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a1e9323d3a44cf4dd9ff9be0fcf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7866203d0098e5012c1daa3b706f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae40c85ed70b664663cc36621a262f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824b7d224c8506801f9fcdd78477cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44604013fbd2a4d598caaa6fe619c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3e11bf5e0be574d2db67aa1b5d8b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa1c5813d022a9066ecd18d13cadcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ddb1f9f7a6e4288a2bd4f0e22d4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb0fb96a80aa5cfed64f3efa957544208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99709ae63654fb9a1ad607838c45ed6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdad894b52c6a1a6801d43a6d21037210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d5235de386dd5c63c4eb732a171ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649af24dcf77aa24e952b92345a5897212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fedfebf9a4bbccc2bb94a0bdeb4b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20180b64c37de1a3d6893d8181a45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9ad19af791a15180bd5bcf7af1833215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874d8c5ec1bd5791376efab2d2831d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87fa23915f99d406af926d3569ace8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8577bd9dba7a4530a48e4d22f1a94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d8e0238e6ec4e8f49e9604b65f5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ffdd5db6686c3012c2deb58a932d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e1d0ecc256fc6a4a4c3d2a1c98e94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6c52435f54e85838f88fca83798d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e6c7470ad8216ecb8a6e239362e52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b678c3470b219436c9790b3c694526224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d9d048b8d2f1c965b88e3a6c574db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da847eb25042a5648703ed6ce576b716226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3646c64b5deccfbc019e29bfa49df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5361690f63e2e8a54ecc3afc202b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4f8c836b6189f87e98e2bd3583c31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828683873d9515875a5aac30814e4be3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b066e7f9744f5fcfeddc1eaaf80ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0c2a902c045420d1c6dec0fabcda3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc8a7658c4f3bd8e69d5cfb1dba4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e670e37bb4008d897c994273e90c3ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45d08521525cbc20aba3435be5da5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff12bb4abb997c892e1326771c09a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b82b45d199f16eb56cc6b9c4ecdca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1a64451be931f0a295f221cc8c119238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cfdc111fc15a50ec2653e8d8060e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca005d866c554ad98e8ec78c2ede3b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9265002944f2e2973195d5c548795241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87a008fba602145ef8e8aba40e5ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddf66bb0b8ba7d12869c9e880d02c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387006d2cdbea1468a84474a7cb2bc5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a8ce0e0a7256ec103a0b93d9eff12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039acbf40aeae0e9be9e3263dd06c039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a347c2a551b1c528e84eb6245bda44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755130a9564b26b4d1dd987ccdca59b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12d93fd3f3906f5f0a88c69716e234249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec678fea4c1901eb307cd2b8c6a5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e964f0f5aa680a54efea522e40ef7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71555294cc5e901aa560b3fdd16b33e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e7d78527a4e5f3bc444b40eaac858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84716beec8cc656f147a8bf1b55d17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ec2d3bdd6179ba016c43878d421b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f048b1a7b4506e21d435f445acd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b603ceb9e34a8a0c5c29c571e3c72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2e5ac485452929c3021014444e6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6aa2d3114fc36046a925e87d76fe9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f3d7a473f0ac13d69632879e161a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebba4d1c00edebe6690c62b2a506e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b6fe2335ad2d4e4821d4aa94535b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf654c86575fa1c7ca2bf21b2f8a197263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee3ab95eeacaef6db1c75483f8567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d30b54b8b6247fa161f13e55387e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaff7d3f983b3fb3b3603660e6143b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbed411fe46af9a880683a650bfdb09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec988a36de2c51f1ad381863a5fc4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed00f973da5bf439996a248cdb501c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb6c5870227fc35660e7e270a62ab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908091da29fc41cc98ccd36856486a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4470e1ed8344ce27f1f3eac035392272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab3e35d5a0bf13c1c3014b6bea326b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78df6ed87482837e2ef249079e3316274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439acdd4976ebe545ccb612d5230cbd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a265b924fc81411e831e78925e1f673276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82da806b476774fd9389b0b9c1a037277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e25e9121fef690c9b8c888ea6b091278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1598737ecb08552cf3f09de229cbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2ee84a25247598d44cff8bc46a330280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5bda48896b71711f3340ee0700c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ed4da2a85c4cdaff26445a7e12a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b7b419a8fc3618da38f11765499f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837953b683e8fe565028b1649c0c2cad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d97f3d636dee59736afcfec3d870285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66df500cead0cec24188af03f0c241286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050317958722b1ee634665c6354dbce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437040a4b830f8f18ff3d2c2e2f2a9a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3445a6e849ff6ff22d3196a0ff899289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d1e0049188ec6756ef99c9b0371a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505ed4d3834833497cc983a7f5f32db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ab877c9a8d1ed6b23822434284d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3201d72029ff5867d468f550374360293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df85ddf0ad3eb19c3f7aae28c667781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e304026d8bf299a3a25150d9dc6ff70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65dbd573a8a04de70441e4ef487c91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12900c6dccbf48c87bef15b5ac863b52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fa7608e1b07a17620c3b117c4f72b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97485057ded44df32df6a5567070cdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3b2525fecbbf73590cd76f36bce9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c778924c3ae990d0e30431f10348cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c05583b0ba676501bcd6d18d77713302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c40afeefa94edca5469c64aef55ade303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceefdca8c7a32250137b7782c5c2830304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5a1a66f210aa165b0428369da336c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f2ca68fa44e1a67d7b6b40a60172306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b3a643211064e51831350ff40978307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a69f517ae45f873c9dcbd0e1621f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5c1164240eb7bda27598064653765309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c7d79885a00c69a4793d896e25185310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446401bdd079d36f6c8b58ab9a62bc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb2b2026ccb2e10b80b824f883de9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6a9983f2086c572ff1fd4654713c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a101b470e36a61ddcbc881bec5efe3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44fb151b4b06b69b54844cf2e4c21d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde81eb4392a87b449a40e98f9022b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d85e9f69ce2aa280aa16c5ce817f9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb710197c3511509c840eb32decbb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd78a09e60e1f3e728307b35c729c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586bdbd5e1960ee599916ea44c99294320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558aed564c8fbab7ceb487430479236321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05c86b5dbb466e118dcaa2256f4818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82bc5b304f20b224c187536271521323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88836137789c4d92b0b7cd7c5f00674324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7169274b8b35f2ca76cff27cb3111325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3de5b9b06e8584e6941d0dfcf14d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe74c60549d67607488add556dbf98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4b83e05c99d3656c4a5a6703d895328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e297f745613adc08336e0d5dc7bf69b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbd1538dc0b0b598818df580cf683b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1571242f1070e2118c823626aeb61d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb2866a6e818430ec876e62e755b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af967eee3a523299e732998fa9918b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa8fc0628c6c5b6f58d3d2fcc86ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca57fb6c656715e3bfcbacddc1f94c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b33fc1cea89509f6a7fe68352c083336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa8d6b88e6060cd4cb5bb891ad80a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1108c690d61be7b996f184a61036e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d5e7f1373fc69539d55af3f394cd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdacface6ef273006992161fa8d3975340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383eb2ffb5b17ff7b433b47a3bb427341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d39eaa548aa2fb5a0b6f85a3ce5831342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b0539382ce5dca711afb705596c75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0aed30a1c37d2b78b3658090f247d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9b78fcead21ff2dad7d2bd9a519b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d2b95758ea948ff8a2d413b9a8cb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be910e0e317ecde235212e1b191b72f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a84d51b4d35229459d0698e54850348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85878cd80f5440ba3e0176f5c2b92b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd675a6f1bd8ccabf465d21eed2c92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfa1f4462c619b3891b3b52c75721d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c1e18aadf3750a52e41a7f7974afa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b6bb6a513294afaf626f5ec180b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcffa9109ae1bdb568c5ad42f8a086354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9f2fc70a6b78c6fd7cfcd41dda03d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf150ccb2da91b5d5279905de259379356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f4824b5a29e57f978de4586122c7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2f19c2870626f44173a68f294fca6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce75c217470057d6480f672dff3aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163327fc05d142318828c14d6624ebc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea135d8ec1772425dcf0077bca135261361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d8dfa86f99464f413575c2fd23204362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c856f5f0e10fbf03233cec3d6c4be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5713eb6c83a42cb6bdee5dcf4024b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f00242ed3390e2cc2194e483b1430365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1610ce60e0578089704221ca45623366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f9311295b4b056735461b906b1b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad0ca79011f43418385a2ad383f4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f9a53c921e525ef82ffd9c474460369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143d52879e7028db036fa1948d6620370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47abc73d0401b6db36fd6735a6753371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc931f8eb4e2f9249a8cea6fd24cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5d80acdf970fcd475fbda3374124373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae4fed6d6bed58c28db71745dd532374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2850337ed600048924b60664f0f5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d80f0e5dfc0a83a81a5dc2b6b338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039efb9c36daf9952ab7ee36cd81e62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b592c4562ed0ac8a86241226d8d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6003c0266c8cb06a5c919a215f84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa94da282bf122f3ecb16e11385b9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9161d1170ac5e30b96b4767d69886381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2c9f03fd49df49044bc8a58f6e4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885a2999b0cfdad614f9d19251b4a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416ebc8f824f5f4dd44ff9857a2f0e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18763f7dc8fff2707589d8bcf7747f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a3e6c81bc7ca9d2d45d2cbb94e142386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35fe98e846f7b30f9d14fcbdfacd6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609020a4b295bb69918856dc1db8147f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65b1eb828b809db7da45876094113389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c1da3672db50d4aa7d80239efba1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c80b720e09ef75ff5c0cd085c26ee6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2675a7b988340b8975a7e250a380e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95665bbb90ff2ffe1a877f3b4dfc4eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d02fff19c35d22c7a0620466605d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f0025b227811a1026c75fad883b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457cc72549537429f9d7a4f6644ef6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e1dc6e756c75a4f0e81633891d5e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f0d3024d251f7cc74732051d83d5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105991415aa2458f79042c293af85ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166e70f27b58bb17de60a7fff0faff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74844b0eb190fb3f0ab953023a682041401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960e2003b3eb5b9c55482b7b79f6dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a881ae82c8908edbe8e57e382307403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ca0c3603dba765a628428acd021e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78fcfd63dab23a309056fa94a745f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493ce5f3b6ca51b5d565a0cba1f73a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d782acd75585d7abe3565acf171dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696350cf6629dfa0e60d9256a49df93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3f8da9e016d975b7962262e71fca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2a054e3c6eecc57adfb28a809e137410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4e0ee11b3feed4d10826788b1aa9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6c00ff295b4b7ef8d58f261d1459a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27f08224213f84e047f9c9aa5cd1a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e281e389b2169aa1a9be81f85fb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a33dad9118d5f5b10eeed71552e22d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d08b6186b8a78c7384dbe17deb44f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e8f4e82fb2dd46d77a4952c745a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a9158b6f1159746dc37a30e692fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0407f9ee7a5d8d8d42c8254ae1ef46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8087b98d3c744d8bc9705c45ec60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64e0b1423aed5de3681e55c0570b26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5fbcf75b47a6dc458b9de4b22da3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd34716554d38b3eb3c3896437e434423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eadd69f11a57e64fe571ff39f9fef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090bb982ba409f61f8b3d48bf6363d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3fe1a872139206d55b55efc0fc0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1e3bd6b522201b1bbadae12e454f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68893ad9ee10b3c879e8ee57a297030428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dee7e1dde5c2bb5ccd2940c03515d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a3ba3c3a728b4b5947a0e70a364c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e9744f089d5ae94fe4c489c9104a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981781b91d8d5d32857845a4a178c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2e176c1e0caf6359dc5e8247fcfd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d7aed648cb6aed94eb877993bacc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5172f32e8826c454f21952a523b9c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014faa1993a0ccc82733160d1075f08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d60d019828eef3505cba59bb991d64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92226a71d291a017e15d3819c6541e9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88414b7a631f3d749d433b02c093c249439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ecf4048c0a4bc59f7be0429e4d631440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7096ba1749f272b22c6fd6a9ef2330d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ffea8c48a1c9dbe93d8c694d8f65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b66a2c8c97639912fe8176b9d8a13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ee98b230873daed6dd5a20b2c713c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b2497186a65627f5614a2bb8a122e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1994667cd4f2a3398a97db4d6045442446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9838e0643755c7d7e0ee065842dc520447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f68a9419df6f7ee39c632ba4a5dae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a08911f1a07d68838eb3d985b9bec7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad87952bb9d76752da6bf7a91e59b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca4e873cb70d9e4af1ba92f2af004a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193b517c7c5bd0f27c5b214250d5930452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f81e37395505343db3dafcb0fc95f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fc210f4e9038b8e3618f5b4c32274454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916db4928c9278126ff72b0d82fb9523455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845c87aeea1f7c45fa03a92753a53bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90619487fed3f82f51dbe980d4ad35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa7711e58e8f156721b0ebc4656be5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f990b75cd9b8c94a378cef0a1dd04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228e70960feaef1e089c32c8380030460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c2705af791074f6552e6f87bfbae5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994409896798d02756ac29b1cdc98552462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45290dab98a4e40324fce7404f432d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ab9045404855f8e9d5be73865cad8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddfd4ef52230ac35bbd86f16df330b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15094142c516d5b7d3f3be6834057de8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1799214052c1d7da1662ae67083b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d48ad77d163f5e6924f08ee383b46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6db88c879aa5f01fe80396f73bdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260085318ec5f3d311f4b6fa8c6f90f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5abb295ee47b7441e4048d9bcafb49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89249ca5e4343f7ba61d475f1b2bdad4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a5325e445f26b2aecc40b3d0ed74a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c656c49ccb1bcbefcb3ef2ed58ca0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d191deae29d95f95f7276f544c879b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c872bb698eee01a4c2db96258fa93e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd91da9e41890c5250d9dbb42699f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfbac30f21eeaa787953b28387b1f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a3753e2e8479c0fce8d5ce18a61e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc515ca98d033d0c34218185c99a8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef716c1ac369f5e21672eda0db81f104481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf5195904422ef60ee9ea6dd7c1f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e1d1de6f219ef23b621e14864364483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bac15f82c7e4ed0d8122e5d5a284484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5205bd2ca265db230c73841eeb2f97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08047b02fd2e96371deba6ce88c3cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938399a0a9082e8b1f4d8ce3d11ca4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba716b37532e92443e60ee3ad4adc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8468f3c87413944a92e2bb8582c8ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e96f8d3416fa2a5b2cd775be7252f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d00f700d9c5c36f91379ec9ac7d68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb0283f960afb4843c074b4e41307e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596c8ecbd342361f8e4c78b6124c76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416a5cd3fe5a104170b86f6ffa07f8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c04108fda180c0bede27db458c352f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deea41b0b8874395b9c15190efd861496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773058bfdf417644195273a6c3652a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ad3a32ed8b9da9330ad62fbec60f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c0f9918b784af976539128f4249f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be8bf1a128ef4c2d14c61826b3928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3bb29745b9e02144ce06963415915501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f1530a141f101e21cffd9fb3d43f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641133ff479f8081b5f8d0485e711bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a675ad23beab1faf2926f270947958504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd461060a18a1d47a09ca7367df406505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d64583e560ff7806430ae186f553506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb48d40b551ec960a5a620c350bce0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc602c815eb0b80bd3e60ff5c6cee42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f86424ede509b76c218f6d8febba0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163d04eaa7d0f35a8f4063e4054239510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152438f4c1c9b2f7d494949599a426e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56968f30e413a4013c04f29e61d0f0b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033cc9765dee07455d7dbfab7e7d5b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453bdd98c7aa8ec34e649e5b674a8d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384d97b0285cbc50738650cc1d624f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab674890ddbc79cb54ded8cefc5afb4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496004d1f3409f8e2671c80529afd4a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87855ebc7ec417313f35d315320b22e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f33e163a4d128c0da43d2c9b10443519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f7c748fbea103d10fc25daafdd2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cd4cd3fd3703993045f0674a16504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18205180936b48bfa5183d62f51cd2cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70056960919aa1f95184fd2c89cf3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1170d7d031b96412872ce7929d5ef8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e060fa9d5dede4f3ab21ec423e7913525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786124f390c6a95cde4fa3409faadce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b7e488e4150d121dcab81c12517d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749d35960d19efb06167aa72fcba6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963462246321c0028b44de946a57c1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2281eadc1be0e9b6b49f0e197651ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f573fe434ed151ec582c84850a7fcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3d6e0437d91a63f894149cd13ed0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428fa391ea7f84a9277927abe72bc58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c5c6e9e7a3c7b944545e54070676e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ca65d410e2eb32250014ffc0a25b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8857215fb53f5687402b0657db2089f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24cee4664487272a5f795c095d4d15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba5b958ad03fb0efceb8994ac44773538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4212406dbc8275e4b37e52b9c7eb29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c57c202fdd7fd177e1ce37c4e4d89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bed0a56f4fcd4ac2dc00e77008de9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c613c2d5cda1d0df824fc6bec177542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57289f1dbbe3ef4c7e482e0332c1308543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75049a8c63e24ea3e6b61744f1aa1a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfb4f4a2846e2d8764815eafe3ec71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b6d5b176ead3d7dbbdc653f9e713546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8a5260b4c705faebad2eb8fe7f56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf25d7284c8a1a83ae5cd161014c3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a23e94fa254431997f79dad227120549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3627f49452e2a3df39a0c2a346414550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2425ccdafb9407ad45f5b80c1728ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab7f4da22853093aa4ce3b16bf513552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff6eae2f8584c37be4d9b3d4464dc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571b6a47378293c27ab1abfc0a096e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ef77e1fc3830adc9bd74a004c11f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7c58b777a5e06b2adb821d6a115a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c80f1262228eea3af630ddf9abae2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaebb58f037d6020c1529d4428d160558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34902bb2096e785d4789c61fc7fb79f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d3004038f8a8a61babafb036e1cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e2865a77bf3b1fae84b14a442fc09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8821f87adecbb6569ac2d3df1908b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf9ca861cc5bfbc28ea84e437e9bfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a81bfba9d1158c3c9d72c2c1fbd7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4bd458ac943032dc1f646fcc41de9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c767aa8ab27a72c941787790729c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf01f8fd892698a0e25e75f8a5668567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c23da7a58f3de02c16178ab2d64f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938674039492ee4d49265186311c5846569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb1a1359bf54218049c302d07e4000570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa7abb49593a3a2029e6358f8bce1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f22d643401814b59328e6a6b39a18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614639e1ce239dc07807755c68e4784f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724f851a058c8bc92fec98aaf3b204574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448f2783edbe68b2d9baafd63240f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64cece81cd1582fe5a70a8aac95451576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb499fa234dbe4558477ce971dbdae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf738ec3981c5db63546c71a28dad3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae1b6e8082f06be76dd97567d40242579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154ac216e295a959119af281c17ffe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bef17aabf7b5cd9c96fe98f1192c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f51df5f84d048718349fe69daf09ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05eea8d9ffc01dd0811204f6eb8460583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9555f34be29d32a1b211be11408b70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a5bf63c890fd7918c6fcb915ce03a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9390392d6d6261a611e1f1e34781e58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9409a914a61af03ab5ec95ec23324c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fffad1d385ab01db5cf82dd59c8ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b6f24f86e416a4f68a8d37f8518fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b05f3a3acfe73407c9ac32ed022cd5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d748ef45f20dd3568628345e9049f76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a33b75afc113f0de871eafa10d72d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f58daa28e19316692f79a8b9fd8ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b15fbe396ae82b95cced3ddbb960594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01e450dda3e812729c9c4b2051d49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2662a27332226f43587a01208c61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db75047738339590ee7d1da21ac433597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d01e6f772c27b0ffaaeeae38185b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48184fe8494927cb77cde28c94a875e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261724a5286f7cee3c59a98a5140733600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ec702ea5eb29a3d57d38ea0e591d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fc6a7c55a12ff1c8ebf98d2f0b5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a40b9a846bbc5b1beb8b6e4b78a32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90842c5ec8e8f322a1b23c2ccb2dc575604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582ed3d527546d6955b18a2e437083c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0fb35adc2e34ecbbf1a96962e1ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9fe1c8e495b969738c612c67290e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1a27e94efd8f9ef15b4cfd1cea9c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd8273e6babad4637e47c0a339fc0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799e5e3c64555ab7a4f266b6576c349610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e20ede00dd1ad9010a0d7bc2f886ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a65927516a408a52756d733f165c59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ddda64a9252241bb03edf0f0f734c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd48d39c1e5e4cf39f3a0866dff4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3049529f2f3bccfe4aed7430d7eeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde0322b4ba01da73caf8bb52a0a54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2bd69486ab6598c5099185e4312ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df829cee53839001dc71d108867a9dd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edc408af6d6c01ea9253fcefbad5d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446b105862aa157e8c3e6e6fae51d26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3e1a7810e12c62f5b25c64340571621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e042ba971c3bc42b3a0d67340f3b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922a878122b76278a4aa8d04312339623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb48b457c1591c12f899bd5e38418e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0138921beba995d94ba87e2d6e111625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b49dfc4a58fddbaaa8a751abf1848626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba4fb1cc682e51b2f3ad5a05bde5ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f65a25add78d2372ee41ca70e2e54e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc81b4075b8acfecef40a34525714629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc80a5b17d67865a61dd0ae1d45d4ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add9a4fa1017d3409b1030ab9ebeb1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f2fc9b8a321ca3b7ca1f7e4195dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83a3bd08226cf8ea458d0e5611fe19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a669eca7ba97580812782fabf9cb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff02198e5a3b191baba583138c8a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a283c99bd627e33a14e00c841a1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e26d809a335505c8c7d1a189b34e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cfbe7b2df049365bc040c3def8703638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a43fd750ac9fb63ce5662d661897a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbfc3b41b9b8798540a62e24fb22c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f215620f960f7623f2a6c2e4fb4612641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0f457e739de251ba1640f7e2c62c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd989ea2e1588bde3230db3e212e280643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4bc29fd31294745c08468e03fea0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068549136ba86eaac0d84b9051e6bbac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb267a77d3389f8d2b18b6877de373646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d8fd3509ce955c85a25c1d5f9e09e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90181dcddf41ad414075e3df44fbd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd525f4969554442dcc3b6b2480934649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604597b809deb447b695a17628079d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf96c4aa9e4ad2de2a1f88a8d5ee163651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40e41dee3ef99e7bf3485087dc4af9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddbba79309dad2fd45332c8d6f1b08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ce01ec55eb0c7b9c494b57a43322654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d429ec21bfa4df0d4fcd8dcbd57ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f3d405afc8304a04762fd8f6bfc77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9de2f8613556e4c8c56f686052973e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cc6be1aa28484cd11f2e84e5b4117658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf44c34265d6904be2a923d4f0635d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc420931ebad994ba920109b6d7a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627e28895bdec6678e8fa8e38cd42c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e7dbafe4b00edf99456c9c1aa0e65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1024d65b3ef1e031bbe595ad80b847663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ff0c52aea82da54bb54c4783176c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcb47f7ad7812fae249e2b3224505f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd6e044b90befbd26592bc2ef3a75a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee72595c5a4925605ca7a3587c375d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844cbf98eab417d42f35d1c681279f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddedbe4d80d46766084b19281876d31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45f18d687b3c8844d501d81aaf840670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d749d796367b77a32e76c5d94f806671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ddb81cf7153c80e826a6cf640e4fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99302d0f9c19c8fe1d5b853318ff02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82032d7df0f7cc503da0d72df59e5cbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916c13313bdc8eafc1bfb7a0011a56a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efc125d8d32cda5ff37687e15108ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40425d35449927e22c425e4206003677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923075a03483aee146b894efbe1fc70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f376c3ada3d89c5f95796a0c69992679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e60bb5cd1ee387ed4bb4d31bb9536a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a413c16c940c0bce45e10bfa7241d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a8361037d69ce2f133c6fb7b116f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632f82ccb79772b9867a2513f4db15e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b585642785f6357c1f2ac1a55a6e8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421ccd1a281a43398b779fd3e1c573a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160b70db029d11c8dda1e80a26a6f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec8a070819b888ae4d97396f31028c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd510c539aa8dfac50b4ac44f2a5f98b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab410253d5623c22473fed543e6985f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e07af29b996f3d049023073befbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c524da3b2a593495f4f73b4bbebcc01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d178a6b3de79e48fe0adc5357134c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5bf29df2519c3f6499b0bd612caf4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129d1a6a0c55a3dbb2a86a0c355b796694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd71b8c01ecc022842f4f22367220f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4b9731bbb9b74279fb26663811c66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b2a6b973cf4a217ddcf8b74aee81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7446bc74142af76d135c249bd35a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb2431f4d9dee203c06f7fca648a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c5c567734e8507628fd09b01e100b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c66b9d8370fc472cf434f9c8138966701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9ffee9038627bc0d6ad72c476965702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc345a4404c713b4850d8784465a580703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e66ba3b28794968b5968cbe764af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b402df776ba1bba91a9e4a298e6322705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f317cf339474fdbe597efcf267a083e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad22bcbb2f81d33de5ea14bbb8f97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d2cff9c3474889cb7a80a24221633708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5a5b1825116a87534709cbcf08ca8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf83a1fb52a7aa556d33f49082232a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7383e9be566717cf9e60031f85c3b5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bd4b3a71c2f98a2e0284c073c3ddb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3735018edc994cbbc37d73cafa413713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5dde8ddd273019d1c37211cac8f01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327955afb1fa3f88ee0b294c86096801715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b9d561a8155ef0730807b5573ba1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2be64490bd0a26ff490636b7df633717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767b78f1a8d2a04829bb132d6c51d72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c8aba6ecb831f78abc4dc836d75dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705448ea8b688e587af98296227c8df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f46dd815f8657f0e969f908830d16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c884cd8fc1da0f31533c8805782f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a0de021d2315c9fca371c487ba4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b19cbf1f40413ee0266053decf7f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dc7d914f20e445378a027f8e02773725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7b2a89ce7fcf48820d638103b39ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0e653b4fed1517f2296e7a677e0ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575df70b16fb6849f8be0450a491630728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a2024d99348e4c8e82c3434e5095729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c6be4aea9901c11e4c2a495d69a6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c3419d9783ce1bece9854d68333cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db081ff8bd158e891970eff4ccf73aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ae683f48c6bd0283267a80f875f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008197a1048576139e0d21d2053e8dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e585e1c94887ed3f73ab12cb23b73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda62c98723db9477f3e6d6e63ef9a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf1dc273a459bbe7034e54a3aa0c1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036752d3af9c55e16bfed6900b8c594738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8b70d4d6b08bc4403506388c03c9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2602f326b807ecda9ac4d321e251740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da332109ca1a2e0230132abb52f9b22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c28918ead33e4acb5496f879a44f00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba09ada28227a355d1095b61e1ec9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024c8628d193fa6a5f919594a87579744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa71d4e92cb18d7218190cc000b2c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7560bcb0247ead9411ce874d563d705746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfe1d27f7159080365f369545e77fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e24b7ae18c4aa615b8b24a347e9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb967a1b81808d977f1f6b51bc869a14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0987d8b024fa570ab816155b216884d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf99e99bf39ebc10e56671019f3d117751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f3ab46473d4cbe465477f48c577f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074267c39dec03aa97ab59d82a38846753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a51cf5af1a71589553a825a2dba932754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e653189a7f4e94717a0aabe1dae6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606d1fc19ce51349ebb2c62bdbad29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7f1b11f6b354faa027fd84f614c1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca768326958dafbe220922d6947501758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17857438602e596dc6737f72e754b2c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7a80848478bac87132a351c2acbf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd457faf6900bf9df5d8713d6afb4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c901cd3179c31c016d5f9a8a06d86d8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b3ab5bd8b9e77f4f2aeeb745f6525763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e751574c080e5c1187a3d3166954764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e86203ceff60df57d4e31f0435b23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b06ec462991ebaa8bbec933290b26766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16537f38ff5036a7ef8b1484a463a47d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>