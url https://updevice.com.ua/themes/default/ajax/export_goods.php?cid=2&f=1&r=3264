--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cec1164ea1316a86c4748565f6ec6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404eeb7c5ed8e60957a04a16ee6dd1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb8300c2c0f114608b7865090aafd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9577f6cc782c592fc096b5cec9efc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcb6e0e32fa98df6ef7fc6831a65f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a412dd286c281e7bacb4a6d5a61dee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e21a5a7e022cc448892f408836f9837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f81fcd2f50b3ca8d5d7af32bd10a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0399cfc966101f20c686ea5f31f4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1029c5de59dfedb941d13ea1dddd9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b87b418ba74f07c4368d07b4bcd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d35df48fb035555328a1b28edf3d5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa206a0d203e8ada276ee34ef420e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90383a4b148617e7af4778586cd8db914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ee80550c0edbdfc4657d60ad597ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95082719d4f45963ce7be4791856c0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030493f322bc1e50b2a3c57de2ab8a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee70cb6cacbcc4003d8177e111e5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d727d930ce2f5cd5a483fdcea1b61a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdcaf31b05278fb8065ddf2f6ea79220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb945d8c882ffe35f86b8e2b53e9da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7521c491619300dda6ad7697729a4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17c7e97fb41f615321f5fc02d3231b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee57891b703356e7e7a1f8d4a0ade24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e93141abbb2f148b4e5b8a21796f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084042653e826358da21d65eee5616326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ddda0429fd6788befbefbf0e9ec0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b41ed14367a5600849ec3df597436f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836256987e5654fbfedbce7aa96b29d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5589d0b0d347696eb151a4cce072e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0969479636b4727ee13a658bd398a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3a4c7040f1f0ad3d048945d4d32db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae328c85a9847a5e78f671c5786dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71ac006107a1f8a1eaa73add35fc9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e1be796318939e84d1b27d9db7ecb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f679db719f2cda5c2ee4def1714515236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd64ed47fa13df962c22804d1cca8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebdff4dec567c547967330371c2f0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2af9b36976e4dd41f3d549e3b6ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b69f57dba964b54cedd3385da362540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1a108fe776b84bbe6f98d4f8b0df841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6785e60542a89ba8298b651d6f30142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d08bd2e2011685d67b062347bc61f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1548e073596955abb04c96ba2807f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108391403c5faaeb0258792ed8f1b2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768915f2654350cfa4ae6c0f063a41b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9bd6d2afc0ff397c15de62deede5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e5fbad2e99d8024198c75f09d411a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f16814eace1bc7a29213d5b0f6f97149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e5326fd08539e1bea5eeae1afd26150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3213d3840493d478acda900f6ec448251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb7002aeddf7c089ddecc2f5c80d9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ecfa7850d6c7d70579302ed4b74253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14819e78835d92702dfc7923465ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dc6a1471080b88e9be8ecfef4872055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073bfa25b8a783b7691194c9d5e7ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbfee030fd11428346b613942ec74d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14e2a2890fabacb7f25278c311b70258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e7fc812200bca67eef94e9c9326d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535fb6d568d438ef41e0c75ce847d8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b5f665e52b47b4058ede0dbcb7fe861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff9ed190e17908bd518c50a1b09b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f653b2fb786a9848a4325cbd9a7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581176d65137562c1600f3d1de440f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def3397251298e37c0a6df3dc6dbd9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07ca52108397fafe4ea731f0ec27cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc2bd72245f173aaedc32efd65faf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794af5c026cafeea04094729fc23a2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94cba6549dc94760142ddc3b4eee2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94773123ce0d8eeae8d38720f94ec870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab724992404466877f437a1575445d7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c755fd8fb45c2f3c99db602ffca3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a599db0ceb8f44efd84db7de0805773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa8d0ed79c0ce4fcab05d2afff7d9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5069b0eb4dd3268d58563ed88bf2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656785ff69aa017c61f407eb2213700f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc2fc3668f8113556b08ac7611a2ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29dbea164622c3178659866b41905378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de75482485988e1d721ad783fc408979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1840dadf24a5678357d2d10fdedcf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf41fee082cffac9a4d51f7dcc2336f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d874216b3587202cb1e2fe1d43c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8c45e6c0c72c441bb6cdfc6a58ab583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7778c636e20a1b39c6aa95b34d2d8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a143aa380966e419f7290960c7868385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142381a179cca46cf33d2d512e24c1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87eec03fcde3ed632e3531fc44b17087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96b3f43a006ac2e0cd0d0a94c83be888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b7ec907dd6dbbf52b83dbb67fdce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bbb7a31860ed361e6bec32d450d6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d28a0b43aef6984677e4cc7399d59991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d218f5455f5a41a5595b578b1f38eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a064b5b000e7745f5b602f1e1bbad4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9d214ef0816dc79663d630aabe54c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6374fc0ce563e2ce0aba6bb75102f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea02c1664dce96c6bfa24c5b4155196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf4ffedb6941ec8f445d8f0c9eec897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d734dde4911471ba688e9ceaff1f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63b958455294cb97f0846b0d1d25799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9e030c94edfc6cf06ce2efad90f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de1239d8b2eca33c4227a4da2a4609101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd88111841b2288d73ae700b97d01e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc55ceb64004a6055cfb4c91e9208103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf1f4c544a74f345c3f7e41d5eeb22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b6614d283d82c3d6470b2a3812c90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8e5d69bb06bf26d589d9b7d364e75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d2b8d329c55fd2b897f505534d373107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd83ba04e3bd34fb0d21ae913a3dc2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ed7f3d1c8be9fbc12c59161f580ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33854ec3ffe1d17afe064d75f0440b6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d0c7889efd9848347b12dc41c6151111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3b6f2989896773891aefeea86a91c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11437ac8de3e3ffda969cacb2b1aeb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de7864a6c0b4ea207fb9fa44a7abbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2efb36270b88deaa4b55514623c2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed949a68bf7c2c5043873e36948864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b698d46043ff34c13f11bb0f4707117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09bbd49936dd5827e0ad03ab42a4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d640af24305d1bf12ccd1baddec7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41ee573ab6a758f21bf829eac7c1f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ee5ad170ec2c39193df99167ff01f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed32fd06d6ea6d318ca38f37832b17f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f96183754748837b515c6c3da0c0cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab75ce847a20af704dfbd5cdd25232a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e924148d0cf1ac088e8f725ae90eda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8acf92b0403f1f43619bf19990e74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8b2aab2606f119c68722bd6effd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7cd612dd5be832558eec44d069bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01581fbea6e700533859be553698e5cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe530581d4fb4624af889f2a626afe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f6d3ad7dcd71477db1aad837fd64d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63f846db50d572a0c7e370171107fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851164144665271053ba4578adb44ba3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab241090787ad9e238603ce1974c93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ddcfd83d6b12ad0d102f32d64fd90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d79657603d936a5c927742b13abff9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189500849bc3751b240af1a9edef8796137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99b2f7ae434383a3a1a88eca7849ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8874bfbf32b87187ce5cd499aa6b3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30740c0f758cb45d01090b4a2b89cd57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3754afdffe38434b12c1c461c1b266141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714a03d2200cb9da03ec4a3043d895a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105542d79d2aaae90a7c2dbadcfefb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fcf053180ce836b0db8ebb13211de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd141404593056a32a424202e0cf9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829bd38221dd8edfc1dd98c708e5f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b030b62252ddb66db420c57a8adfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7f493e55e66019a88d685eea0978148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea21384d9e161378b6dacb485bac237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fadb9b7aef607666d884d894e5085150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc200cd8db4ff4ed5f2a74ff8136af22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd483241d02bfc054e571933959d62c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14905d8c9acf9005eb19ae7ced69c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009a8301a1295193f93783cff7a817154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc456adf18a93954ff2e8998fc0d15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600361bea61ba53f5c42077107124423156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50f5299f7644590ea0dd6e519f0c49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d444020d16cd04908f9060f9d2ed28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237fe86581e53b9cbfb2df0b0b278e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0603d3a4f73a7cdc98b700490acaeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9274010b66ea8ba5d2caf6520c88f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87826c2822d9072c3b87975a8a05bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c91b1eea5ab792b552b380987faffa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c39fda045231eea02afedcd1a678d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ee008fc878967cd4564f14f3fb8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12b9e3fa5e3100977431ab3c69e91d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687178a1691e58fa9db24599e3c9e1de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da39b2b12e4f1c8b3829a309c2c27c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83f9f9ddb320966576abaeaa0a168a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e5d04f0dc3083ac351c227deaaa33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232fb778e025184faae085bb8d0c59d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2df3c94f5284c0fb731d43bbe915172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25e2f21015f05d36868059ab5552a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e3a74c6371d2e0af58ec6421a66e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ec07de23afeb13d8f8559ea2dfb81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d77e609830db6074563df08b5477e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1be1981c450b05d356cc8d8dcad142177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42849542f0e0fbe076f44acef5f6aab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafb41dea5da8ccf7b43dbd3af7ee33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5964dccfbadebaf47e01f963ad51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e878f163321594d57d8c79533d54d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685c18b741fd140a74b6cddb2b4bf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374234befaf5352955ed3fd099898b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559370d04b81e6c60676d6f26f7a92d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6cc19d11dd0a42965847a6deb881b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870e46c64513e9ba1e880bf90da19aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db964c69a392208edd98163dd2a8bde2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33ffc9293d6707171917f6759ba900188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00706e781cfcd419dbbad3f73b7dfde6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6559f68b421e20ca8b58e076195615190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a125df09d27c8925c6ca7ab04631f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d255d28d6bdd1273505982b14efb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ec9485a5e456d16b06387d5eb123a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60106aef36c63d62cc0c8ababc276f4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479009a08ded6f98d65bdc766971dee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc280a9206634593503911d2eb6d65a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3564ac0f7d40e265d8211950eddb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753471e355ba5e0a689357dab8291895198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff514fd81f74539c1afbccf8b8aa96a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849b97d3a7fcfae98e695abf83308b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d23c31eb03c2962a4cf72cd74aeba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f3ca7f71c2a2ca4f5ff492e3d5cbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d0ddb2f2802d302b55d58ca495e40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1a24018ed3688e15411c1ffe77732204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3104c66d0eef199ae2d5dc715b2e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937e677c14f585b35f39d618a1eae0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051685ef084944a34105411c8961b2c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd5bcf8a069dd93ad02a1188dc182208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e6fbc76ebae5eee7873dfe460a39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece37e2079c3d112b4523bef5d5ab07b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb95caf8e0f42ff67e791d2ff220f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0eced426ab5c91dd8f0ee4ad5309a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f11e361a891a77f97222677552abcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4646d02bde6a1e8e75813b336bb26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c3ae3a987c90d3203e1ea906257ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89cf602a70b4c47838602a55798e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e96f438aac95d09f5f8ca288ed51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8b077b0893c502b098e0753f57bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15611d9b54d0b76bcef7248565203c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d1b5964fe484caf464f94d29887bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd27a1e772dbeb1f07ef5b5703945221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1adb6cb6e5a0316a3820d49dd5460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3718930a77172a73882f2aec69a8f34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3eddef5bf1398a51cc771524b0cbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a9d3f3431ce74dd0e04a87d523c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b257630032c00ef9ab8109d9c2037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21057b36b9cea575aa5026a06c18c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475362f2403a1563b5c5dae5f4c5330228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b06d43365dcff3ad657fb0099b0f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177d9459805a14707f0a91dc9db932230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d308cfcb9673c0559d1469d36678231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974fb3c0d99d7f1c110937f16ffc9a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe9bedcdac55221d5a64cdbd20e33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350913250186c66916694bc081594ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946a25f24d93d7dd29f107e2d775696235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098eba410c28f1e2fbecf8530a97c14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9cea3b1437aa3f7dd2f7bdc259e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6460c866068883f7e19bfe4ca51498238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249b10dd8036c5ecf5177154655896b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d8f2c2dfbe5e5ebb9381881926d25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964449d7d97012dc6d03a407b5c9d01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5f617adfccded1ddf8b2aa9d89f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1927e3888b2d4fda1848fd26c4e1d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24231e7e7559185951a510eed5194f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a879369007d540ffb94b5179f1bd82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c78a7ee6ae1a9378cc7c594b6ce1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13188c241e727407efd26d6e8c5f2785247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e25cc8bbd28c631009018154da7c10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d55c45364a89e32a1e0365eb2151249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e17e962ac5aca66589f2d47be4378250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bac6cfa6b5d9f1ace4694687800484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa00ea639b336cb340b3c492f66fc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dbc173f98f854b68917b289db8305253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef5739b56ad5c31c7eea7f8dce1a4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aae6d01e0e04ab958c502c4e41275255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90565139d90972826d2438c9c01e78d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1b79e1140d4788d3fbfa8fc941434257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d12076cdf34e6ad1f05a0e9b283d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf93bebc4299e3d51363f7acb2c124259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf5435a78ddb0267d75d884971998260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d82929c4b2947f6d0bac71f3bb73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c768ca8c13ffbca85ada1922d0ebbae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314cae779117baceecd36ae65a5c2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b95fa694dc3561ef1ffa6f790ba0ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8da5e07f90bdc3b5ea8a5909c882265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa5fc4488e6a8195703980221c7f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c884ba5d2f1fa12f19f6bf26360a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3dfc998bbf40389a62f6db7997551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977eeb5096b7fd2b0198e4a3356342d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1a5b3b50cce7bc82d805705188207270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ff7a2558a87cbeb051c0124f5645271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e4e8090bc88476036dde8776e421272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e700fe369928425f1d17d35ad0d4a34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8674030014743a4775b1b5bbbc2780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b598d1f7c790ae496534b1d5413e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac18f427c4dc764abaf967841b5a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6be8e116a0bc8ffa12d53c44bb76a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4074eb13de5148dca96b226c57119ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb57154ffc4b29e1ecdba7788e745d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948be782561e5e62bed94ce41a21579280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314b4353232f21b785fcafe771e9a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c81cb861cda7e22596a80612cf786282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a4ffb8e2c475e057666623f25ef02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea554ef422f0704c4386c41703c67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17166421eacf0392690f5de6f7859f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f592c9d15448c406b5bfc4af4a652d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dec3208868464d16816dd6e52839d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc639268c63e3dc6b6ce521d9f79f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a423586d6622371a23b56310a82cd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634feba857d844d43e928553bcd426d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38123e54b35fa4a61b8e0bcc7771a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f1f68d96cbe85b2ba8f3253bff311292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cbd8f4e9aadd6f52bbe50ebd6679d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724442e413495c53726e80bb3ccb15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dd84f28901fb381e3d3396ecb414e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8a4d9c87b9d54df9caf6b6dcc4e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044876a0ddeb0aa5a4645049c88bc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06e1da8a7764900089102ad14a0ef3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b283c8b8350914e269eee11c65763299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4514dbe19c99f2d6b20544bd9e5b45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ac936c12c1158cad2670548b62af8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832eb292c56000fbe2c9cdf3ff3680302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0773d19e3f974ba10e765075d4bc2dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b72f214b703d84d4861728e305ae8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1debc6cb52d6239a938f08cb376d4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdeef5780803e33bfb11d96e9aba96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3854b484265ac2441097106f1f5a3c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3ee8496fa17fba3ddff7bb32c1757308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4a7ba2fc19bae9061e45112bdccb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f18712ad44696eec477ee7ca78f891310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016866f1e9601db15574368de92c7f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0035c14f5796e565a4dffa97c4b58d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a7931080e1a72a929471ac47819f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f6f73022e66f665ad9225ec2ee1be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106447f85fcd52e5ad1ea622355ae3d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697bf20dadcf5afdceadad5f5975f3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de567c2bd5618618da5d589216c48822317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ae70e5213e48c29fb39e548ab3ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119482667145d976f8a7b149b2aff59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97af173ccd99ff2361c62fff00a474d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1e7aa70b25ee640fdf7804fab0e08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80820688696b3ad59fac171fe6f3ff3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7a2ab98e13aeb70242d4784417374323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4b1a95588b21723623becf409d06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e8282dfbeb6fbdfe290c412fca765325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec133b065bea74918a035944b341b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac172e1d14d6db6828f70120286b3c95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310136c7e8fe5ea6e3c1c7599c8edb27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf40b1dc424c9d745f4de71ca719dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce0015dfb410e802a45535ad812f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97fb3a0e3f28819f93735fe15fdb75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76883abff634d99c6acbc089e84b83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2967a00d33b36a588c9f8c79c8c76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764dfbd6d143b1e3577ea6bd8cdf2fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594b8428e617c40d1b963226a71559335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b21d05ddcd86f21d6a677ab15a9261336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd15ab636b79ff5953d43870b46bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01437042cd82da1f317ff1e737c7a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fa42be1cbf8bbbc21181b6dbe18cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d7c98e188f6d590a442d50b0dcb83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f97349d1deecb5f040687d1eb192a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76171be79b771329c8ed525c5786640e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a937b7ddc228734abbe94cd98dea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cbbb0273489caca51681eae138518344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ec72b5698668331bb25c7028895a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db35148848666e608a997def2e6940346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a131cd44e821c84955b6a88a7543b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7575bc509732904fcced274fb0b58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d255076be217a09acc808cbf12d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b2df2b678f5f6ea7b40942800257c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54ecd6c3618e9de4ca0c93ea944232351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1076dfbbd012c7e9556b174cbceb827352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d881f93e8c077a5e62ab87ac405300a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6150a72d32d4f193e86e881e2800140354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b54f17619a6e72768b39b99ba305e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec95c9fa82aa7144eed1cb34540ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d83ef4cb02b6ac3454cdad6a8d0bc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c09d63cf1c3845bdbd6e0c02e148e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ae0daf186e0f404d96218486b8f24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246661c6cc19574c668b5e9bf0e8f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8ebca271318dd70f11036a7c547af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04c45708275845e42ffb3650d97aae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947df45177219db6db32fc296a5e68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58b709062497025ab7232f2929465364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15eea6031362928633cc2422c7bde7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba6fd3b2911d17f79a05c0fe36d026366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86abbd332c734ce115b7116ae8c12a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140af3076e088f4321272528cc3c90d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef7dadb610835dc024823164717d32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2f8a725bdde4a43532149939caf00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f73454236e763dfe005ecc281d388d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df716083f827abe18c97598d701e8dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434eff45306f48340feb1cecf9ea8ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d731988b131e47672e917069e6db8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402476cf5abb6db8c647d9af831017a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9455ea20b9c6403a61def310efddc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d37b4ec43013e84eb72f911a9e845377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625bf97bdef95a7eefad66aa28452ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e7bffdbe1650490b5b174b0cce9b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905deaa361fcc6456c42e8d16d577d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab404f132af68da2bea0fab0edd1d74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4843d7d65be87a5bf8a7fcbf917b920382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610eefa4a6039475dfebbf3076176b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f08ecfdc1b9d89086413d20a377a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8326585eb4192cc81b0b2b690f9366a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d651c0ab9d3a85d785b65555a7f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ce681e09fb1db25f1518d67d36af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f1ed10edc5ad0f94f688de0c89f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f59774178f0738fc72da489456a4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857eace3f68b86a915b02468ecdb9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec61b5b142985cb564089621ed3ff8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007504edb53b834a5dd9e565ca0d86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36c9c7c5795e6f0ba10369f0f9ad4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b87e95dbed8d219ffc9da605cb1a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295624e54bb9d651463ef6f4b0afd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dfa8e4e8af81cea5a5356ab0ff60b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7112f0ec9ccdc355b50caebefc25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d82e64936083a03a48932efd18f9e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33896acbcabd9e75d8627d878bc0b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b9acc453acc8d7bee376997758bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42f106c423150a320a18d698fa422401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165d35663e8ef705c581f6c10f16d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8c2a71b8bc2174c9be406a6bf492b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5437da19146ce01c901e05c846d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc581b0ebf5d7009a8eb52ae6253c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065af562deb1cc34d70b63dffec5d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325e40f0ca45232e9e26135eafde197407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981a39307b649637c4b3b8152ef980408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4034822da1be95e2d4756feef951d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed71a5f9dd71147fc4ee2973cb014410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acacc12d8701e77fcd3b1840aa846b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f3b8803918764f4bb18b52b218d28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e6e30e7a4d258bd7eb73e7de4058f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab570eb6d5f7d63cdcc3b3ec599534414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1852712f561d35a43b239d49bdf2e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e95b23ad5288b99ef2a3d098def4e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5089f67abb682b44c3a8924b3f722417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb80d9d47213fd811f211ecaf694352418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aed0df40d8854539d30b4afd43470419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d78eb44c89d0f78bf0624820dbed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93329399b7e8f0916c4fb1bf51b49d07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964107589dae3082b7397eca6e14931a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3366730186d8517de8ce5586f54eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3ff4f178745e6bb2e3e6ebc0e47d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf108e7f134f9e4135d86b7a0924d73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705039d0b9955553997674215c18ce8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9919162d6977afdcfbb45aa723dcbde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78db470513b7a03b91a925350033b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee112efe991a7d339e99f4e6c13ca2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc07109bed28adbef0b09bd2c67f5d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccd470d41cbec92fae02ef5b3ea322431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d515d727817849191f8cfa83213d34b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2c8ee7373f5def3b241f5aa2d4fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a396e3ba28ddb72f181dda89e18e0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9c702dad30998870c3e26f94172f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8adbd8d3b4945c0d48cf1b4a4060fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852f883edb3e5a12fedb528961bd5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94f19d3ed46a627dff681faafc67c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf497b251514a4f773aefb861539c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f2c0d48a92ce5ab8b353900155d58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d63a6eeb131ec29a8e94c4f089b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989798957c36285f4914830a7482c430442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feefde29be65f2e970127814ebd298c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dff06884582458e0f403130997901444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176918eda0d58da595f47f2a66da5d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b401bf4782fec76c9ed3ae4ea42b34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db5b06e20f3fab967b876a42a0fffd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac3281e4264913a22a331741d6824448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6552bdf12a11b53c81bab2f13f8f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10907b9b5144b3f0bb545af8ba0da29d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea2508d0204d5e5758fd9f82349b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f2811a60a8fa99827124d55d844de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a651d1bd7abef7f8b4eb07ba720d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728e4366f36ed2d5b366831d443e387454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925471f63a99d198f61826465074267b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72189103a030279ae79f81b1a2d660c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abd07d5ac519409b9fcba2a8d2dfdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a647d9638284c475f0402039fbab4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27689fc5c74f0ba9e099f5604d1ad5d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a44cc55f490373c905a679fdb8f33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131394896d543c426829240a216429bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbd71b7278526854aa61e2ce88d89d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aa717403f94a8d85bc867cb7343b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6494c3990c1de3618dfc0c293fc17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa128eeba01b052cc62938117ab4b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe486cc00a619afc00397dc75a90a0d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2860c5a61a4bc254bdf5bd4ae852fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0df48edd8377545bc456de3c92623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58ebbde71e214c59a0a72afe2aea7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e510794ff86e3f19bf1701c69e173470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f69616cf7c48c5ab6b491fb16ba11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae43cfdb08cd56c81274ffd77e36da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b7dc8186a79551e24f346ebf2776473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f25d982fec945b3b65664105f2767474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8392499248bf57dff39582ae5f0c6ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb064b8c8ba9f6682d139d9f09c940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db5c96a16c91e7b2af4c167e99eb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7b4aa7fc8feca2e93c440416a5675478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23125a028e8c60470ea4b7f4acc5ae91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91d3438d5c8110ccfe17e41a2d209b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85dfaf2c231052109218f72d1c1034481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc126347372ec952d8d151c37ebbd12c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc581d38caf958a3bfdc3bd3bddc40d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1c09b71c33ae8f08d0a6ebab04599484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2c19212cc121a84acaaee6741662b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675a31ece5a5a7fb2792674ea4d1ca9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89395a47324e8133446b837b33ba27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358d2552a147f010a45726dfc4d811488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf84ae35728f3134e47dfdbe9af099f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284a5e042baa9215f7bc7d4a0b339e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df743628d91dd7904c1070ad032bf3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d5cd9d2ceb76d3ad63e9bdb2a675492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e172d0dd4b1f03f9fe3ed4299aac20b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea50ff774b8584a0be59e46fd2ad8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f0628c26cab533a4acf4fb649f13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348628fbb4d626c3c8cd827cb8b17051496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026800fefe7b8652b2f49f1d57fbf20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5170be970b711730d0c4fca2f1fdbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dab509d162d74dd3e8c5ff4528f73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757cbdb2cfff1a6f4d44dbb00fd6f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f7c5b1629f398a1cd45c843c5d3f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ec3faea23f8b05fd15338e4744cd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce270026782920fee4349166fce102e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264fc9e597c5fe32eaf4f075ae833a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2fa976170f0e37bdcaab704ef19a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b47609e5cb93f7cbf8f21364e07e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83c0524de17e878640037908cd4b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5bff3031a7960425bf09c710da59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d35296976ac38c2804d6cc80709d9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4565d20a51fcbdaf4ea15e3142fbdbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212673633d7ba14164a55bee151ee7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d8044022832ba5ec243b848edfb3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd839fff7f7de65d835a03707f88936b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988771e9da0dfa6d3c77d536c05cd63f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041122d04ec8c3ebcba8b9946e0f550e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c607a4ce5e738c1ceb52911ac8bb65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c57336b0c74b9449a39ed10ca1e29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921acbd5f8b24f2a025697e03e89260518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f177bb72602c41fd53d83dc9ac5c6c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea85bf8a789e1607f588246c604286520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06190dee76ad8591f515df4241990cec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb0945e1f79d9bfdec61dfb11b7f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f24135db545218f403a595e4ce749523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081ad31bd8e142fc3a4e2dc020b43df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b72f70b5fb4332692cf1c2f563443525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943d4470480184b7ed127604946c8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985d116a7ee02fc547b315298b1d8ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e845ac228ada436c6856eda2843bef5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1302e861812f5bb6bbdc691e0e65c35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439421630883a9cf0b7bc70653dfbf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba0da05e2f6b9af91ceac486f7e582531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e41c383d4aa3190d4e9ff3b2fead6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc994213379b1416e2e31fdcfb3da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e69169d8f3abed7a3be21804be46a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556e2348a082852659d65ebb03fa741535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581144fcf880122687d3a36def6452536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d7e73d137fab4d389f25e14212009537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a172d9075bfe2a861521c62cdbf7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848cdb9034e3f096de9536d0ff3eee7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5bac03f8d394415ea35ede52edca6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9531dc68d26e11183b768098b3d84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951126801df7b19f3f744a4f622e40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73fac904e54a04f2097aaca9c8580543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09013625a9b6de63f510506a21c5cd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efbbf361a7da694073264167d2c282545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2545d55296164409c3aefbb0fc7c82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1539a477a368ac5c11b7a1851255e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70570a72f03df40ba7b87ce617367cb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a10397912e5962b38e12478e51ec31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb19d0b10393b11583f7112c07feb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1f6b478925379d1caa7b0aa078c0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc8f32f63e57f0ebf9cbd01370b681552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db46170394c2022d6233a7ccb7c8f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de03861ed58db5d6610e19564069d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937076200a5074eeb44d8d18c0ac625555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4aad2c55b885d46190df4b7b6c37d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae5411c731ca33c099615bd846781557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face49855d5ee45251aff6d6ccf7714558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e9b6fcb7667c274e4d6f9c06f8f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780745b53a77d4c69ea934f4241114560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296fabbfe398c74d8f977324121eda6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c61b3551e6933b8d1a18dbcf1a117562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40a2bb6ff2d40ac5e90c011da480c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f17fd48823b647e115232c41ebe3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f57e4c47897ab30407044bd570fe0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e423ecb8ca1123d1c9822766be1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c89601ef1a3841ded244d4dc19e0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733018208084291d6d5d4caedc2b2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26205d687050e7ddc158d41c24935e3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff568c36fb3865b5c63150595d706c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5efca65188dff313fc19bbae230fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b921d5e453387f47fcd7ca33f374e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf55eaf66603d134d092997bb99303573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d69702f3b1e64ee33c2ea6e5854a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fb3d62f2e9adda7f13c96e531b176575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a7ac7e9bf201dfebfa27d2fce856576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e2d06cb364d0731937c96a6e64db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6af003e54bca4ca283ffa0eeee3a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd7a04b001c0c5d086194a1d1f05e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369375248bf49dca57d6704180a691f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095889d256f3538d9d4ee1e96c535e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc940d3fc2566422a9ac13e93c6d1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21fa84603a89ef4d65ea6f257d42d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c354546d4869bb9dc2704475ef859584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f4f89b453b433ca7e4cf157a62229585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850f64d72db41691849c77bca28361586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f108a41a1ddb375896e9f1fbe38ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa7b498e4c89e0d8b86f7dd5c57af5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b249967317b60bc8a7a4615d26e2f9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb10a7bd66be852286bd68bc5cd00f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2445e27ea77cdfe2e674380509916591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da566330fb1b5c6e930cca64e74b22c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aa908634cb28e11d7a46c7b492a46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226303a132858ded462d824db724a4f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d29f3691fe4daf2527aab7c713a04e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b3315391979f886bd52ad7e77ac4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c0a288a55e435544eea97d178ae1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdacbaa386ea98f7c3e0c6934f7c51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680aeb2fe84e647d3a1fce118ffb359599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d78336e27dc22a9ad7411a50ec9c41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b1c027147b424f244023cb6d5f66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55068c23c1b4d60fdb76b929a80abd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc19772455de0c69a40c55e4358e99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8280b23b2201b3eb0fa91da542813b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd7429dbe593d1491ecce5ec16612605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d51bb863269715f72a75e177a7fab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf7db00e05caf56e1ddfac62809a15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145102bf041d1e4820f9f16423699972608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5f6aad8d88c16da4195f2abb54f6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d31ce099d5947ee76ae47f5c03d8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a1d4f203c0f9f29d92957c179d0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af32fb50bc2d8118d20f8370d889c99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ebab3abebc4e94195f11cc508fa4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def58e874a34c70778224ae6506a41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bda77bdf73a7d3240c43a1318e4d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11b5bdfdd2bcde75f11778143ab7ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f8603a6403552bd563948ba82917617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b464755a298c2d1c2446b2e3477da98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80808b3dfa27b9e77c3bee2460964979619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0212f617f87f03940a593778a9d950620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80727969304a62ef050020d8c481f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cdbcadbf6220d7d34dcb0177905cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545accb0bb4f95584e821a302c46854623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5800fe161a4b85173e155a1b24f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872608f1664fc287b47038bad9aa17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c196b5f79b77e68fa645bce8d4800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a33673c4bd7c11fbe49f4332b86ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e54cd85cc1483a44deb2132ad87439628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdfccd7e01b3be6f5ac34e5ab16556629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9c44d31c4fa56f16329798cf94c1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae20bd94c2342e955bf3055a1b050631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c18c40db0d8af6d62de1bfb583eb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263828af6fbba9373fb6412501cfd78c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf2ea7e3d40c28ccce35da9e366e37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f535f1881c9628a29d9703256856c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4273d1240836d69f661665b42594d46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e6f66107f6ae3dbe3ecd47aabd5fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66725a087a67d3e74e6a23c41cbc0695638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a488bf22d3f3ad4e48d2d0c9a5a9807639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a48a73389342a1f0eb1e954dacba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90412b22ad927e40bcf7e5212068a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473247da7512db626db7a5bd0d5c66c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba3a1f1d749742c97954ac80fe392643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140c10373c27252a9f5107beba10858644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f45be1c6fecbb35697fab5fce480645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eef6b883fb62c853289b87a931a32e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e482768c0ae923217255969a6a82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b5835e89e29244a68427f414f1564648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a010e0a1006832d3c425b97404c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f38a37173483a62605d927ae3f9f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2d8b2d24ad7f1eb99ec6a7ad61f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d273bbba83070af28d46854d685d171652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e5f48aaec1f99df27bd2fb54fbc55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d2229b032910f8a1cd17948204070654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00aeda501bb952021c7fdfc7d53807655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b467931ca7502a60f8368a24b5cc7c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9fdf15d8eb9e5fc6e99fefe18a0c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539406819fa4c32b538ecb34b4466928658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd528afdef2e590e84dafc377a75d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c6a51fc590aa30b2c29275f505079660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b8aea9329ff5d66563f53391b145661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a1fb1a5ae02cacda6b0b02d61a801662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110fa518e5e378775eccb69549d970f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01e6e8b3a459a9e4db35c031fd69af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad4a6d66a1a0e648672953152189d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b242c45eb59de393589d50053e9bbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce92c284e0b51035cf44522163fb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4711aaac0b2cfc9c8fd11ea1a1e3c04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a9cee0ef1cdcec326befb705a19dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb05f127c574f2168c78211a03a9ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424098f14fc85a47e84d2d3083e2b76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308b2529fec641b4b02b60e4823ce77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777bfa906dcfe5cc44ff0916465b2e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56a107c59bf915e18852b8339e0458674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c479a47c59fefa7db1a0920a3997c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d10a81bd95b29c52c9e2037c90ee5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119ed689d85b14d5fd87583ff146098677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2200dfbcb0864635a634e250abb5eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4460a84d9a1319460c310c5ae579f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3ea8acad488beb40b26f9610ebcfb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2a05967d06a27dcff57c98216ab6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417149a017dc975285a6b070d33e2df5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9c6d21a0bab78cdfa0f8f9d569ead683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543e3d6e146a9fc8ace2b04c0f8353684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcef7c4e2383ee00cf24426a96391685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e39121518b74d9464dd5ef37aa07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01f0c3351e62f71afd6c00d696f475687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0c625d8204b8bdaa5f44a9ff82138688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b89cc73224b53814830e0c796c1d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be40f45ea586030b73ca2a7a62d06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ad172bcadb85f44f789168642ea4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b330a8056493326e796f50a3e74e3f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60abaf19e43591aceab0b450d6ddc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d3d7defcc6e6257a9538bc141b2e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f628cd6acf91b4d5754dda63a951de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81d021d3c90de680c009708d790937696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4a7699606ad830034ad4916b2ac4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e496db3c055f69ff0a4c9499a50c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6a2ca6e122ba49079426e2388d0ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e152fc2bf5415fbad22085643d3e79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda4cd1d49f4a39c4cfecfd8a282691701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dabc2489257c798b347121d1165f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25639ea4d358b0252a1ec3587d8197703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7127114a29989ea2240e8188479330c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c663306c93ad9bedc3f53231d035498705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9387b275a77906687fd40aaa40e3d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f57ec012af0ede642a5977185d6ec4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea76b5268a7e9945344daa1b809563708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a1e71bb551c287d377dd33d936a3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7cf3ff2aa2d60311e49a185033e05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfc57f12abe547a74a8c3ded561c50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f55c5f56ed03c86aed85f440ac806712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ac7e8ddb2b5f8202c14c2c4e4005713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6ee606b2b95245c56c4eb8399da8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a05d74c817e797839ba595fa8a89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a838ad745faa3dacf5939ba7fffe1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8c7b715a58ebfdcdae7fee3ce24a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fdd82a145bee2168e98e5b8e48134718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad164d75c741e0ec489871081eaa96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0190e686a25a61233e7bc03a6f633720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e99d9e57ff2236c92d8f65c59570721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b528d619ac94f79a8c3db97863a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a91572a2ce1908a143fd4c5d13d7c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ecde12ff43ca8c479a6010a26ab4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688705931239b3672077e8510866de1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de043aeecdc0beda4759a91bcb1f0bc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341690d61939f42b9f73d66f54733a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a49bdb478377060310ad0308a75941728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d2234dc0003f6550a72fa695aec8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1607f5c8dcb5ad70ee62fb60a329d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5a0d34eba9c81dec5cc004e51070731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e150a96a195547157b3e0d5e1f9e4db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f73400103b053c9df432f94fc842f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ddcc94e4c6ad9a30b462ee3aa6a8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a97c066b38f59723a2a4e51d5c2c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e1e535940c42f9026033fda6318f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f8743bfa24569817ff6cc0b3dfe5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3f5c11d7af6c8f00be97a44552770738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e8650004fdb83533692ee528f017739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d8ec97f4679b7f9ea8936a638401740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c1e38e46e0d0974f7d992aec6a748741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa54c90a4b4c1090506cc54d2d985ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eeea3806eba206c127dbe94d04edb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0660c75b3c0938acce70383f2eba42f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240a7470f506f974aff6ca433dc3e78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291045d94b67a147043a80e7cc3d70e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9275609740dd3ef71ed781ec8e3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ff01997848fd82c0d3b3dbc93f152748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791015b9aaa1d27170dc23445382848e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010122c3b45dcb2d3bcb8ac566172e4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad498163168698c964431693f17f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6ef60a132197a9a9b17993f08479c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070171c42b2c6904aef5bfae20ac6576753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123875df10fe7fd7388e518b41c2bde0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697047b2555bd244a0586a857ebf94b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef40e9cf41bc5697b28632a8149bff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96771d546851196f55b3212e4ffd3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc297dd044e87f60596d89b1531771758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4cf99c1a81f78bcdaf8b97844b738759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d2528682e30d9bf4009d25ecc8c25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6468c55d8e24cda0e9394665ccea0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc33e95102c1399fef258f58123734762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6eacdb7148aaa22ace5984ea138bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d35029979d2587f1166005131ea51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f3926ec8c4925b23bdbb2c13505b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623992755ac2350eadccaf86b501a4b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee9715174fe70789e562d6a164eca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87997337cf1b9bab683c4e216ecbd2c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faaefe56cd49fd5ec95858c66b4a53769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd3b97442156d110aebde56a1a000770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79029c279f0930524996ab80e3715a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec184a1d712eec6255bb1c2a945fb0a3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e16485d9aeb1d5e872ab98c0647006773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c33f8d97e423055af4b89b3c8b62d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703e48ee18c2a5833bb1616e2e33790775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5408d858c8196155af6cb93feacd3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d9265a709ab685d5851e35fd01cd5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939feabdffb3cf8acc985f67c2be6af0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8026408fba53deb0476612b2c2485779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f793bece1a6e203dc95db5af497484780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14066319d8645c6d02e7c673a24f115781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc4c4a027c75318dc556af279f7e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee2ea5e126a4451933e416921f40b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd754fe08cd4c731c177ed7f41c5e63784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5e989a31159227811459ddeee06f7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518e3483d46e57ca2fd06199b554680786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f9aac09e97ccf40c4f1dd4e6319e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b949b849f11214da6cd39eba1b75a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1e5df3b752f60761f92cb2f03e5c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54e1d9e4ba49eb50bed913bbcba652790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028713eb1d77e32c00b7818c8715e04791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea658ca43150f97aa80cd5db888f05b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b3c14832420b1e1922f30ec914b66793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576174bf91fc0dfeca03c268b1c70b39794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001e7525b800aca698250e07beb9bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de6d72405214cd1367c79515a375f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3c83e718c5d481ca92e213d629060797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e52901d6f4407b61f60d89b63118798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565133b68f8878f052031611b01eb5c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436ab0815cdeb996587b2f0a364787800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb52111e4e35d73f2c3aa8f0a2ff507801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b48940beb1d37e9a3680121b7d28cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291742701e11834ee4d32e00b14abc20803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22365b950dd39c3f2385b5af966f4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0993b3bc3cf72b1a20a788f1b3b264805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3dd2847b99b79e5e68c34dec28dc6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9be0ab22b0b7906ad7e1d368d31a9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a223a3929ed2fffd56346df2c973808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282a5bf9480c0b4940fc0bb48ab5b9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda23ae0bc65e1b23de1c4e10240de3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb8025247e567521cf01c18a171c6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5957fc0a5dda73c5374356030a4de812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f42b0a5c779847f01f6d31bcdab34813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e14de9c14ab0961d8d51d29a879e5d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422db0e461611af15dce1c110dc0391815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191304f5e4e25ca15ecf8412cd596e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d81b4f1c82adb1bf59886b395284817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02357e0a93ab9e073a6b8a45b4dd7c7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bcf2fc68d615715f37b858d680584819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae1b94c5bfe85cc9b89040d5936e30820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93dde5606ed76ad442e20c696d7b10821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714546fffbd2b3f344a587b71a5777c9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6f7b27af0406e81e59937a45f087c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f8936418dfd9dcbe8eef7f80d7a1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4f128206c51b50b727540fdec4f1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287799f6784d55d8d7d33086894c5f4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63c7f64bc49f849460d92a175d069e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1745d2946ad8d175277fa6d055f4f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4fab5c15da0ee5c08bf4a883e615a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb21e2ac5dbf3eb9f5c0d877ee0790830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790433b1d219e062fa1f5a6765844c9f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894fbaafd6675e701d43a088e4681e4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ff67adfc56a6af3a12c1ac9ae3f85833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f4daa3d2d746e5a4efa853f215dd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef2faa018e38eb3205924fb3333b0b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661c0769993c9f51e77d862aa9f4900836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd4c04bb5ea9680a2951ed1f9c797837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6ed67a82aa029d545dfa5791254f1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6454289b18071fbc96777583a8dda7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25873ee2c7d35452d7cd8d8acd440ff840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d6503cb4a27bf310c7d24ec46c8e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d98ed34780424a7194f9a7b3f8b99842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf49806bba138a8dc1d429abb0c887b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1079a6587b466d9e25c53c1e60911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b68f4fe77d4570fc954f8e79b5f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bc1fe695ff86ef6a7dd27ea4e7f8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691f2bfe9155272ff2e1203fa1be27c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c10c4b91b07267994ef4f02536cc595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a7fdbf8b8753982ebd4413a0c24b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd36639aded95461037780fe204c0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b44b480fbe8cd9c368111932bdcd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731501f337e2e8bfa98f7febd19c6659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9f9089330e1b509f8b2d13e3a484910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ce7d3f6c21aa48c26264ac2ce4a4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e5410ed1ebd2229513706da05944d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e748f82ddc5b9e1ad656b1a071aff2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4777eeca88786fee4b09f79e01139914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abffd59ca2dc2073bd830920e25e1b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cbb441233bde5f8e0ddd80a2745d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278a13b0908e53e64fc78b5769c3c9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73187b1b683a23b5121e818a6063a2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179f9127c53ad3447777fd56ae78a5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c007acf2b98910cdf770e3810216fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f20d0085a1e88bb8a1432421b47821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f36f938475d655024a420a862789da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c3656076c22c3da3db63f56baff723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8686bbfe6f29e85081ee022f47da49724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6c83dab0f67779b1154cc903760ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4a6d87a968118431a3098a6877d9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdfe4f5e08405b828ad819afa6d47d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2b35982fa04e798b4c0a3a0cd32c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eec9460057312821e5dcadca0e48529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5df271467cbcc304c3549c65e0e7d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11695b6795acce06dd295a9c64104bf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714ce16394d5a073daed07b3fc503732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a1b03c3bde743a4f8dd6297faf72333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea97c24fb21b0cb58324d34a40754c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915072840b15dd852ae5fb57d62334335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0080a3e73d376d290a7c41507333b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5efb8e5458d933ccae903d952921837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30daa38349097d015578f77261a614b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017bc33a32a95b3c876bf81436ee26639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7e71e59b87a45706bfa80a20527640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac917b0bd4d6c458ce10b75a6179341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26e45973a218128336943cd10bab342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d94a841da79ded04afe9d4d13a9daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e116e99777ca317a04e2fba2b5eec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a92c5caa660238d0344a9ec148c7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46682880bf7083c3b1f110f4920876c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26333e57e5b1839b64f4214f81be6f7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9551b071d56580fb891afac6029c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a1d239d89d6a74e0ec275108728049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9912e93d79e6236c4369808b9361750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0591840cab1af9e3de0aa499931bec951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd6bb7de35a70f19b21c438cffc83752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8d34770be5336cbfa0a54cc271ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11e74f19cc1782db18a9e1c817f3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006edaf20a39271bb11a5d4d82253e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574a61a0e00149f18fe1a8f24878dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e731437dec8a9530f9943bae0ad2a1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8afffc7fec6e4382c8eae4dace8d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278dbfd3e4f62cf95b2987c166ae1e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477859ffb90b1b5497b80a2ca86a18760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b98996a1a1c52827077a30b737c26561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07bf2024f304f781000a828ee590e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac486d5f5d91407ce40881c94d0d1ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1c698c8d8be5e1e8c6270447855aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451e77bb5fe58b29798b915c88c29165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dba70e00740604b07c25ded47f82c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05861011f8d42c83b59d0df80f1d9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b483b7edc14bf749fafda60fd347568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b6588bbf6b6a315f6f9c633e279a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d1af3848983a9d0212dbcab94127d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef96f79aaa8c0ae7b057e7480ce7ff271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54996460cb61bd14ad058f0efb8206c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aaddd1f8b05e397359c95c5aff7bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f379dfbda24e961e26e22648ad06d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbefa4dc44498cfdedebc224162de075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ab939379cd60115e41a35b0fdb1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968cfe1960e484dddcd92c300dd1f9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd9dc84a07b9e84af6e51f78ac607878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf835e0a1c37fdc0eae23edb4cef479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebed3bde77d30dd024b5e4142232b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5ce8f49b0ef27710e692727053c8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c0c9e6e3b758c0f9141884f54156a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e977b5951a582e21ef326fe280187d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c36a89e75c3bcd2a5e2878c29b32684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd70246e63f664e993532d3f75e1d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3926007a679292b8a0e9754c361a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd60a9ffcd86de333545c26a498e5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aeafaa10fd3a0efadced7f111c50388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01fb2933612b7a3987a5078bae11a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edd37506994012928d5fe1337fca8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb0ce010cf4abb17838b16a1be32f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30a73a31200dfbbdafc26514c604c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a0a7d4387f1be26beafc4a5d58db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789a12b2361dd7c29124228cb8fa7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8c8ccede043811cd6c8ce59944a0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f774ebe71dbe10ae279631910cd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3849f39d81c52c2bcdf7826686e5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aecd0933187afc185d9d40f53761598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc41d2ea21b5dedb9a54ba92868cd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f439cb2b7e85baf87f1c0b9565f3335100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae3a28235ef6eab9e5b50b4a08ba6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac5248cafce5945349ecc79c8f8953102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978bdab01834f6c182f7d8d5ffcde2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9b2bcbee738e2f06031bf1a91e8bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454586db63a47ce2b8e193d8d81a5386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19abb3a3d5640615122d941af6525e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f76f322b6b8f373c5f08334deb8c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868616b37f490cf071c46735465965108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c02b606369833645421d128cf2775b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b651855034ba1018cb8fc980f808a2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a902d9c1f94b384d5d876de711a08a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366813b7de39f53b67de726a6560ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916847c5c0732bce8afafe3a6a7b54f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7243901aaffebf7ce08571e474e02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c27a9a7a9f3355c72448592aa13cb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6959303f722934af5417cf153093743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b12ed104e16742ff2a51cb0f9488117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7752e7f0e10e419e4c677022ac59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b85c9ef73731bb8eded77ebc79a120119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99c55836bf38f2b6f5b02ec27b99bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f040bb4afed79662272c66145850a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dbe4a8f506349357aa98afab63802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c436d013f22137bd605d7bae5fb4508123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f145cabed4620e9c0a48567ca4ad8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b973a93765a7f52e9c54d54eb6074125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949bcbbaa95e538ac85982d76393383126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77285d7ac6af0aecf3e79baaf667871c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc0597f40a9bc227cdac4cf8bcd080128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44efcad54b02a99d360e31229d09540129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa8a084d88cf07a2a11ae820c753f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df160bd09969d6e24437f45e5d979026131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd76a543104209db292b5e48cf8480132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4e98b1401aeccf66627569ec96e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec9a9dcb9890e92cd8d5cdc76ae03e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcac717311cb73e094f5991ca7d40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f558f54b15403d0013ad3a5e1f52b31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312496bad34f2957b3b23df511a2159137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de55df2b1e2f49745abc8bd9b8d4576138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39baeb5aeaa7e53eed206c3c07da90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622be895d78c367761af145de7bc15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2105069a79da00015047fab251aa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3686fd355d76843b61ab5dc7f0dd6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8536ca180696a9e11cbd89fc13b6b66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bbba5b9a401a2cb3d70775cd59cff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d182805957b498b5bc9bdb0cf82c2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd56cf75a8405ae77f56b7d831af5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d39a82efe965c77f7550f0364d5243147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e07222d38a5472d81d216473ca524148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75155d4a6d22b82d7f0ecffe08063ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451d927a6e2e065302c7256c0ff8e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648bf88b3345e7ea0e9d3369d8b65dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66058eb437ab3014d7c0c9ace5fa41c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef6c77e62f0da31c3d781232ed479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2a51071eba6fa14aef545bb7d8acd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d115d7b7053dbb75095fde6e13eb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cce801d0c988c0152b210bbc873b76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941330d8905bcee14da4ca853ef4c16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc554f33b778df469ccc46dba9797572158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a8e83ee7d19121db8976bc120f5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44372d58b15fd8d6a9cae7f31fcedfad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a638003d2e14b4f5a588210d2b1b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37601e91a0d494f0abfff9343d0ba9b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232b537bf3012bf02d690d8d7d76654163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a42289488bb46e06b0cf6ece14d7f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c391f1135e688b666bfed573ad102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6804d0348419e41c18091b55bc4a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bdfc27f98f47e130e1debe360b5f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f30f50b7e1a1cbc8e19032fb27423168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec45612494251d6a1f2aa8234f84a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fb4822646c323a4e32fc75f0db8af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd6a88fe415f3c4bcff7bd71fad6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad388a7d437e89a209bf5ee8b8c7cfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec61375bc192e4ccac6402a020f05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd41d470e59a06886d134c9966c01e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032098e0f6c54f5cbcea50912c3bc4a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90252cde44196d93f8c14338dfd540c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e4ecf7f4cde5310cca00f7f4a118177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dc409af906d0a1735a6238e4d6217178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80e2e04eee29788099e6d6adabe4b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a5b6f1e640ff07c9b88a2889e831180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed1809ef535c43351f19341484ecd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3073ea8db5130445132d4d92d5024b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745072a62585905a9b8732b09d1e84ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0828ca1eb346f11d9ff9f2ccd300d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4450dc9fb2e9011a947dbff0900e6dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb9b896a3a19b90bef7a96afbb437186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d412970113faccacc5eab8ab202c0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1190cedab0f45d8f571f8762bb139dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6bb05535247bf28643d52a34f2b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ab378642574a13325d06c8fc1327190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6837a5ab0a97ef0d56e0860e0ca976191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40b32c2a22fe590c29b3d709204220192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea0a9c84269963dfe45e4c4100e933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b5976f832a98852a39dbe4a65de25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0c797d92dc8bc877e63bf143516f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d8160ec26fadf60b68d85d242a04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a8bcbeb1ed7a460eaaf15cd375ad7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba7bce7c4cbf22d83933c4477b8c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15b9d5f4daf8de345c2838f62a9f90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5baaeea4f1ced6b19989e8a3cfd12b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701c7e31b343963562b93dc6a46d005201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d077de419ecc8cd46eb0565ab6c66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fe110639e632d1e6648e0f4de59ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8e8780e0959a6e353354dfca0e901204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d18682b84ced80036f59994cc66cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf03c488aa0118ff613d7cae45957de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8873c8fb5561b20c1f09329fba9887207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf06018e0bff1bce7553f3af6fa34c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfb067d0200a9e82036f0ca59129e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6048dcc6ab9c6f241888b99ec22d34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac0711b5ac7cf80ee949ee34c9bf36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9208f0b715aa9cac771505b7e0d3ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1bdc14c0e81cdc2312b99cb5d955a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee5e7d269fb4ff91f414d6cebade2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad79e7942770d085897d0e7f1b79d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7dcee3cbcbe0abbc490556644f937216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0998ec1ee128abc55061c33325e7c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49649dcabba6e2099d0dc8945977c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc63cbff745eabf481afdde4ea20ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0072757bf33b41530e5f2067491fb5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbb3f0bf0d1c562387acbc273cfc60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676b8ebdb25ef9e62a1b20663bf9272222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93669e738c74937f299c43484b596118223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cc9c48d52ef82971ca945634668f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf32ac84217b968eb2c16f524b609b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fd97be7a20b871d7df4abea694ff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadaa3c8e993974a1a73fd429c6ba89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604990af8294e5f36998bec5960f615228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc4da07569ac2662fc5e921168a90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b87f0fac59539aa4ec2e266ee13e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fa158221fb817ad870486739b9dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b9a785dd6db5b887bb2daa2cf44ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7601a2d00c73b1d2597f819159d5e4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b9cd3e74aec5c4158ebc218881218234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b723cbaef8cc191121ef9e532437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f82b2fd27c77afa9ed2dc635c8920236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c28b40a4c40a6771968f1f7b2fe2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc22790f6352f5eb80afce292d955b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0dbc9743232978b8ad91ffc07f97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc31e88f2ba628e4cff7e3c03157021240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032beec366216e90d04f47b2a9d0b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08f6891a3e02f3ccf8e5d52f6bfb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a7664ea6b7deaa215877dd997dbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623156ebad5016d139787afde31cab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553ad7e8888d32a3ced31940ff613b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a20fde19b93ca77b5edfddb499f7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769038dec448ee6fc93cc7f97dfcf3d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b86196a3f0dff497bb0b7858bceb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba004490f07e3bab1a90721b1479bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d8612b5f63e7e604a1e23c252baa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bd85b264db3060129c281495876a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2eada989f51c47bcdd8408f91a696252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b40aa888449a8bf956fe760b9b9b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9f911e99690cce0a445a1e0ffa4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2562d2e49c8e2e06c4d8e0b6c0064255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f78c9caef251aa32903441b4d6fa22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba7599122c263b79f4f4d9d3eafb57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f737723e840c343b5ff9dd503a0e06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed718d049e68533a7ab223bd1610449a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36f38f080a6c837a016f4d43f84ee7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860842add83458300ced2a30cd47dd6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642256a6359b9054cf20ff0d3d757a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa057d362ba9122de1661df93a827263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f284d6dae31376b4ba2eadb9670f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13f7655d43ef38071f84e707e34fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7118937def5faa63dcee7102b642262266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677130b84afbdeaf25caa3dde8aaebb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc70812cb6601d1e8f0bc6ab44b683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85910fee23f31d5299c531c2810d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f345f5adadb4bbbe6f8b84513cdc89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1dbdb4e0cca3dcbad535124bf5b9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66236d90b7805786c1c00a74ef7988272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2a2af99185f5f79ce516430f3d8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272307507ee0e6ccba7d3cb21b77094c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a05bb575eb39fcc50e7cc84394d8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea52110c594f9ca2a8f8564ee1fbaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd97f98b2efa9912cabc5ba0d510b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5914d6c7f81b583170545649605618278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fee22927f666df2e4cd64d6b1014a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0b965b7a171aeff68574809406920280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f7462838055c4b4f19ae43288f5a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b63198e8af6c4795f22cad03bc89f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72765e28abf50f2648f2a6b0ffe9323283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdad6a88de291b35e920beacd0fceb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458f96c9fa69f485aa105e7f3108fa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd3968a97e01eb7a4e651d749ca09c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0b24f9eee7f6bf4f9f3784ce81ede287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a95dc4f157d31f50469e2df0e5db3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec459fb8b8db28de640eb0ac05759b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555d9de00e51d19d40b52221425066290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d15434bf4fbfc481f0d300b1f2771291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bee93c00d88d448513adbc8d1c040a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d65de1ab52ba3c57412cc6789a5b32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411e27f2a353c4ca9033d9db12abaf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcbdccb1a95dbb801cf7629c6394ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868cf9e8e9ed645b63f8822c0a2b0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ca4ab4144f5898916bc33f2ca1c66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f883cff0be3f799c5e1d0074fb974bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8653f2db64dd69f39c027f04e3d09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c7ca267ec9ae73460f86d88c4660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3504af860ecd74923a78805c028cfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c05f4cc4e13e0945d87de0433f27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527fddc5a004a45e8dd737d3951442303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92769e45e86634fb065e80f4549585c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc69f6d488e192b135a135cd4321ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a17fb06e4422d6becd32b56266afab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc9048dd49a9e6eeaff6ad46cbb1f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e351b015de5b52d26a1fb93d49838b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c23b7b48168685771264df16af9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd06c77e82f7f88882d7b8b698e4f74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f38fb4274851343c966c60bd95bd7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de74c921f82e8795db6d4f1290ab49e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615aadd3bf66044861ade438e05ac4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6e8d7435875156bab51f7a2afa4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a6c81c1eb697c64964a4c50632d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc962b12a6c1e38f55dff200f6f92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1632954de1678090a6e7903e7d12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec4d5549e09346a691a631f2ebcf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685110fc5af1fd07116d61854914a104319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db644abdc4969d688a5a1ce504af9b61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c381e5a91b03cf455bcf81733bcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb050d5b28dd147f5ca154277d866f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9fbfc762feb5f8ab9600ae83e01d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfbc694fd2ad99fd05cacc03232810324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e2cda59ea6a5950a6ab2a76b561d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be7620d82b75bdd741e389840bf10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda079b6e775217cbf2f4b63d48eb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2c0b885f3feff64e6e167e753421d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856d43de019a228996014afb3027af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c9b8e146ece3179ee0a0cab75acf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c62eebc3427002a435d412e89f2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd0e862ce75d22ecba854c80a52aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603fb6125a4f88249104a87d5e191d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34f0f62292f51387e3fc1e6604ef0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951bb3898eca9a1980bd86f21809543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb24aa8d37bdb200901b50ba6e796336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cbbc0753bba4b30c78f546eb6aeee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e91a70f612304f3b5a137872792bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04fd41c823a03592150644c7167822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573182b761cdf689c01b664b95f64fad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18015e6d8257f27dfadd4ecba5f07b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292077540cd822c8802f9ce2c67c350342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddece711bf2087d476368508a41014c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a6a091e48750e8073c5be5c33dea6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5addd786f5f1426c8559685c7008e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad31f7a3e622d4197c3beea339759b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b33e728f067cd9169dfac8f8190b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70a0c1b17ef2e7c3e596c5c5ce390348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3edd6e0ae57189b890e471b215bdbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b7246410e9da92cac689c8b39a21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b53f71e7f1be01d491a97fbf2964351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4fa7cae345b2a594def828b237a00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36333ab4a05a5bba451c35e63d96f50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e2595506a4ef10e97135e6919002354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcfa13f1e33df3f3b11f6e1382772b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c3914d4f3e8e26163eaa7e015cb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce90c14a4f9eab65da9be75bc32ba66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285afa829e91b8e3b50ebec556de95c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678519d4633f8da6584a60b130e9c1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1dbf55765d9a7e95812469aacc95b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7e89808bcb4bd7d6a32478235eac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266c40ee3291f80869e950df8d1b0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f542376ed598233941914ca00da49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12591d73189cd4a07e9157011c24d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7740d13f024cd7aa5225c5a528d7be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e503a94ca489533df6cb0d8a3e04c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c510c3a4b7ab18c6956ae6e408d788367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9703772354dadc43acdb248a96f4ed8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb4e2d33d87d9e5769a71d1aa34664369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0744cd8f13b6558b891b5d13b64a0f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b0bf56ca4085f86f67cc8f7a40d14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5d917211ffdaf160249b9171dea9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d5355d17cb3be784d72022de462e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa54c89261bafacb9864bd4838615ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e9e26a1c383902c7d6648582ff27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2b791b7384aacf0007b5d7db403f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436061bae5c1b799db0ae9e6e5241d90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c955f2d05db1ffc5e40f5cd9f7449d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71dde9b1be125f57771302f01a4645379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4569654da98e880e525563492cd63d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ef2652c774d1c4ac3b2825c474c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e117c71a033ac6f46845272732aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f94d6142f0329c9b84c3f6427c2619383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8b5937beaafe9c84f20049df21052384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f483e9733c1119c279f582c6d281dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941811af6832bf329a6b7f0c143d77d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf7f2d4ab6b5cadc3d57116faf3e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb411365983a520f35b5e8c7112902c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd645912b01eb517775dc8acb06e662389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb11780a086d621e12c2922e1c916390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a99e5854060f0f35fc3532ef4df8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f748176fb8fd8a3db306d350e8ccaa0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238784157894490e8aa6f0e767b5a56e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6ae77a6e6594591d8c9133c62072394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f49393d63035a940359b1a8e3c517395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8bda0495a1f562e5494569c98575e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c0f089a73e94194de1f5f6a4e8c1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99079b5115339e43c9bf64b6e6b2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcff1475f9fed52357309a02e065b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bb1d8edaf29b36ae7f6698907bd73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968afd8066017813243efa66b6f2b83f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e2164d41d25f55f4700b65e8de042402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1735317b20927da7e3c2b9c1c296c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5d23cbd7434beb8b2ad6bdab23358404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa27282ec7b9510b8bca7eb75a752405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd42418bfe47755ade5f3239128062406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a020b3e39f64d683bbcc671bb5f0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e73a8473f5b61036039da2bb34c3f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e094a104db04ef7ae6c85c7eb442818409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25e75195755328c418f32590e6b3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851504a5cf0f0f23c4bb14d12a6d9dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af2cdf821a583d4aa902a2989935ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe3343edec518c5cd8e5cfebe8ea8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d75654ad818a87995ff94e72b2ec2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2f7d42db3392ae544069b3cb933a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74cc54c4908444d6daef9b57dc7a98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd87cafd0ac9e32d8fec78b35d2333417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fa6ea4da31ff87be6d518a549ce9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a5eac6e87ac0718a69f8533b4af58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c119b88a61bf18402b7c83d9a691420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c1ccfd29f6bf5608696a18a9a558421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd99591d72f33d3dbf622e847ff873422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1213b99e84bc0daadbfedfcffc692c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f827040a8d893c286a793c8456254424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8f2657954ec89e5d4a9dcff6b0c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6711ab13eca7abbca562b0791519601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f66a0d5e0c80dcf1c5b4aca390c18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca288861b9b6759acb4f58119f0654428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c52c4b318e7b07ef152ca96622cc72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88234235efbe52680d2c720b5b289722430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b33cf3ed044c8d48a50af92a8aacc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd200ae234ba21f84cd06e0ae1a741432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dcd9483033621b65b0c6f792df9f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff957ec4c79ee06f560fcf551bfba1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e04d383789acce33a5f3c31ace0fe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411b19ad24b532177043f29b2a54c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b077fe7600fa4cf97973dcf5572ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc64b7d09c429c350a9448b04529d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2926f7e53e179629d5b4f4534cdc32b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b1395992ea654b50e9f966252099e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa22f41648c451e4428c2840882eae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b4163fb5612cf8c1776188d88d3b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bebaed39c175670744ed3327ee4402443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8480898280025b82c768c8e6f74b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4acf0b7105094e206eeafe55669e27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf044c0bbe0156ea7b8072d4b4dc560446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67a37756af696ff0fb64b2f6d219ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1ff7893a290adf03e58fd8860846448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb26ddc401ab6008a48075848c1ee7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d2a7d69b4951ac980ec7baa858440450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdf2a417405673df625a9d3abb22e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11fbf1c6d1f4e10cf3915220c196b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1674b92bdc94d60ff4c8c88d58b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f54876ab64e97cb35f56e7f6d413a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585896a58e6e8fee493d78d6d82cee6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6fe29a4f84f6cbff1741fa1439b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeb33d63bf4d23b47cd978d9747858457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8dcc27cee2fec7bfaea63930486b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce0ae58238081a7f51998b977b1f9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd407a40d87df8727b02a6f024040c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d9624307c53319418850585c8068461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44160c415d00271d283fcd9731b3aa68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8939514bb5c3dc885fa3f1961597813463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d208271f42c4ea563a1dee30ab20f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7e4afd8ff62645481d9a1de26145a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aed358265c7125dd01ea4476e495c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5cb5eea654bc259edf2d7eb49cb1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b02f5985affc14f5014b449e5081468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4468f4c7a0b5ca974f3a07283f97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2205dd35e56cbfc93853f29c458a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966a292c19388ac8a9229eb7249908471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b50b0a00ab83f9513e9818f6572c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50cb8284dcbd2ce45324699cc301fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edaac71bd74287f981fecd4534f8cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ddcedd7a46e4decff7bbb81e39f35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd743c249bc3bfae0758afd02d4200476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa881f7b3dbfd1a00e90cfcc07b6dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d5ded35eacd793e5cf4ac25c3a3e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2605c5d5968bc472a5c537c858c6ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d39985dcfc3a8e2295c2e12da22ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0484f85202fc5e62d1997a9f7e8b42a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe8c46fa2ae7233186de3d5941d20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5507fdf2aafa5f3f948e27bcc8d5787483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66623130f547b5c73c4e2589901890484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e851c2d4bf179b2563aba04d4b8c10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ffc6bcf3401cf91f3287e4f187b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cc53483e2083b91a3d6956340d5d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4cb6660bd8bcfed87188adc0343a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f2a8e9d8cd33029b18d8f5b1d7c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d4f7e169a189a0ee2d460df050065490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe218c67cf0477ef0c5fd48b446c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768e75b1103e464ba7082f6b27f612492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916bf00960774308d7b870cf4ee62e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465abed7093e329d12011823aa12fcfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f93317e36c69a3b37ecd0848f1b4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19222b8167234d412f31f04242c1738496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c413f49705525b46142415201a24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545911dccce3a766d9f2345ecdbada498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f365c570a3da1153732c7d942fdb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7104f4447bb0fe7192c7a20340459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef9474877acf4d0e1d29c39c4138f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c820145b496167cc047fb0a79e52cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcaa5b3267aeef88ab6f96ddc1eabe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3da4befe11a41f99e7e38e0e6db9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb85943b37aeaf50f8ebeea8a6caae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73054081134a588ae7a0249ddcfe2590506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0534637e9189fadaeddf4778f2b99f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e6ff664c1802511a0b4a931f8699508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e862c4809338501a809f0864acd90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63775a292a5f24942ca4a3330fa077a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc423163a9ed8d113c635f57eadf60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ab7656ab93dc7ebb5323ff8c3f5c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe1db94bb9fe35879e578c8d70bb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd88d8a967fcbed5eee75a787c1e8f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ed6d68f43477315adb1efbd1dbf75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a289c8d0726f33ad28b13049843336516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb163766b1e730a0500c02d698721517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b9504a3c7175b33b11f426073cf79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d18f40319a8d5985bcc5057b0cff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ced450c9be1b8a61eebbb26d54205520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc72ca566659200b6db0532c8ce6a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa64eea8c760f35ce2c6a402fd1ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d3ed576a4090feb2ce3a3fa7b00ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf2db0e002e55c014cce623af494fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dbcaa0317e3077ba052f20f57262d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e9bd52f9c65e52159dfc56ca8074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655ddf0f9a3fdb9963b87199501237f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a35e8445e858a18d9b3649be91a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8f2a02aa99fa086f0ed8e52e6dd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3abe6e9d834879432959b1cbdd13a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d46ffc680ed954ba7e5913ef9766b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559e8903d3b3e7fb0930f9460c3695532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817fc79f3ba4e24a42454c900e34a42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c380ce7e8ee7227093c443ef00d22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fcab1cc5517db7bc05edde03ed6b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc9c2584f8dd04383b5149b21f074536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb6efb1daa172acb2b29d5e7f14c54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772312ed6a88c37c0f82de1cbb74c89f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380241a11c47f062cded9efd54b8d11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af180a8315e28ce4a493f084fd2f13a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa238b44fe09e4f0a1c422ea7d6d42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3662ad4493ea9719ac88b86ae1c0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e167747ca9a3904fa6b7821d757c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98d429b6fe6cbd58a4891ed5de782544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b89fe89930220c893b31ca46888b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7346da1eb7fa85ec31d3206544d55b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f20d4c359a29f25ad721e1a6f554547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636263aea05f813f27b5118cfd57346c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6927518f3b4f8b6a2a30d246991be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efffb6f846fede08dcd37936f40e1c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ccb286c3f5f3723334727c356a36f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84b7f637d32b4b88e28a2084a2a575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261cfa168d27d7a5a83f5f97e86cf5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21709eb8fae558506dd583ef1e37763554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cd7657748f67a81748d85e5a01427555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f32ad1c1301cb11797af89b1b5fa7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ddfb951d47d1b80677ca54a5c2d0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b13aca60eab3bc3225700688f1cc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d4a0f984078250f4d56b17ff3e44b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f5569fae70553c25040a8c0e2c1ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f356ef853eb009e00917592eaef60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c0530b4d49f1855baa8ff9b8d1b4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6005786d65f985daf38bafe5323f07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a59710df01e0d3fb6e6198c1acb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f3989e6bc1c3e1f35fe8bcee5c2e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a22ec70f233f4ad8fabaff1d3e35e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30098bda422c5c889a162f3125aa382567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f500507251dbb5352df0ddcd6c5d9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9e08fedce48fad2eb77a21b82aff0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a64a0e0ff8244c4cbd16178e572125570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8990ca0a6158a929957ac796bc74ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d4ab5c8ab8131754779f3516a4f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1e60a89923c6956a87dd3ee01605573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3265c932c83466eed7a416a0f88e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a96931f4b1e3a170fae151ec7c1ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be2c0a037ed33250ee6e0eba07c43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f064318f659f6871573cd554764dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e145f305e6512f61668619f8cf36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb105c89128de40ab01292263c3070579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e983d35146b776f6afff3b8710aec0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042751305ba670e2f4304b710298129d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73a54485d974928a38c219ab5b7e44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454b1b5ddffd11fc0c5b50418ea9708583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a29d93478a92dec77b8f421bba445a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93bf202e45171578caa37f7696090585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184df73f022efe80b5c7781d0d6d0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9187390294bdef1ac3f8d6aab94391f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32430af186a33a9477a323d361deecd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e49df1f1448e09ab00fc1b8e27bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac532cd729526bace5376ff6cada73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860666153cd8e8110c13700697ba1a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21aa180a2011fcdb891077a8fad143592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6233d6195cb1481536998964e22e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81300f900cc96640119cd2b1e6caf137594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee0e2f4cfc0877c3c928a19d1ceb04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8a452e32cb2e4cab16e3477fda8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6c3ad6f3892d05a9d14dff0a2557c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a736758957e8d06d6a600e136bc9d66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcff4b24b372d3d66cd07f2339b9a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f24e99787703e332018e042bd24e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da3842dafca99b96188afbd460a952601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e47737acac7aabcb5190a1f67d851602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ee4cc6aafcc3ce628676787e6e38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e537b37879d43d8bfd6f6de6674af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082d3e93f06c71b1e58e6df4cb3d24c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b27f9869abecbe9d7b03c627a7286606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c83fc06d5515152deab4eb0732a6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc509083d8570a8903507c21b5a8ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117281432b2c48af8d336a639dac267609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f82b85f9d726e6cf758b3fa044ab56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341042a11dce129d1557e5a0e81a4b55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19610f1c4608f094592e551622cdd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc124a34c9d16a67e2eea63195b66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564793d564d7a7997d5a84f9bc5c0bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62f258a551512664a7c4247d115f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692663a9f0c66723544744f7356f27b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c82b88a64ea26a950c5536c9f932617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6754167d843d6c546f3ec46472c5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e006c85692b92848c6a14762a351a4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd75c692dfd48179fd29d60dfa06ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e852599efb906dc8d8611254b6a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca06578e8700bbaf90d83f1f791b7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6490d2d1fe1cc18eddbfe604e40fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67ed053f0cb0b2fe19de569688448b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d72be73f37f6d20158fde463f0a6a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7059fbd9cac9a9fd04ac17e7e2e53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5cd7d62acc7385c0da5c48929d6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7f7b5a7d9961d56668d0edb64388628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29ecadedb681dc3ceff03724493df2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c7d5170e19cdec66f5746457a7f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a422aa09cc6bea6d920a1af0c79c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab595f46daf4ea9453a2db2fbf1795fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687341db543b1416898f09835d82ce6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f60a5ace5a30578d77146e33dbfc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468f6eab5708016cad55321b2380e37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8080d6e642f400469218770e1e2b145636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5e4d1a3bec9112d3432451c82a352637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc177f276e51b2b655d22bed9cf6dfab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43caafdadbf963bc96f31036c21127639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351d9b2dc51108dad4e4c822fcc3a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c2994998ea75257c70da688aa424641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56fc480d8d97589e41e0e6e8f879da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72f7c677747adfd0d7a6cab33b9e56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f08e24d8268266c5163ac6271d36a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266397836561a6f09fa44a4078d6b04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b37dc319f5aa7348f4ce6c676797646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb458a5599c6346676db3b436027c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2238ce6ac88a991b072bf0d9d514b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ceca25600830eb5a450f73c83b1d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7e5a8f91c5bdff6856473687bc5a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120751ab546a324786bb71697c64838e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e95d6aa5eb16dd9e21822ff8a4e320652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c25eb81d675f46f17bf4775254cb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051695f3b50e98f068ba94d18bb3783654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508fe91402ad845155cb8f59e13e6f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e131ebf9883357f42f5412f6f07b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4865d577ca617edbc193a59ac505e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa23c112ab5f6d7ac79fba5c8e33f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050ee405b9d83d112f2a69827ea5cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583a3bd175e290c7b141a0840ba7b4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66cad71cb896246005e2e7b2546a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d4c6e8f061eb2b89941c6bd135b84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340854a97311e5bf72d84add4bb3ee3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d741bc3979e9f7fffe569f17581cf47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c68f39790d0956ef378c0d9947368a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f763a6b9d0d51b0bca958a3cfab6868666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250d539adf8562f3ed38566f713407d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bffb3a80b075169c87852f717f3e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e925292bda4f9b50999b3e51509dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145818eb29f5345f7e58a8638cef3c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04e6a4b48c97e8986b91d89bb834c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356abba9646113bc4975bd2d37b12ff1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ed867902af3446594e4943c7918a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2b759fa4fee47e9579a94f6f4609b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e01f4648f580fef67526f30abcc84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fb73b5f24ec7db7c17a994d2e1763676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4532de33919fb4e4c3a7379686a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e4c910b04b79808c5d667e31515a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca8cefb347cfaf640036e7acf8ee3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1107185b1166f7170118b57be669f7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229b289a8c5970f5f8464afc57496f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77751eb6f91f5e8f731216fc0d5265f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb621156c0b10de04b3d053850ef18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92ab77b860e66ad456df3283d1ed20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff139b426ad7cb244eb0111051f207685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b83be7d94b7d7ea13b70f60efceef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d372b04264e58a7c44a52ccffb05d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a076c1220aab97c4e6594996552ef5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418907bd302535bcb6dee7ef47ffb21e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a959930379802940de910ce65fdbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3e0b3437ee06e573c49c2af9d46cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0f7b3a0077dabfb86591426f0b027692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67eab33071ba8e312346e3383eec76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ebf72f67c53ecc089d45df280340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a165b410e6561986a729a6e6ed6b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b45204fd35c347176718c845045529696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425741ec995faf0320795f0b608bdf05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f220f6ad67d9779f33c7f78f38921698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bedfb2cee565a8eaebf18b5ca89345699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff5b0540947fafa69ea52813b4851700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddff0d5f172cf7d9e62aa41ea8f67f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9116a258ec19890136ac522e57874702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5b85d0da84f3f8d430506bd108601703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be15ac3e698faf2141b09efd388b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca619b6e6b20907f9b6ca456f0628c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6287c3f47d5af987de18de38b10942d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b423169a5a0d5a930af2338564b3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5505da5c6097254115a944ad14fed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c3361effa8dbe20bb94973221cfa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854cfc5c024de0953241f20e15d98e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c20180f191c82348b648de5ab78f08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed116495045b2e50df7e24a70d5cf97d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea728d0f613066497db6328a1ddf8a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d4863efd2c048c313dc25c1b0e52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841251ed85a1c695b135497a13134e5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f91d21a9fd4ca4e2010b485de5288d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd72956a0db27acefe661bd8ded2d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbecade1d53a4c59efcfea09adc373718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23939d16dca68c8562d20d26a8d9af81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d77bdba68bf3da0803da20c36b0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7748cb574aae465b3de11691b019cb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d900a685850b8680d66292190971722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf7688ed2300b3b2100e2b640c644723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19c1eb7841bea4c89d523267dd846724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea941086e9f862c21c8a58bb559fe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75118e7112858c1f5bd79f828494596726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876dd6231723e37b97003a466db4cc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a720fcc9c6ee34404bf9fcad36db7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b1f94f6ced53f0a53553e3da9d3c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a0aa0ea820ad9395ea132a4b7307730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a759969711d0435bbe5eb1afe668d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273cfd758dc2c105dd58e3cbe0c916732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a8cb27ff71056f704d816bdad9f65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234549d0eb92faadad7c1a348692897c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0514f258108d952057a0a070b7eff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b895239c79c88960b12048ecc7d9822736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25822e7b52290784712a251a97573c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33a85d56dfb3529fdedd51e74f614738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee66b381ec732735437610ca456840739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48f58a486d1803147fe6ea34e02ba4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057370d79005072400aeafbb23762cda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5595c0e9d772e78d8b08cc5892cf58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3fc2e96c3797520221694a02fb88f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993432f12734135f6cfa81f8e2396f44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772b5ea3d87c87ac57d256392de5897745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e7ac6913e510febcb8ae429fe334746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cc5ce309bafd29d9e06196dfe9d23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f526bb00ec2ab9f2e7c15bfec9a8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b793689e78a844f6738219a44f03e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368ec54d4eb00be9fbd8e98889da42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b92826d102acfc3e46973e9c0539e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fdd4b48e886ad39ac968ef198e647752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e417c895d92e2571a28660d1ed17e60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eabf473af5d942ee1fb14bd4ae507a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c223991d01ebf1e9f08db43bf942755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daed1f4735869b31d12721a28af7077756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5fbb904b7c183506a3b3accdb468757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c2a05789d5a54f24a50aeea1125ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6d48f59ed82f482bd70513ede0f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54373b2bea3b83185bde5db9e69c016760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14647a38920e7ce0f74b5136907897f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5378606a3eb070795af680ed1c65762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d867a94d19dfd13fab2f1b43086c55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87ba8fab75e2419339b6685c06fff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59488811cc4645d04dba83bb1b3bf4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d477bd31790c8aaea64fdac83b387c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaefbae197e4d76b48775ef455c9c98767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>