--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cec6f9288a66c1b7576ddcd03d1d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be2da164f5ca66ebcc24a1768e4fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a12a1200f01d3989f7964c3b95f823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c353e6d43d7b4baa6045b948edf9cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e60f6eb1fc3ae093130c782c8ea6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab47c1b128cc236137e7b8d463b51586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52e220db0f7a0316f1938953a2cdbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfe5a03c7527bfbf1bcb0a836555ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240dc418109d463ffd78387c6976bcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adfb2fc0a0d81dc420880ea255853210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6331e4267b18bb0f6204ea4b80f28911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f030577bcdeeca5b7b4cc56c5f3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5050ad9849d89f7ed9e191fcd964c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fd26ce9ed046b51cfa7d0ac6ce2eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df264db65677f8ae011badf757c6aa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59696f3830d60b242a9104b761dc9e0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19967446b57a86e2dabae0d1bfb2772317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165efb16b8742c19d7a32815053cccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f19d5d19c91f09bafe93ea201c04419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ae9947d26e69e5acdd157d172af420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10775e93dca420af19d0b27e992f8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee749b21a8e7d7f416b96b187838af6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deaa712ec583391c8f6a6ecd7824a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c3ef7982ac8ab3947ccea22c1ebee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9633a53b16274b3864a1016cb1e2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadc33a5a21ac3b22fd77a9cc66f04426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb7ef35518504a4c65e4ca9e179bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ee74652a1881f3a2c2300db946ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e58df4d8da2dec07904a8efeb7abe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9381214a1a91398f857868de236630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306711b57483151e6c5d3ad2b4afc3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5a1cb46ecc7449631ca9d42d070d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579183379e3e9fd756ed943715db5ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a157040dcec4533da688f11ffea60d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09222bbbd7532189adc34c03f3ac5e8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9792ddc4c1c62ea27a87858473ab7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc9406bd25f5b729a429b3ad3d0cc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f28f7160a49e1dd4028229b9c54338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a738ea37be61754d1ad7f5fad0b7f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745885756e76b601dd15712a8b786c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5bc62fd32789a159deac092ad4d5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394c70bced52ed3f35a06477b57e8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf011425070d66a9282248ed63a07143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d68f36c65995fa6871edcc5a80bddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bb6cae2add87c2daae61e6b4964645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b184275db774e0eb53627ef2c5ff2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1bcafa25330d7f1daede8ac0cba0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef5433b506152c4e44fb5c25953ba348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd74379422bbfbec262f3b114637df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e02fa5bfbedf3c21bee0ffd8833b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccdfdb7302d23c59e9db7d6a6aedf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971198c975d4255379f5cd1b802f288c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae27916c9cbff64be8c0b65ab03cc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7467778674fc2c9bbbee899960d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d2924351d044ffa6660d16ffe3ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9a46568210b1e91141104d3630db456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063fbdf701e30267b5b736a802daaf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff60dc5c6badd3d691aa6cc5e8391b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb134f308f8a01561b3826c8f5331259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee650f5dbbfaf06abc63e96b1874d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6f728c0566c6d8f29126b82e330bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d56f3ec74e4d5347e822f1ef7d3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875739c47f01419a9c559a07cbb8be2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279d296d64b647c2e06c80b5404f0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658225d975c7695e5579a590a024569865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ba8aa303f1542b75b7c6e2e96e1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b7cb8525097efb6998deb25493ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467c5b5f84ea7586574cefc0452d22668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c27f5c00e0f37406bc639180b2c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e9cd5994a2c339d8894dd18de68270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8952b4aacd72b1be2e28c2ce5a093e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014963b1339a2b31e4a7b8306a680972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3745196b6d3725535fd9b8b6b765bcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118cb8abbf3cf6ed78f6f068f352d1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777cc09bbab172903078a055069519a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282929439adabf2cb117a58a3b2cc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156184d745bc7bd149c9795ef7122c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a762bf898d547bfe9348f85d346a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4fbf3abb9ce2dd16f798230cbce8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4534458353e7998a03babaed6c69e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae60e6faa4ec657c1059d1f271668c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981859bc69d441f8d47be37f965381682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef375dee4abbb0a446dc3426620a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f3dc2ef8e60682183474141ac173b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f3af4224c8e6f59e3ba2ab56bafb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ab0fdbb0fd929cb974e5832cd7f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d470b38c0a80fde89b995e4786c047b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52f33e5682d0d87125ff8c19bb13e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6cc489d59dd490964d6168a34aa6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a86b4bcd17891ec873c8e1fa01a5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66a3cc910a28f970aa1272536e64f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e11c940fe5d16797d51e68c4ce42392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948ff498000593419b68ee7d57f60b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adb180e721eb84e2dcc0b79cdfd8aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d240c22d8d111f697f61e7e545636a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032321f82442e8a937403472eec33bdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea99ba258af6eeaa63e2f9dc717b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e0cd8bdef788b5fcd70f55d570dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a339b39b9869b38e06a7cb85abd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4577f74c6fc0b6bbd1a69a58e46fff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc141a9639af3f3bb31a5c3cfe7a7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce111e4f958e744267efedbc1839f81b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a8d204c5284699932fd0400dfa0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682bc2784ac78dbe3a4487b1b17aecb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd78cdc8781d3c21bda3ec78414c7f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935d7a693b64d0a802acb869175d3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fc71e0db15c4e1b53384f410dd045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb598eb1980c69606633fff1b3ec75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac4ced3d2796896dc5c505c61d1e76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f44a50d739049be2f87a9c5407f1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be305fb4435b8b90628545b32e5079111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d972c57ecfc164aebe151cdc10de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70598053853313dac1670fcd1a03e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140690c58b06e838cbc4135f92f3e19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97296ead9f1cb802bf5c4cda21a2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6d8d02a9a911abb0c55f20e2c1bcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9272a8c4602e2ac021ecd2066edf4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e16be83ebfdd69d1e5170b37ea5679118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5d48cd42411f78384cf9c50e50b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78052f269c40c0a19f867a97eac9747120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34ec2f0631643c574ef4e578e6699121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53718c24c016c5bccf3814fd6a730ff7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee2d9839b5c4e36b261ad0cd1f7c1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ca25b6f4f3f3af82d079760c838d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331b8bcd2e7753138b9d35cd3f025a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8cdd1b94d1e37f137b8b0516ff6e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00264b7598e32547493596e6b03dd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84169c6ff8d702f2bff45930018c9cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1f049853c62e7637585787275593d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c2569b01f501737551c0a127aaa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4dfe46ebf085a2d741fa95f62368a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c5c15981bd2b6b020847617bcd670132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586cce486de375ee78d4bd5bbe9b775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855743b58fa086df3c12b5d84704e83a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd44edd21c3b2abaf00638d9b2543ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0826e951f39ecf3bb96ed9fc2f3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc639acf8ecfffd380889f1ed0040a7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255d7b11da1b5c2fe5caeca8723c482138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79afa620fd389344f10231156fe89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41c077b01623eba0faae64e5c8e9ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2efe56aad9c7630090fa7f294372d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7066d64aae0c161b13cf174a63c6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97b5aea2fa5236787c1f9bf384fec4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d13a288a2750041113b0fc8c7e0c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c25b62bf1329b7a9d9806a1cb74679145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a48667fd92d5d9da99b7c7ede5e572146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ebd96ad228e5e89d13005b1fa95f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6cfdba79b4ccfa5c9b8081a9f7c4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8505a2a2417869bcc9f4622079a47e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad7a6c80cf2084e15c70506a239638150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2653c669c7ac71f1257ab1adb9833151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60ea793bf22321b105227e4b55f3be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda95a83b0011bf93c4ff8db5dcf3ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a5c613309318db477a976903daf98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e73653c530b41f027f8f9d96d652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53af8e9d35fceb587f016b311423eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1392ee0b1e5623d302a153f9d9ccc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa9f74046446d804290d1a8276bba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5623a811154df6ffc54bfdcdac2ad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac15e0913f86a189957528f70d56134160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0752ae075553565614e4a9bfc903ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f45af1e9108cbc06254028246ba3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797273b500a694bb76a27650feecc865163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828333de8c10860cc3607f63991823e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e801db6ea5a29442821a02308ae9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d1378a5162eead48f9eced0927a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1eee06433192ba3ca5b8f6411801167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5700b363a23dc54b577b40d63c4372168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b4f8c2b3a0b1619f93289d488921169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d858b9d434e914f603c2c7a64e76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2702fa339bf4bed4f8023b3307e3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc61846842482ec47cafd8ff4c213e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa75dc3023c90a448f72a1433f020c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b26ac40fa61fc41394566b5eba9c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09551f0aff5471f6e85d10dabf2a6cd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242196d25af24222f8a178569895a20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce026edab50bc6c0afd58598ec91c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0f7aaab653c26d2c1bf1900f17cdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e71fee46eaa4d477512644b9f1197179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408524e6a2142214fd4f9b4e8b152f9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01421248e61d1d6b70bedd128be29a27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84050417f6ecfcdd72c27795e4f478182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744330fa246792e1abd7b357ba05972c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b06a4d81b803d1f34e2923ab2dae7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd22c06d9fb5f75d63489d4e63f25c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797dc0fa7341b1afa5d77da962b27f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36037ada73f210009c012ba7744f8ebf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807078a9fc9eed04fa7c6e33bb3f931c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596da7da5fcaa3687e234ab89a023b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a5850dd9977504b2165002d4438d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528b3a9108779148c27073fdfcb099191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b62b997ae657b783741f8cc91d264192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c71008aafeec12e3af2dd5a9cf3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6d93089eb833108cd62e52b5b722f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571bfccb49720113a4fd2f8552cdc80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78801782dbf8b69544ef96c013221c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7f80bea47b61e70a805a56e8035f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb5564cf84fe4371cdefac5b48c021198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee800cf120401a3b6cd6f7d2e5fb8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf67ccb76aa23fcc32a362c0b8c89e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f167e056a45e160ed7713de4f9de4c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a488e87c67300151e18694a552851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddbc6a9b3ef6ab9183aa8e43b9aec4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b5080ff3cbc54458412a83a40167c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa5f28290efa15253f0c1b25173495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cdec0c473699e645a485c4f0c99ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab13180a4786281d08c3558c19120207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79aaa20ecdaff5abca12fc2ac0bd9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe3e35d703a95c1552e80f02e94d2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99383fb25b88ee255ac8a1c97deb1bfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f48802513c287f610fe94df18b315211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144151cf07e1c16d866a56be0174398d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379ec499d291097a156b43d2beadeee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9b131ba3d079ceed4fbbd90770fcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b18339912bb05f8e7f783be0c175ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d6d90a6c11cde2f65863aa3d01ba7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325901017e7dec061c27e2a38e3682217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e25efd6a07bbc7954963c49929b563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05ce4fb3a1dc08c0ef7ba81610603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd6ea0aacfd0367da39529ac75e1c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d48857ea26096c0a749812386a79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e3f4a03f3a767d6e2a92c56d5e6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86875584aa36b431d2d74c1dc63493d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4f711567e10b3b92c2d8e937d99c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa07935e8c01807138cb69b9d0a3bbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d9ba2ed52e0adb2e31d98126c2d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3b189ae9191d7eb4591a696a0849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01ae04534b4213b0b6f01ee5bfb696228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bfa4b6d94611b99e9f21fb5e263e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8448b192fe5874d3f3320d461e06a0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73efc0671e878ec2a2232e1f0a1eb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3757f1b9b0fedf2d1de2022ad8185232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321719547f42ccb86ed5552d45abf6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646461f37ad04c1b891b00561d7a0bee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaa90b01feed52d1a8df0dce04b7d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d01a95b7b967ae92a3c3ee25d1ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d5efe4b364a8bf036510edb1cb6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595975b15ccb9828a7922203bbf0c63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d1f03fe9b5b495ec063491e342286239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da05825cf07eefadd27f2ea16697d88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697aa529ba92c1cea80913d31313865241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b550eaf792ee948e082233e3ac5e99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e441af6397a0cba0b3353e8944ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4c73b18d98c6e6d1136c088dc7b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196372e5a34a6c82cc5cb219982fce72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5f00b7ca2e0a653e220a4d889609e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b78fa0899beee9f9ce7606961964e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c377899ae57c1c6f6042cb5b63f399248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae4e7e96c306eae60be1fb1ad27475249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555c8308d267f5dbba07a6e91db1b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f0ea247322a875eac5e3159ed605251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec769d256071a0c376a50ca0cdc6e10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b64382d87caa32b6b69b6109d56c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252283e3a7e269f4c4f490adabc5e6af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915acf703e233ed90de1611b2014371255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54d5f86ca74e8279f4e4512e6f457256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfeda258eed3192105435d4a8baf5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473cf4b2fe32e0f3e3e210a0a2c3220258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5e1e4edccf245ab76ec9955938a2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a10a7019b2ba12703ca36f6040c01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd7c7807dfa33508864e4926f90e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66607ddf4b64a70765d42ef6344df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad0bca09ff0967a570dfd5ac5ca78d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041c2eeaa5a7395d7f11915592ad3ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafaa0549ce8280ca1e5be6bf325218265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e5dba6dda52469be741ad25cf527266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae6b5bb0a09360ae04b1cc3a94503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8708d8d1305744455b82593356c29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2eaafa8643841becb428d3eb353c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e60e263cf2a1e97073f4fd9e3ba9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfc0710c2ba21382d13feec8c0e8af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeecdf4fc275066b63903724aa05f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455dc7e6abf168618a3cda30a06d856273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f737500ea3d5dca4da88faf84c93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60bf9f2ef89907ac67565d6e488595275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17692a8ce36fb5a8590442d2cd1319ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de59596193135ea834904d359eb6f21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e18f2f937a9180c78198dda5d1a2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f795ba1d7e5866ca10525c49a86dd62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e18339c8062c4cf0d706574cf55f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d06dfcc5041c26dba539cffe49419281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd60748074e7fefb26ecf642d4cea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893db38bbdf8464982b1efeb98f59be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3b80389f29070707564aab8e7ae99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703d41df7050d88f6a010b699629579285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f788a9e6b30f8cd859d71bcc8114a46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f502d02bec971e1ff6bfe16244ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215a7152afc0d05b9516102f0770715288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7856876995d88a7fba28da83bc92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb93b248b96849c5e6b6bd76fd6a328290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f5833aeb42052f894fc189da3351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014915eb11823d1b0dc06832ccb1e00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9874bc73d68c37554eaa90231138dfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7f06470ecdc6b64c21f6417cbfa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5a9a00f1beeb160b3ad85e11ffea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64102105948c209d736a5d6e392f05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2413163858104247791dbc08c6471297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d48297ffeab1c8c08b1932ce77618298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a027d6ae5c78202d1afe293adfe731299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e617604881e8f1f9ee9ecf704694a56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a656dfa3453a90087bd4b95609f0e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6280a67d0099081bcf44502707f240302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9ed672073c08cbac1220d09502134303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a3c47b302836430764202471a7652304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75326603e87c1b3abfd08dc9b5cb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6662b44f71720ed67b43b76ed89d09c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac40263a2169e538b1192ccb8c0da7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5f92f4d98bbcaac3072fcb894eb4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714261d92c302ef36ad8ce8b11cd911f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7ae21dc1d6b6dde82656ec62521a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805ebfc8693ca4d40a28ca4d6423e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8822c087bb27e043a204da90b5a238f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11d2890e27d54039d98f9621c115d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbebc123e1d047a6822caae2a047a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecb65bc488395b22080669c92b79e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d0f4a1e35658f513eb6cd9acf87b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c0b4362638c047dc1d4d65abf1ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc992c6d1a72014471e32f941300a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a811353e47c2d06eb4c99e65ba624db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3fad59929ca9ef320dc6b79776ee7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeedebebaac5b779d802157686bd6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcbea083ff8fb343c2b60a614d6578322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b32ac1a0b5330aa0ac211da5fc68a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6bfd73de6b1dc1716aaeaa5e7e883324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596a8cc36dd7fe557f2e40b1fbd0571325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58789dff85b69af07b1523c3705aebe4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f839717028bc7aa2bd6251cf1a397327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979cbe9e78eca5fdd2db0a580dd2ba9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3f7ead89f23d1c801bbd0ac9ac2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b8144bb45fded29bf175f95e4698330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867434f87c2cf3452f0aeecb4062940f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae94e8f49708c92ed3e8500db884be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e10902d02d4a84e1ec0e2c3f581777333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d8fec58987b867f20a998c447f9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c434503d09f19aec91878bb96d4f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4cc0533709bcce936d93a02d3b89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16374eefd5c2ae85a4de22b46179edb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84084c66a57faa24b94c94375eca0418338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde30e5b8905c274c522d9faf97080b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250ad0537ccefe36e8bb76418703e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682606db00d2817122b5873a7b1dacf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e8cbf4cfa5b1851f66487354fedb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e5505bc89b7fd3f3a5225d513a71e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed045d16f079df153f64f9f958eece344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0ba286a9fad0768d39a3fffd21399345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d94e8d38ac9ccd036330493018c35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d434d23b1f4c9e0fd113824e5310cfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55cb0c7706d2c8565f6f3368688c5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff7ebe82531e6f08825f704b45be8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bab2ff44c16d621411603a9ee8520350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d1d73731713534a434d4e50c72c87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbafc289f5b9a67c886329ce99c21bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4868d2c600c5d929a22a7482df7c740353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d565314c12d56904ffe94e692e136354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97402b3ff647f8bc81a809d03db6aa13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c40018ba26583efc816f82904e643a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eaca50d73594859fbe01c6b4cf3df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b96c920bcb4c1bf6922647c2535b5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195491b4be549e629062f9dcf1bebe79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472442d85dad2354513d421a3583c420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcc17bc609a07ebae970e4b42b1803361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2128d1942336113843fe919d89f2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60479292e69413088c6727e6b3ebe1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609db84f8eb671357d4dcdada27bd6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d217c9789faec25bcef580d051b17d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e816879c335aa80133623a2179ceb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377929857b99e019dcd1f3c7be0d65fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6095258fa830c2bfdfa203ed2d9849f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150762138bfb0d2867655fd22d28fef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527637bb90746ea07f43273e3cb74b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0532385aa897e7a6690ddbe9a2236371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d59d257b9f10e2fb8257065cebe29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a46b24c5d2ee1158728ee3bba237d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4656ab5b0f4557c8a50b309d905869374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b738fd4c2047400cedc118e212b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a3510cff3387f3adfb0b6e64ac915376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f68f263e5af308efd7456cbd53f888377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fa74590db03a846c3c19088f55809378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5973cb3f82749643b646b6e0093cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4b25789c362166b92fc2d0c82afe0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9781b7755f01f76a4399f47b9dd3ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d50602b38085205c581623158a54f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acee475754c1ca2fb7d49b74cb3421a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee55e53a4320cf29b5617e1ce97447384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eed5b1dfd0fda16f9380147f2602b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fcad81b80c54ff202942e223f830d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04885b550b23ad851595d760fb2632d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d91a7b0fa5c999d4a9b849c63f2b91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba72c0767e495ae3c7402815227717c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db3fe21c79d155e6160e322581c54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f9b3cc61e77e5616549027be90e65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c2cb0cf5ad09ada09ae5d8f113be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd370a7a0c049f2f99a3be2841a2a0df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a96a33fc2d65a8fa8931d63993b4e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee4920034aaa43869e2249801cacae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae5c5af056af930999be8a9892f96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836846e55ceb04abcee0e2104fec922397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90e8ff501a84afbf56f57c957f960c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683422c5813d3f75ced981adad7a531399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92213472733e5dfcc120bbf4f3782d0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d4570171bfa8157d6343430f23211401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7bab7b53a178175d5b13b65222bca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51ea821e8bde08cdd7ca6bebc5fb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1d4e5c73a30bc3031d1df46959f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6969209fee9106013e6167097eba58e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275960919fdf59de00c49742927fb939406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbad380479cfac285e9a95b88129c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ccf4d2e27938cb81f91fc543598e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7406363a437fbd061fb88231ae98ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea79b9762303c9c5a9afb7dafa3ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f681fb8f71590413fc5787be37f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2087a7de748ca50c3584b8ce79a97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1390d643cfa3c6fea8daafa2046b5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b9c2ddc9e5db6e15875e424a9f93f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0450156082b817f18d90388306b021415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a1e11fcdd3a8d23b9bf5fca391db0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a09ae32e442c5a6560b8d80028055417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af34e471bfc15a3edaeba0e10e16c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c521d7981d7f477010a5f3c886d25a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b2c8cc63f572f76610f96fd21993d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28873cf323840f023afa4217bf413421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7c849bd762a2753bae1a56b7699df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48496c276e62e9d18fc2ffd623a378423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0d73e8bfbc55c52bd01800b17717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fce580a8d0bd5f5b068d5bb1fc192425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3bd8b21d592d21636f81045ceddb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc432d356d2bd25b10f04dcf50cdc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb320493b5ca4b1dd76f4182be6f36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee99826d37d71eb2032b639c764ef3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14aa59bcabdc75a5d015b6d667515430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065e5e278b2af456f489fc6664409e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6c0faf1e82f4ea9947ee4a9be7b17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601fdcd7fddc0bfb9394543e048a76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bfb25fc8d9a482ec9fae945bf5081434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9037b39e14088b0d17b5f22f83fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cbf8ef20fabcd93a6bb722f2ff120436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fcdaec5961acf9342dc7956d5d67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e61b24b88e54f655a0a87eebe33f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290fb87c5268ff862ded16c4fe05c57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef873c86daa162c042ae2289e67133e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5e0063ebbda1caaa7941957939b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b32a2ae6709d4c57f6942be8b55c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af0eb15a23e45b83157311770654a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23e0ca91806cc9256f8233045b2900444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b504a25f429691f776ec27da48aeeb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05bc835e5850e83e01357923219f96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a31c0d07c1e319a6cc22070c1a10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc542105230d2f87a852b379f08006448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517078f0ca9962447a067045e836ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2458083d783a10cbdea251dfd3a147450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c101f76706a764fed0eee5a00b62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb174949713374ca903e9ae2cdb62e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af7d45f6d21495f35132411daeedfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a6ad5f829230876e1f37c589e3919454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4e2725ebba63da02744f7307f8128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13e5eb5b800bf497494b3d1e7518c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2349e0074aee4a916ba07b7925cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c515806fbef61bfda9a7e1f1d2edb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646d4a1e021d23b8d21e0c5e9b5843459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d65e8f18798e9eae21e375a828f8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e957fba22151219cbe8266f153366d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d01d83d9693898bcb2c0be7f1c6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034674589068d09b842a3af3062bf195463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d49823dd79235f680b1a5d095304464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd42cd4363380f3feda6e689f0b94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73657387a7352959393dd5b818b8a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccb5277aa864e4a8275693c253f9f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0aa93412eb8052ce466bfc72e34a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608de4c0c40a5b7dfe82cbf48f3361469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bd621b96c7d58302332307afaee39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2e4a3eccf7445ff78bfba289d74d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060f16b91dab03aadb64133c3295601472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0868a2b7db83072f2673a5402c6cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd96bfa479cf0ed7f762b0123c1fd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5123f30e3ad5dcc30b353d7330e57b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe9b8c6181462a38bc3536ffc49b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cbd9cfc73601a3f4ca20b888cb2cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088b273f930b7fd9d228c124cbbd313478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906fd15c8a6634e2dfebf96b9ae34a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97d095fd4d08846aa1e41ad623eb55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a992f11c13328361361cd863fab7e2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f1429016d55011e0bc721e87cc978482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a8419231a7257e066d9fc2442130f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c00c5d488fbc0c7e9d6d6f1ec86153484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89388f1f4471f09a932fe7cfcf633f01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e9dfe530b099ef43091f68fa14e9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf04677d5d19c137a98a4fa38b2b48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eac1c79eb9d252249f3772bdcfaee3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11403393b05f8261e95f8b23c9a0641489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da3036e00695f9f474b203484512f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c9b15027067aa0fd93e3f4e64bba8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b74fe281b706cfbdb7bc736f963d1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a160527661fb4266fa4a15952c5d52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624567f03c9ea04acfa6d602cf84537494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ca50133dc30f9e0645ff863c9704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9b5770fdfb312b5be54eb20d0490496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d049057d755075291d69461ce090aba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6372324b402c0a553a0bd02cf64dcee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb56e60b73bce0b94a676f8cdea72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b26ec7b824d7152994855fc3a7fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a140c2f113b68b15739f6406f42765501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df7331dc7d28455757aeb7e35ba2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53784ca485020c22c8a2f57d605b2f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab0917d3c144ecb0f8b9a84f6af01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f5560e57ad8ecb6ecdaeaaf63023a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aec67eb2990fc1d4065b2264edffb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa09554b0d05c039c7d880de363b4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc3ba0627cf50736cf90ab3b8869d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1ed2dafc1c736ee0b45fcd8ab420e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967bcbeebd6f0b1817e0c60e2835d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431a4758fa178bcbdc88129f3613eb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad728784b3e4755de1b5653e825b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd8bb8a29d1a77117f812eecab855513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fd328ffb0b2d940521558550bfba6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a591060302cc2bdc98d3c6c966ddab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b247d44628be26a31a6ae60377796516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c917386e5dc5750e85904f2c777a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d926ee79ed951634918219346180518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68e2b3d9f144a259cb8a20df8a4324519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e30ebe3990fcb5de60fc953eda96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f73e72b53930886efb23de5b5c8e7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1874a48cb6a065a5b6cb56c9dcfec7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a8dce3cf84c17ed8af96c01670933523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b2a26e6ca4c622d8e4c51bed7a1f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f41a415e3a528f4ff598a4775d2d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa2dcf1907c683b597f0e00327db00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c37fefcffacb98180545094ebe54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9a85c9787fdad8a786c9e2713ca74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94922c97963a7f7cecd71f55c6d8d570529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ef4807007b0acc1cc67663402670530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03916ca6e5f6dd42dc4f2a1e19e64f08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b9b5ecbb8b6a94d46b5428a4488a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bcf6710ece88eb5eed9be3eddb479533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd39d0b262a82cb4b8b2ce19908013534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d350ee028d8f2e83e478d2798159b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797447ef7ade49ee431c641420bdbf6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e68ccd10bdc9a18ca69259067d9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61aa5d10db6909ba6f836c650e3392538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad46fe5e0b7dc9029a07ec400a246539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e664b75a887915207d2b43f0f2b26b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d00f478faa43a97ac0a392dd2c0c5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e179363f5cce1824202dd791d822542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7d47f3fb6d53cefd16d04f272c5a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b0856ca90d67c49f26851f48453b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1d5f15ad08e1f405a9e9888be823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8809bc42312f2c4ce2d23bf519854f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8aef52de84a5068e9d18cf564ab9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc7501b7c06100b6cc1e3d0611e6a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d66fc2a55e5556235dd22fdda8f828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d45b0b08d4449edab36ae03210d492550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4e007c15fe08df1d025dbe6dfc3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a9484559836448d777234035cd63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334722847904b548011e59ba7593722553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a264c844e097968ff754145b0ce29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d125c2c62cd338c8cb9af61592e14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b65ee32640c7fea73a144c8decef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4296feeaaaaa1be9709ad14967f2b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd426a5f37f3688e1959183fb4d878558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dde009d0d0c967604ca18a09d4214559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba85e353a97815df78bccd737df2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7d41dd85422da5b3d82aa348fb37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de0e1eec29a7c02da52cd2395b6fc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9f463732eba91b0250d13c5fa899563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98833a72a4e8ca22f046f8dd935deb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4a0c2e8989582d630cc73eef68ca9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f8f506740f6374053509a1d58ad78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b164c6d28b8e5dc4e124544bec41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de6e61780c9c273a2714ce240f39a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0267e7ecafb79a83bc72f10323b6613569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bb37c07aaa8592bb425f13ccc78b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c739e08adfadcc70fcb4a190408712571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160b042c01be420a1dd3cbae7a1e075572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d279fad312a97f150bab9c6df4a1db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf6fe5b6f7091ff7b329f9e800bbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9f7e45dc54ded66193e0f5f21cef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea7368611ca588ffdccf7ea618ec65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d52fa406585ed6e4b5c9e9c03bee1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d8fb4f34cfa195090fad52846c404578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf3362fa1dff8458c2025f75a99dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8515e304ca03ddf89f75ce2da9928580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa282c611d7a97e11835b16f670fe894581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ae12ec1725c6bd4c3014ae3b2046582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce215d4622eb04c20b6fda9dda6a61b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75340f7111cb53243a970e7619180a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb305558404a15c64af9a6bc0422d4df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4b9550f68cbc0493af062f6c0db2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa3c672ebadb2ee41090923f6c29b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51463c91e6042bd6055db27a4bd9209588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338691d64d9c74ee71bb8eda32b4c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efc9d5938c8621be570d04cdb51df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ba2945be81b04abbbadcddae0b1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8907b5a87bcbe7d8f89ec923199625d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f015249c08358a6da09fee738279b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0972d71ed26f74919d47103a50d9daa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a823f57511543fa8d649a1bd4495fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c0cc4f29f864b75596ac828f09fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07577f8d96de3cdd5437756465b60467597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762485cdc83deb417a57788685098f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ff225d914d70839925fb298168b39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaa7b2d88a5f4e2ec2dc988a3780d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a4d45ba41c5d9e815b2ef363726c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847d998ca5ed63d607be66fd91f6fed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b869c1464b72f1c082deed96f5ee77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d67af82c504bb6db6a8ac6a4af89e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f210e1469ad2cda5c6664dfdb6dd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af8d694d0b1be25a2fb4f60004c8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08797c36d863fb4757771b8dfe8319607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec17e6bd1923bfc402ce4321213257608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3b96988398dc10ea2bfb5ee8fee37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a211bee632787a9ce835b04d88419610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86dafef4cb72a6fe7ce590c0e9c60b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d88ec87bcec5e61d249666978aded612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba3ecac22fa1df3b09c14fda3be299613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382750b087c007b09a07600ba719d25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a13d77fac9619301cdace7e536391615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5aae7bbb652e81696de25c2c43d67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fc931ef1f3e78888a39b789de3d6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40170209568bf5aec5c30eb2e3428927618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127cede0275ca6ce981da61f947448619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf49966afe88dac1afe4ab02b664e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78959be85ae958c8027566fded5242bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea5b7fcd72188ddcae21eef3347ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd1fc9e7866bf6a95453202cf74508623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60634b785bc2fceedfaeffa951cde18f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd151a557ddcf5c0ee96ece7502227625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13800ab49d7cfce88ace9f86ae433626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d2081c3a4c659c3443281d2b08ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef26edbb8cae3b30f2811f1c9ac6957628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a215b87bf3d74f6690919fe4316df0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744064f1717823ded007814e8f660a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4adfd2f90483d823c601338dac0d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a856bc5df0f7f05c0383d917cc70d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78d5b8a34bf29442e18f90cb2b5562633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9fe6d9de91138862187b5570bb3da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea9faac1954656298fc4a44032d644635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacf5e6a2e6b95a179cbab584522075636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132d96c6014d844cf647f37b1a1da4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c43e55cd8b1f0f5abdd5798e83c19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ebd287915750caa053bfcfb190cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03d9b2633df2c20d5693232f9b6ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cc4ade70be416a520c79b63e86322641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd8024f5e876dc1ac551e7a370a434642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35afb62d3c6b758346c0229c014d25c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b61ce113a13b3c71b60cf2afbda9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e607ad05772d9407f87a486bd87120645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e595267952f0d6105e049871846e03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e0173650cc067956bf4a0b1fcb0b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35df17e3c97db4163c35267336adb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda216286e619f536ef7497235f9e99f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a864157eecbc023ad21a0afaab284b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2c21d5b0393ffd1f9f5f187a6211b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88eaefc2b7a81724cd0da6700e7539652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a5373c0f3d355d462f4bef566836653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef2fb7455be3a3de79ce9a77ce5be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abab7011e8374e1e7fd3236fd5f6630655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0fee05d3264b416fee7a7d779af1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b55b6d6c5dd86ea3397b51a8dad9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08bb84dd5f8b000cf971462f63f988658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3f2dc51a8500cf84874de7e8fb79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80885023b4f7b42a544a46c010e42366660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d8a5941321cce69a0984c8a5fd514661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16323ab72e7d2758373c578be12193662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258d788163ab50ccaea19f26aa59038663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff15308956f9c6e5dfad9f327edb6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a52b361ff38065393d5cb730089d68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ff58dbb4c81480f5583d0599cdf92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a86696fcfdb4488fde8ffc61ce7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3188c7426778ba3f1c47632e2b66f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194287db18c956289728fb780d49feb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aad562056b6afdd3b841977fe8c8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c7380d43d99fddf8a426e0580eea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddfc9273fb4eb144d1fbfa1e897759672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce255ee656c07786e7ed931c0e360673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24445df6ef652a398f0fe00c2919c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d36fd9693a540f9eaececb97538ae1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953ad3f064a363ecb2edbc96c8d83fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ddfcdd5a08e522c9301587aa4365677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d521d2e4d258011921ce99ee4ed629678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0173d9be4baa00b496118f0b7c09e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f4fe763478d93593e374ccd6bdbbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a916bc3ad7bc3f25fb8a4b373b9fd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c113fb620fd5e5b6e463729b8919557682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309361268c64ada1d43756610630e106683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc19deea5f63f160aa8ab269b895a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbdb39c282b8b593e9ac625ae9ab5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b99173f5d54646e746001962d3b6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1b3e17af5f3b3080f07669732cd38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06e99b91c094f2885b94b76749559688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76733d85e08c85d8d0f55f75307541689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275660d0b2ef672bf4f49dca5c744ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b608e020a8d11c2687c7b89416389691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa11d6924b9911e2c33316b03859505692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066ed7bd4388cdd8b1033debf19b96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee924c682a617c48b70a462f52c1e6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2798ce9a09de09ff6a6aa5a0535f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767039272630db4949e6dc0344a37109696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbab6bd7e64185d69d51fb765c55b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcbe6f332e87e7dc468b4c95ae1af1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8100b06893ca446e13ed6ef4696ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba956d795f2dc6837bf91e2059390700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4896be937c428d982be0295a19c5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ab1bd742893b813dc38f88121f45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f730d8ebae92ca5ab0d02ef7b8e73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c9abdc906d7f2c5a49ce2ddb9587704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384921f7c1fd2db1261189aa76a8ac1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216f174e678a9556a187ccab71e546706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b150100d8763fdd91a2d8ae4be54011707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034fd81e59e88eb4a54ae287b2ba2ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac90eeace2fdc909b6b5e97ccfbe4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ddda727f2400b48f5f99ce61f1bf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec274584af841be9819034917af33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b417fb7c629f4bf5d6e02b0f3913712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56961789ae65d0852ab2d76c9daf4fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cf46b65de7cd0444b4efda3bc59cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16134845e58d002c0631dff14075f69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bef5234ced9f013c0620987d4939b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654caf016d84a43a4af9b7d92b2bc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f016adc6ce0ff514982fc8093d4e0e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad976f3e1a3039c181692243a9ab54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57bafda77f393d683e752a704554a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a84a66a49b3fdb6785b39626eedfc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d427a12545625cbd51ebe0ba89fad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a39915d20739c831d55d291aef473f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57784549b08c38024327a410457c7ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52ecd21c4f955beb3482657f84418725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd488f8bdc013537294d49150568ce6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24481cda8813b2e95628478f79d0c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e405d794c205c44753e078660364c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384245df75f80266bfd3282b9a8c0a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ffb2b8d8b068f98bfca31eee1bde730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ce33210e5941d86a43ca84869006731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd27a205510c4f33845b06f1dab0d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce5687439a9d3b577e36c8215de0f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb072c32f3c2875ea09737bc4d088b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b03ce79486b6ae412f1c36070f446735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478cccb07307d054b7e7a7af825d7b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77785587d3647b9eeb8afd8f2d395174737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a27c773be446b6c53343d913e9c27f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586477cc0364d8fbeba814f623cb82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc8bc8f329a8b433c049016f4cc75f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75426a9d79571703a0ab3b996c66a711741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f1624f97ffa049fdc5a745e597a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d27ce00336c856b038109736e2888743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb3b72f740ee87f1b90f1ef67f0f3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b3727d30d19c3f32c8d6f7773778745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01934512d1682e34c619bf18df8236746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a36c0f51bfc416b1149790ded6719747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802541bdea95a16ab712088633551e15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b66ec0390ece7596f3647ff05349749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a2567ddc2a6f715131740f94d02ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf6cb42a3b982d65e7261e3f14bbd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e287c62857889e22e3129cfed6884e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489ae631fa3e9603b049c0aaa876e56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129623124ad352297fa8942ebe2277d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bdfb1f1630764161f0f2a6371a9e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e046f614224de6758015a482cfb5cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b653a441641511e35223719dfc30c54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de809b19d69aac053149f545676bdd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b769e381b2343d8f99396cf363d16f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577595bd83288dff089f9590b59cb70760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b3776ffe2b5c968a1b07eea7277fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881c1cfed7baef25ad60a4197ed2f61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53caeb9398b15ccfd6d20e7b09da0d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f64cac39a055212a4948696755c9bb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7d9919a7ae5c6798b8bfc46a93e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683590e93750f8e648ed4674e2f0f959766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ed0da10f50f4b8551f94de1a540a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15096bb103e4c90aff12271715d982ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707b2926017f8fa2d2e4c51fd629fdd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b9bb0a7f89c66877b9f375410b8b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f336657ce9edcc26afb2e4c4ace5713771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb99a0ed39c59d561d22c7080bf56c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd05ddb8d98d754e55fe25ea074dca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ff3b896d731e77e3cc0a1338e319774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c1df18354b9890ee0784c8e95df97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77024d5ee52855657e0746e7c5982501776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ba2d9f2d7b6f9ff85aea26fafd626777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ad85371afd77708e2ac02fb35642778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa065d97d45d7a649f2cea86b86703779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1efaca8f994e08c67174a2864161ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635ba158c301f77c08b3994870e96a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd97cf914f6080acd1bd5488a661c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa16cdaefc40f1f6cadb1f428b0782783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0580a4f5d38d788718ba72cc46c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c4dfa33713954f7c7a663290e41ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70241d4b5276bb3e9c78585d425e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9d99d650f82132ac33ea01c95c6c4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6197ca7bfc12c2064c8728949da98788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b1bd7b36642e6546d51cbc0d0fa3f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5693d04fbc69bec11e8285e630410790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91365e17405d487ab47874e82058a516791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb6bd1e9b12a489b001336e10170a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a4f15ac71d0c6cea3d3c363435645793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf7fdc50e0b55bf816b0f2f1165a3d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc4b053ebafe8a6210261b4a5ce0c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e63665a48586ad96dc428d0ad3cd2a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f1cd0a7855dcec916ffb2faf53e6f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab591cc0459ab38a627f6c36a3127798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc9eb22b73289d4599c0eb64ede2ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef387ca81157646b5bc8083864ade800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9045cfff89eba2040a5f1bcc8c31801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aaa9f3ea102a4954bf06fbe6f03dd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2538e1100792303d6c8e62689fac7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43534f13cf8cbf6f36601e96544a15804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81c47567b885ce78db5eaa58dfa76805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a93058fff04f7f5c144949ea784673806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0eb7d9a5cf8b80e5884bdfbd7a8c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046586e8df18ca827db55d8f25c8234808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ec59b7d21d429720f951a70ecdea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc4d79b53173ca0803f6114f2f777810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593551459a2b70e9b42e5115a848708d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476dbec9290b526af0a8df56acc65f9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e3f4365cc8cb65a2b2735355c41b5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06138b1ad69279533937f8beb65a780814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560fb72ad0f1d4315b9a2bc8c44a19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb9774e79e2d6860b6306d0fd9dca4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb94204739e6e6cda954ea77e3f67a3817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820356b8aaf4699083ed2289761a5e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca09da4e9714b732f8b14f0d4a02fec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a679f8444d80069160462512e2de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d269a0976e11466873e2ab1c45a08aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc45e46ec1bb3b04974ca6b252ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744c60bdd4712796532488c3eb6ed436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c56ac2e351bdf58397140a5da6ae57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193ef6337355f2be411b5712dbf0d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738274ef96dd69088dabdca88fca84869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921107f56d63307ec92bde3540421dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c4d93c086efd0d0998ab6502438f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaeb00bdecd103d620bcf353d7d00f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cd26a880fd9ccd26e47588c46acca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095711001641d16d1fb40a5bbc0a43614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821e96a06824f02f6609bd073ee9e5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb5a9eb3edeeb2aa8767b872eddb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef62d0b00b25f943df7400802f2c4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a155d2c7ab83cb19c7fb3ef504ec6d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23014f7076c62322bd008f0b5829b42119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4887d8dc8b808304c24f7009010e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd7ca973a76946a1c842b25b0a725021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa46f8ba5f1ca84b66878c0f7ad402322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf0b9677cf157265c1925cfc7c495823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b401d7746ec3317872eba7c67f5e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec5572638fdd409d9df31b248a208a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eefbbaea0598b48d4cd4f10f12b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5127ea09bedcd952a3a7c70a94a1fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a45737a0b569150aa2a54c89f0711628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e9b1c8335692112c92481e5d0cca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa436349cd923a8ab9e35feed96a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d201f5bd06a2f86f5a6904569a7ade31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085d3215fe070436da299bdbb767ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6a4fff061f399c8f863ce236925cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba33e0e500078ef8b21b0f93dd9ae934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8616f7b35d56dbaa10767f975a073335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e3e8d50d82e057ca5332cb74a2ebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13730cd5f7100b2e49847011d1478b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e24b732578dbba7a3c3c46d699ab8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cfcbd37544a58ce8bb71d633cedb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593cd0d869727a83d0ba6eaa4d39f6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea403e39c42d570739961942d96ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7380a77232ad3b0332b770477fa0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf6acb019ac98f5a86d4dc94b16eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fa000f780b395510fa1775d87e98444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef338a4993ea71e390bec9ae4a3748b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca434fc02db3cf3da60953fb5cf8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf0882383760d6ddc1ea4e407cd5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d4866194a88a425511fc602162b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178c2aa1034f446d31df311e48193149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820916bc0bc973892bd6c6ad81accb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36ea51bff6f45fbc7006463800f03551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f2056acea2055d247d3b7b8fb919252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29531be1c50f606c380d0b896b9d497153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4058cb207de65ee8a280cfec0d0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990825c0e040383d2d271bbd43bf6e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060305180e53fd3194a7634c376292e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9174c5b34e3349832b12c4018679257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90615481ad9829a00276813aa48338158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa973f15751b1847b839634bc245633759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61583ad8ce89a6c922fc3f5fd0dcac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8269e9c1f7f9a01c9dbde2c5d5c1f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e714bfb8f1079ddbba0abafa30483ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d990fd8378a53819b653460489a7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07562f625f7e19c71dd4d5ae1422aa4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689428fd8b89edd3b07a91209ced220765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e9c08519164f3056ee5fab6844fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d8ae59868c76a815f86894bce10e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044ae0db3ea959a4f1a32ce002b951768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b720fb2299f3672482749fecf63625e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d4750eb85bd5ff2557978b4fba75070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78ed0ac8cf47db7b16f268eb7bb4c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc330bd61ae47f15d072e4b46a13172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0678c0637565042d5386f10cfc6ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86010dba67a3a08040969567ee7ee08774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2747be678ad125ceb42f7374262bcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10341e4a859bd4013e945e40a0e814976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b28233257e1b766525abe04d5ff8aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f2ecd490fd3b4ecc23f31b5460c4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aed4e83b87088b07e37057911a73179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49014acc4254a2112a70a55ee9fd5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07703fd904ebc654cfb04c9db10ec1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49a3a3c4066eeb4142ce555c42e18582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0c45ae6d3c2411e2fbe5a079e23983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3922f967459702900577cadd9f246684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf709bc49f93d44fe64cc3ce41ff2cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59689a3676ca740220763c883d59843586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6231833e61c23eafc933e42f0b44f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adca5ab0037c227915601b15a25c0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72d63ba38e0eff2ac4a2cfbf97db1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4dc2439873c39d8707d74cc4c654190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afdf12c3932f5596563c4793dc3ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9229dae54ce090532fe11d4be96e82192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578041d0912bc704187d6253206506393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174afcaead4499ee1c120c8834857a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150d9ba9324b4a6c442c996e65e6d3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e182689b71d4fda94211b075a6bb0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff00a2e3e8cbb14300e45677dc8fae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0c18c161541664d79cd35c33cb41998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c3ac84afb7e5c21313588a7ba37499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28351bdb4ee5e215e865bbcbb67adab1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53eda6370aafd533edf2706b30c5f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717a48a20ba2293a47b00056fbb114102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8f37cd826f674f8d2f22accc33fd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07df683fd8ea4b69779439fbd1af4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91185bd1ba65b779ed3fba08582452105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ca44fd6704778755f78ba5ac72bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fffb94e512ce660dc16c1f8ad6757107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036ef8fe0dd26e48bf607746ad6d42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53190953673dfb52601345004dc814109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926843e2d36de68e42343929b450312e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c201ab0f0d8e9df99f7bf3dc64df0c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e39c024a01171eab7322e0f064b986112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9dde9c16bfa6b842aecb887055adb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e058a953b7d9f2b4e0ed2f74530e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75c1fc41696f737050c0524e07d9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ac49a2eb1b094fff9fb48824909b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac7f7b43311cd028e4b22178f5def117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f977cb030b8b19fcc32d0521453dae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19b7b9d3a2d22dd2b2543a3a7d03e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd27978f67dcb03f385ca4415498e3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a40013e9fb28f6465b1058bde0d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0770319743eb6bfb9bde251088efa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ac1f0777bb5fa0c228a8dc0322e35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72112859189c2f59b6ffe2652d6604124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0472db3909d7d33974f82558e33d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21173748eca5a5fffb9ab0d2c3e565d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a558a1b1c8615b4967cf17fe32ab6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7a48d68a7ec3914898c4e516a25a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f839e59279570363903cdfc3644ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8fee77c27539673d42ab5d41a5cb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d440b25911c722fa0b502d54e51d6cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebaab2e5642676555fd52c659b28f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850169f75c757c329b31f95f05bf4e3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd734b0df2f954a6a06abf5db53b9c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94ac200da61c39f47c507d763a5f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab9d6aa67615ecc4bc70111984517136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31201b13b2c6e726aa2268c314ed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1d014fb7157dc73d4fc72155b3c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e899431fe197e21afb046ff9ac1250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364e9b92ad79fafea9d27d146742c48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f082971634a4bcf236e2e33c8564a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df23b81db491567cbe232f0f095a6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d24479919605e07b5d6b1153e531ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ece36757004d0b2e947091d05c475144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116f5bfef276c6e836ac51da12189ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407cdda39091b0728c08da037528b36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1f8506783148fdadbb1a6ccc58ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe60156402d8f874ec70a4cc41844e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c438a5decedf22bc2bc135ee94ae8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ee476d1b6ac59d34f695516eb813150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91120888a7c7579c143f11e34781e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06f5311850cc1174596773a3b88f9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3061e1a06057205ffced3979adda50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1fed78a50d101a58d814c4071263154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8cb049b9ef294df8e847628e91955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58305f1a3fb5d01baa61a89f5c7cdfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7fa2d7b13aa07c056e242b9a52db4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c16ddfdcfcaefeb9dbbfc586ffe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2850c5c1cd0061f2acb4cbb58a678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b732bac129c9cf1369350da410dc9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e9fa564237e58173298304a451c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d0b0eca7014c1f19cf8c1ffb67d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca29eec4c1c3590e9a47ec9fa3ce32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd5b4b8f2b2910a87dd03486dedcbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523dddeb39f64ab8afb65ae1aaac4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bfd977b1d162e8889371800ae6b63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d423ba921f9b30423759e161cab8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ba4cc05e136ab991c873e331203e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55066262ffa0a9382ed5e5f0a86308169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3415365fa937c97a9cbf23e0d2afed7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af89e54ff25882bae10dd3f6e2d6eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d2810803875ca549c22bf475ee3f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21527de80e02a73ae9c8907d84a4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c576cb10d2d3df6745f0e1f8eb6f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc853d85308964c6efd1ac619a35080175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ec0845c99a6579bbed61ff67e5326176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5877d73690ccb21d2388a74f1a52d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9d2101803af2ef26b9cc894bd8c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214bc01d2ef3d066187bdbc7b9e0438179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da7556c860382ae96996ac1240d648180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3884fbaaa9415f03a9e13f052e1f69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744f1e0b02cc2604527e6359081836182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854f2fbe2bde431301ac465521a4754183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc740c318ede0c434b2910606a5bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2afe0c2c3ca2a9cd3023a7287355ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3b7982997034d56995087ce4acfd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a4b40fd7b5f515e58b991a67c4b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd2acacf48f67b1d3f4817f894885188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b740b9af49f07be35e3b34194b6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51848849a030f6c05302bfb3a876012190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c79901320955d175c29c965214615191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fca4e8ac84a256c0ecd267e8a61db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b848231ac3d3dedefa50e0be19ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6e3e69a83a062ca44951c0bcd5de5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62696398d09381ed48f89368dc041fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d9720dc62a4ec663a92e4825b7644196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5517946bd1f7da69b88b0292bb80c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa54d3bc7a4850f7cc3fe9a6518e79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce837fd1049a85b6e7b592177a224e6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d3009c496040c467f668e1f3cb6e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0de881b03f1f254030c8823ad01dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc946f0b2d786c9b8098852c1118b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c9865a43e8da679b55ad94d021254203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e1d35c8c3219a9330f51e194d192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba73ec9d1b95e95000f7b083b72ba0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c06f41c1f95252530f332585f4911206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85800bedde57a736c55b4ecf4b7e144d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377927280e11cc91fe89cedf4f3fc9b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe77986c4516b18fe308e8c3659ceb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba12ce5017f4f5f7de599156148704210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f925527f56cc7c2bdc4e44e1a47ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4bed8471180723c9cba815c97ebee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b3b50fae495db203f1f68ad6b291213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31803dfcddaac5da7aa8f381f4a68d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf8fb72fe9009c06f1582d82e28a35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e0d54666aa47819594159e871fdce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8945731cf43d45cd66b3dcc2bab6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba45217eadada2883854819e23735c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2959bc60f67ee81dd500265f715de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b659c502efb8c9dda5db74e23e5577220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7b049fae63b9e630a9646a8269810221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa08a83d5cb42d198b79fb409b02a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bad883cc3fd36edd4703c570c606a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec990398158ab7ab9693fee649b4e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d47c39f7e8a1244f309fd71081e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1e1585cf9c26607b2ec41d3703764226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7d2c173ed12beaca21b33da86c3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182741794882a2411177ca0bf973195e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b74797635851fdd6989a2d145b5ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a32cfa0fe87837e1728da199ce2751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d9bbb59eeb67cf20037e019647ed6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda05f541640b2e3b4be6792c9286bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bfc865b20d5e3c76b4781f66f6379233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9badaf5ead20b57ffcd3d5920bb523b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d5a08e1b962e8f814a68b32da97ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcffeacbb1511a813247dc7fb0d6c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f39abd5cfbf99610ba0f93967fb625237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27bae7363dcd46f6d46957fe5be9d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d434ddcc580b58a56fe51d66a68e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd6e116f0b2404839ba4774dcdfed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de15732e5af53739f97e1d3fe59b657241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ab26f3dd88a9574d4112b28d13f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168edb05318c5ef0ee1c63044a579f4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8567c403a5e226343b264c30830560244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a10595551bc8e7a3ce152e02c99be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8fc99c7c3a607bac2b38c4e3512ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0d3e5286204f29edbc86375110ad6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d501142a0d3e57b5366e06adb0c98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a4624a8285489f7a5a715d6122bac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0fb0819b20ebecd0383f394b7e60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a984c1387daf49a8c4404ceaf4852251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d20ee48e8bd484f6b01864bc18219d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c0a1cf00c0a3ca149b8571293772e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd67f0ce11a51b30756751299d8b66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fb6ee420eb2674bd30f764085ed27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a49efe68411055c82d12782f7780256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90dc0fcb45265d4a51fff5e3c87fa0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e700172c8369f49fdf3e5e2006878c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a649063865b70831695cb34a2c96c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a5094bde9acb55efd6f84d773942260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9bcc70e7b09ff5bfb238ac321d4ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4620d4d42d010ac5bb2e36570f51850262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0bd067f1833738507d1bba0199fd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14135c175bc0718afbb1bf0e8894da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576fac041e6e1b789ec3427ac05141e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb53285e529b5538d1ca6d601333a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd027ff1461528853d091c657c1b7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95923669bd6698b3bd529d46305935268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9d312a2cd592f6d64cceb1e4c4250269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326a349ed28984133dbb6cd0a817011270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf524fe8776c3ab3e242ec300841201271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32bcda1cfc725f3a122860a668007d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb229f6ae6bdf0115def513ce53d50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112b22161abbf422103d7c97da2f1ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0e6a84f9ec8f62d1268b5b8d8943275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649626609cb388ab61158afffa2e694276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f32fb855841602d1731f0bddfb03a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4411c5f602ca5bbb8e0ed036668d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05c1914df92dd85f19dd84c41f665279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c50201d9538f9b440b540524be349e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ccfd3c13b65f536bc9cefb0cd1d21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72a1bf53e1a47b6ea41823a3ddd2fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812d4a320065be8d271a1388796b580283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770dffd475ac9e6a03089ff16c039f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d12b6ac07af6d12b098bd229c503c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4516b703f497006c4b32bb2a78cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0553c0639daae2f05cc7a40ec31f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c84465742f2f7d9f84c17af396a44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e314851c42ee8d00dac7551cb2cbc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060710880ab572c896a4f2799e6978b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c67e71b836183ba5319f0c23f265d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb8ab3bbae9f10552ca19fe682f59a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f89e528e5598faea0d67183b538978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c604710461b537109af0a90863d16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ba8cf08a5749d7f0fb59ed52e9d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64152b845fef4a0aa7b970a589c261296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af077c437300419a21eacdf9be9033e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4107c39a80963f6a75a737ca3533c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd913e95343b5ef11a9325b04495181299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4845898525d1f00c4cc25ec6a476b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ce00ef9f308c1b5f94d7b98fba193301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e52d326b5b329971932f111202e4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520de7ceacd504b6c2a3ae0d0cf69e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcdd83f8ba02b87ad86d80b89a50f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f2b32a1de78d9658c1e7e59e42895305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca79544c5f1afef9b4ea33712f16ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5effd9e764d1c2a265add2c69340307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7502323a847bec0743ff7555a58e2f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4f9bd87b85248b82174f66c32f9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d36af7a6aa52a8e507eb2afaa5fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac358aa0a3c17913d920b166365577311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5fd57c01f68809794dd811672103c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b912e54a88f64d3438f6f292c8f6482313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58511b132f7e46cd06889a94d9ec506b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d414eee8f8ec9a3de98d4875326f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415dad60681cee0f8c7fcad44122374316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b09a7819c4b8b6dae96dbf8fca9d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cd5edf1b435384a2927a02cc49f15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a92e85270b530553c5094bf00bb392319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31a42c21d7f02932c27f2a0bb14d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79fc0c76a8c70f4096c0887a966acc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719076958b6e7d28eb5ae927c400bfe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3fc1e275290885bbae53498021411323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5245b4b1248c5efb5bcc9a033154e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee6126a6aa34a7035513de0b3dd704325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18df5b7288157497e43dc4777cb26d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b44cdf10327c20202eaf1c280717a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77df73b76efb857aeeee55d4948c6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458c7abf61de85b0b2e6d197ae88407329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467ecb9b6a1cfff6c7aa2316f5f4fef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215286ce387760f50819dc230c54dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabed9baed9be2166a296130f4d9211332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066ed95b13535062b4cea5fd2b66725333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d130e6513d7142913cd45220d167334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce628490865cfc9395fecb713fac0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5dcca56411396de48c04df0dec77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781c98e4c06b4258ea3bd02ae57e12d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994a00d41fd6e52061a1803f22fbf7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616c8d5ffe3a53e43ce3942735327c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ac8f8f1d21fa20c6b4c65b5775a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d329a73460bbeacdd8f1a582fac3451341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd2ed3c3fd8856b7860fab4d0826a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a1d4781aade700b8864bac93249e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db648d9cf1589afa9a32eed1735cdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4367be9472e4bedd8ac3f1fd45fa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f66739948ea3408601cfb0b12bdb50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3020f13a3c76217970f489c5c48ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40c48531aa86a47d72fa122a43af6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e0dadcaa3700116e1a604ecb8943f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048eb65aa53f9cb6391bc21111c5fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d1a0dd72339435b0e2e3f522d0c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93e4fb192bb7feafac211b526f1ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5ce8c738ecde1239e4adaa73e0103353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5712d8751895c67eb6f73705554f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf7a335eeb8051fa8a3f15ed5b60a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466d851e0abe83bd3698bf8454fe30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e5859682be06bc3c6f172c61cb174357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6ae4a28861d25b570b1d0e367161358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc40ad257804d83e98d16c1998b7940359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52be91414054c562476ad3501c74644360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccfcc483394ebd964deb45e0fc504b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92251747dd2a560735e2691fefe8eca7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eee9b01a7daacf1f8e2128f5fa38b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b30dd064d58fe5c2045b4ea6c413f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd88b24fe7fbcb710e28663f508f84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605aa023dffdbdc13fc3ef4ba9c9f01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3dd4da0d6a25b4e6b25acae505874367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4cf90543351361d632aa76c761622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3241bc6822ac3a36882a2c708b6693369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774f6cd34dbc2e51d6d669dade279b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3a6462ebadd8e134327b12d5e1a2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c10516535a517a1b631f91ada9fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932df3493bdc7644e83b53b2d47329c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c436ca1cef130d5d83d5b272db513374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15e3eff8696c7d4f6f47f1677d35ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0932543a10c31ce499c1c7149e4ba61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e526f829c34cc1599edf512c3743110377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ecbad777dadda254a82d52ab7277378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2f204f0fdb4dd6ad4fd7479e4867e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0656fc2d7c42715f8457fb857e58cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd9fa941bbd4f16a447e97459639c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108dd542b6a26d5570a2ca0950b5c54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f2a3341eaaba6e446452012ac6bc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc14fd42b936f99861891fed5a5c2a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12de5d6050330f77f17a2eaaad4780385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2371395290631d39200b9a8206d3c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c530762e048fa290b9e04ef8b488f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab7e7f7c20b81244b2cf5e830ec72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e2003869c7722afbea47bec3c99c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a1a78059117e21408ec27320c0156390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f6b4901893a0f3a7f2e14a93adb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9b955a60ce361fbfd5452e495422392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff453ca9f7219a3aae7facdc026d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5658928f723468a135c2e88c8c919394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd99d5cc086ac3aeec91b44d7352d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fed7d5ba109ea7991460eae1b252a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342637bd9a5e44db8c517bbc9f739ca0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae13a39609497030eb96e46eed35b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32efe6671b74508bf89be32c92f4366399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714e2e213371414fbfc15a2705c03e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e43a4b0d74079e39943161eccad3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e65ce63763c2c70ebea262c8c95b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a4552760a8d7a2df544f3f35c9d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706a7eb6587fdb7059333c114dc37f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0ee5586d1a75af121571f4884e774405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586d5204c29c34409eb2fef1c2b5e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54a28391fcf62a41259dec530649f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603db3314d792f2b67a5a6b85e06d44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676df4a951da5b517bab09db1bd4e6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba277e14d02d5ddfd48fe5b144a0066a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c00d8e238407d3d1a28fbcbcc51d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd586e283da1d3d447828106b180abd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6c6b54024dd4f97151a472bdcb280413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1faafcf2a09d2171482feb9b737214414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78f4c99ac5f366ca3cbfeb44755be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58727662b0be95076d3ea615d1f8eaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952e5a4abe0731456dff689dd473bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a579074ae4d24b096b39fb808cd500418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ead5c6ca5e2644413693ac8849f98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e6150089b1fc7c83b4bb14b1579db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a43b4cada855b2bfa1e1c7cbdf81d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e3cd35f6c1a6661aad49a609dd05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff24c1db4a4f5a02fb701d866b0798423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3adb199b6debcd6c49f5cbb9a015424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f34efa908fe6e6a852bb3a2877fd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7c2eaf55860adba360c5e530d0550426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99320ba0c49df63a034cb840fd035d2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa706f01f195b8dfde3667a5f68194428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab9db43198c60f607b645e615b6c9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae72c211c8b90602c4b4a9e74f1d7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc5e8bf4f0612c8073781b524517a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f15fa8c854663a41761b0c161536432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341f371fc6bd787f20cf085bcbbe5db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7d13dffb5f53397fbc9cf989f27be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c738b7e013bea69e854c994027e38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd951fcca6210dacdf7a788b289d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f5a04070dcc2a7bba6bab750f00cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3079b5f91bbca9a451b8635ee781f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe749fe8d777caee11df1d1533cbab1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057937ec0f5cf0db92d16e7ab54e6ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618387fb4d259980a9a0de020f7fa06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16388485bdc61d45b1612dd2b8a8a70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f55017be4f26d7383be0e50e1242a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f52faad635b81c180a97f4930bd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdb72d3c9638d7ede8c2802be1ebdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3ea86404cb1851549430e88e75657446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231994950a26e5dff3eddac08fbd3e1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee93521ca0193129de4d937733ef658448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec5ac8e4f759ea299e977a672f26a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a914f031fcc165a93c45d9aa5d55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35af1e6cf0db0b7751720e6267ebb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172b9dcfb1011cc50ba0839bfd136b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea664089ec30e5a2cff71bd656d1d127453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286489504e1e3e6503e829e1a4dce25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dddd99af13e538f43da4dd5326573455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbef83de841c394e2b2eb0560cd53c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d8579f89e22f2a16f4ec56719753457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acaa4df92f14f8e11689c5b0c4df66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410a4b4288e5d8e1e1244845da51cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4833677da6739595e51c52de159702460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9dd614b097ba142562b103a90060e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed8bb918b23403f3e1eb9a9aeed07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044d4158a9671a840a7dda61a9ab68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993387c7abc372e300834bec2bc7b61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6980b2430af4eaeb6cc303bb787065465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a10afceb7447180024182ba746158466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e130afc8b547520bc7bfa7266c7b69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea229881c9b2c80a6be996ca7fefbe3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aada7b438a9f5a5b2718e32e7bf66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f115328881116fdde76c2889b9cf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779700b34ff8b3cdb3c2498ec15d551471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b686abfa36315a335ddb102ce93d07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fced2fecb6a8d819877612e74005d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a3ae83d746892e8a79e94d0104b03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25de1762b17859256fc1c481a05a2cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8446da06db2d1cb162abe436eb6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47e5496cba5632653f4146681cf2dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decfbf9b33bcb9e035a3681d73a3aeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2307bbe24ae0525f4fa5e0bc3631b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40693f16d0f5f190704bfcfe01a786480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237659284cd3149b895387e382b3ec2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344adec573aaa971b03dde1a45a6a63f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8ea8996468b8b927869eb410dc4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522988ad6222889c08bb3d7af964053484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36fa2bf02eb8b21cf0d736b3a70092485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb29d7a38683d763b63d8b4178b6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c2680d8b370d92b9dd98b27a8c89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f593505bbb8f589b02df67c87049925488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b03612bf674b731a1a281d0de9d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b8398af9e108bb4ec938b40a5330490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf63c495d5026b7c952915d2a51095a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acabe766cfae80a7bedc8a43f4e32f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee563b3df94346c8cd39414e9567e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42355d0edf0e20df10ac541e274263cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ee26cc1802678ca86423e7ec5c876495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e1068af33167b2683a0f1076a2b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926cfbe149a9d35e06372c5580e440f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9e02210c5390a1f9ffd5bcb5f6581498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874beef3a8744902f086953d170d81e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686a5394f2e799bd9f1dbbd6b81de1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a923a08a4c2db78b1c07ada9edd337b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a51451d2d6c5f85653afc585f61b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6760b47867a073ac3bd08cdcfb2a33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b29c1b20635296d78c903afa5247f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1a3e25520a180aa0176e1c5893128505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343ded26874c0e951a3a0fab27b4207506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573660f45092fc3b9ab71926091a09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b5a2e64dd100cac33ce08ea2b80b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389cc85db51a9fea20b5eac19a1bdac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b4b05404ec3b456697cd83947971510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69213f42415bef9b504eb146eb76b2a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff295b70d17ccf1fdb52550f4537d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7736a3175709f78baad5ca7d800b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b015fc2261d4ecea43c9adeb4fbf1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38e5d2fb9d8a6948900ce4a0e5c06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801203126bde01f7f67f1927330dda67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b548e330566d832510d9059a11e0ba6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a250d1bed2e1fe1b9fb21b53ac77a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a191b7a32dc330cd443c8e91c916519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae75df443e019c56400d5464bcc212f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9e92d26e498bbef67fe03580ea7b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223349459e110ca3049f4c6eedafea8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d89627e4188f3db9d9f4c9fd9338ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea78ba536721c8089b196f49f55cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baffdf0cda7e6699bc5e36d3f1b799525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8682ba8da3fe117727cffbcbafe5d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9ae70c7d5baf66df484404e350733527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e837d8f025df7fe2dafbb276b14ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743146f52fcee5a0a3b0d8fe300dbd55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fb25784ff500b078d932de75f48ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d63842fd6901928b8abbed3e2d35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2973d97b95a064703b8c37d289a7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9854f85b8e3a2db06fc85961a57126533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f2b8e2d4ff62e1081b59b685d85b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741f43f4ce2dff4acf67eb4f8a3fd64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c415029a43ca7c31c8751ae5ce7462536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b420284dfb1d86deccf2bd4db08c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb1c4ce670e0d1610ae1a8605f151f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614cb2572fd50ca33c296d4697ea748539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214754b6fb93b9cec91b629f86fbe5aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae31bcf3a211853e5c38422e49e5f60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ae50c810e7bacf8961f18234d0391542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaab122af798b3d69690e08d9a3a21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e437c38f3f417eea48907261c086544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a7c0ba22b372a753d2fbe54d9c230545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9096ecef0ed7f0eac773a0a33467c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a29c226b1f726763c17ad1f9b640547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9cd800bf93875833ddde6f1246e28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d367c33878aed261abbab0a99f5acc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260ae9c9505db5e3771c5be86d5d7b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070649f69fdf9a41892ebd819703d90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df6ba4f50a6710da0201120f06d212552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6311a0acb8c9d272bc806979a8db0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3937803002b7ad596ca82dbeec64ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e1105c04a50946d97e29ac0255975555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907c3f78dd02b6757fed90494b79c93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce33bf03ca699c5efb6000f9abc75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2acc53014acaaa7302b74aa4597fe1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a0c1ec4bbd3fc3d2b478c7676f03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc636e59f2fdeb0650e2ee9db6b8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3bc8e600c9a5540f285d9317c3dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec556812efe70b2e66d43f2fbf41c069562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f974b953b8637361815d7ea44df213563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebdc28a58e9d568faee9193772f4a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68c0b0735beaf34d912762a84909da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad14275f911115f9de570f4d2ff46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b7db614be5fa3af2988a5bf7ddccc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909d5cc5d093e78d07ad0d2aa85045568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aa22fa70c7d2a91afd3b2a42e479a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce6efb363bea8d84a6c8e3571db748570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31417ebcf6cfc2f57539fa25ca0123dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0503f0a3d8ee62e56b0c7e091ba697572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec71bfc99add55aeb335eb08685bc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b2056b9e8d45fb3d0c70f201b62f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11f1b5184219989b2509d424755e10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025d5c639c95b325edafcb6350863a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf810e5b6c21d2fe4240df22cb895577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4505519ae9f5c9341b3ef04dcbe35e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680623e17580a706f4d948f2c0a5433579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4a8504f1d379618e6479b2964100580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4da87cadf37a6030087c92b9453d3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb1b2f4aaa71e2925834ae57e154f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc5964965d123d6f6b1011a7e33ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3944c395905bfdab0a425b8214f0c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901234201cd6d40c5a94698e5053e1af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf93c0e6c4e1222f8c9821af115ffe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941717ca9e0dc37be4648d2ad8ab6acb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b26ed8ba9dd6423b998d059b87244588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21927681a9190abe37580f43175b05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba0ff91dba4f4fa7f4198970f676e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b903fc40dd527d4ded5a276988321591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c71fcaed10f659ab8e76932a5d7c06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8723cba16fcc26a328f1e9fcea2ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff3a06ed7b272a19a3f2af72ebff8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb57935cba9ef3ddc3e16e1dbcaff0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b745a554c4b9e069a660359e32876e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f8a83789311a7fb3000e1883beb66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9c8504e4a09479681298d8bd9ce6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd11224d0f0f142dcb1f51733887f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807d725c841d9966373f7d9465d0461600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875ab4482fbd715052adbddfb168ab3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8353f0c345483b80fb857caff3397ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9467c0f302f9c958ce0d02d6aa9c187603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c655c3b0263beafc4036d058caf3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f10dddf85d1bd23b08fd9e454b9e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f522a67bf9e9014d6ef7e499ecb7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb74be3c8c0c2ed36df2891a915cd22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc7fdfe6e500e00034043b90c2fc69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4c0451ab5f7be39c1eecdeaad05b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c5b4bf9593a3eb842fbe47bb735a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c7129aab28a89fc1fc0a22df04e49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a49c99982cb44d6306526bece45f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf02ba099cc96de564500e23876cbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c04fb452249cdff6cea242ce4c29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a896c66828d7d6ed83fd3ca5fd4af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1586adfe66ee26506c6a53cde8657a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f1931dfcae3466b6b9239373044e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eed22cc49ee794edf946a8641699a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb7ceb0ace0fb350925dc94e3fd0cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c78fd8510064a77d80c5d711975b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d09b954a33d3d214258f5948ecd3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37133813a108d8cc01aa95a34c13dbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980feb4b82e35b3ed8bc967ea03330c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c351c8a56cbacc1071b72fba18f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fae3e6e6547d9e633b02e5752a8a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67650a860d91436adf583e3b3e3864da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1208d6d7f46b0c4c859d6c28df0dc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36450580f88f3df78ff1bc3d5fe3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254fcd538f86f7669aca6572da6325d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca87ab834799d64b480c5c85d3d5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe63b87188138bc44b0e30dd31e2837631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c07f2cffcbc6590b4b3f2195c09d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f08cfedf7e4bb1f923f91e90552f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dce85257d3f11bd9b52d0c959ef8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed414a580d7a92aa9dd87a05b7aea8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1d12a6c0a7634c5e065161c95a2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80dca6765eaaf2162b18cb3f35083f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca957489eb0bc092685ca80ec945f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7db0e1c7e42314a828de4c2588055639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f05fac76e9e2d9aa2720c466691d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708c2fc7e666184315be0202c31707641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0594d06b8d78e2c6fa292c3cf57e73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ea7da85169cc7decd7f9c9596f4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9fbd47d4d9d5c539b15794369a89c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877671e88b89b4d7840841b9e470a24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eedbf85431e9387aed25d358dbaa7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b2ed31b7e2399d5efe4f6fe9010c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe34eb82e602c511038491acee1bb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e21d2172ed108dce99aa1752d2209649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a34df79cc7632985f0ffade75766b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4101085f50ac92b6042c91225c8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50658a83e99d72c9d0f3ff51ec1c6ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a95034c29e91d26c4b117da4e6f0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785ceff9dd55c8dc1ce3064c6eb437d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad856fac54eab2a1e3a913305b73b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db8ae72241cbf19a42bc0d849db9fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c30baf8b59dc4ae2581ccd6a64a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130357afae0cce9ee946d98ddbf9928658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa984704579bb00ca935e3f40f68c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd227d6020123704bfbaec6fb6e9e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce1b4d80d921c64e65702e28efffaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5acd22ff19a2c84f26a6300c5a32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5688dbadb10fafcf4c31a1ddd1d5ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490b9bda763db4c667194a52806b69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676214f0a4eed141d9703afd4b4f5f3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c403647f91ef6c29e0aa2f3b1b5b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041de4c6acd3f0ff636c9ed6c5555595667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cd04e6337f78c138023373fb55159668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb673b0725c6ee5f942ec8323f0318f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea19be17343bf3ab1ee331c4a7929670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d95f4c275519f3ed0dc8499f5dcb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00699c857a14012e09620db3c5f11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecbae4709ca25b2da4416c27151bce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1694ecf440b22658ed460d3ea742b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e849504eb790610930a298251922675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934a631f8fd64eca1cb97f4416b5b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab46fbc7266dc4eed5a8492ce6e35c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519c8231b70e0b602ee790778f6abd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934a950933a18727beee784873a8f5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc601134960771ab1a141d69624c03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8900c2699553d5abae3be8f70b22b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ec31fd625535c776d9b31b2aadad2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc49f45deb8e85db4c312b065f94a7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab860b4432c641808548e45382a3a092684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a4aedf622eab9cf123499bfec1ad6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f943aab224e85805834eecf5041a21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6edc29fe00ac047de00297603fcfc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc030e9d226058b9877084d2022b4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af8f9c640a3a02e5d2609f994faa22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995edd3b781faf9a5272e35796d3d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca1991e07275310f8acfac56a48d62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceff90cb2f31d71a331ab1c63247311692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e9b51b19b5f917985270c11d1a960693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6079437bc7131327cdc31e9abf6870694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83b72109ec2876d408e3a8f217d47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb49b22e3a65b3b8258d594379ed08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a918d39385c34cf09387c5af896fe6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05bff4718ea0d4802f421c4adad9a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1f009eedd71cdccf73af5a262a52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452202d1c17308c3f2921217f1d8be9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60233963d19e41a88ed5d41e5bf36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc97483bd1c3c7b8a192fba036afce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274469cfb6cbd4ddee486336a5dbcc6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e381185735c32e4f865089f1bdf87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a3fafe3b96f40b3ddf48d8f85878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3da74180ef4602d36369e81942202706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b03dc6c9270d73c56bf7ba8efd644c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce9b046e0e21f185cc69ca7dc76a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa9602a00e7d2aed332a3d9da18eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45097f0ebb51ff210e475053960ec8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7bb43cc224802be114491f8da481711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf8d9fe326923c980dc6b1cc3ab88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4d091bcb00504ee7263d07d2b310b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf05e1b89dc6b56a1f87642aa62291714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ec0f775957cd6c543d05bf2fb55f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af6ed10d66217a48080c769a9b41ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236aa23a16cbccc0882258081eb0e95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3c48c4d25f82cf1822da3c7618f76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bad24c5bce00555ddbbca0ca4bbc1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed917d578d73aa0112a1758b86c960e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e992a2324ee63a63245ffeabe0c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295365cd66128a8494a5b5f6f9d2584722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4e78e5450941ee20a1969d12e4cf6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa47fba1a717efba461f36cf674e65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50035b2cb7fe70dd09cd3bda1577e7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f4eb1ab1fbbc12a0bd5fdb55a2dbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6bced9c9c55803c3fd9ac4dcd41a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9435f057a5d15da7b5e361f1cd34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ecdc0761d02da36a68681da5c9858729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1553dc82e0472af3fb7c8237898886730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad7342914a9ad92d6522496e9652bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2252c1e3bb31972d90bd2eedc80b6e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ddeb304d9f205bd916f2f27ea866c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0121e505d86108e333f0e1afe29d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443023fea4b62f0f8dc33be6135e02ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb543c6e490220f116528b9edf5146736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b33b7acf93573c68a10e2d09c1be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b64cd6380d6753e4cf52aecc9183d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7cd6894fc2112073fab2852c166e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f35a51a5ea66fef08f3ffb42761e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f71b87ebca59a9a5ce72519473b5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb874d633005346fe4d1e6aa5e5470a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3790fc3ec1d08b9db2de8f6cc8c50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c490d8404fc1bba8c9580c1782fdfb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895621d34b514897571a91df6190f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f015053314a44dd830966fa1e5d56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50fea5fe6aeda4dba13712bc620c5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c3f6ac4a441bbf14844a5d18f4749748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcee8f46edca53c18348965d07021c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e5f3292782af39318a911756a68e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed725da2fb6eea9a0dc4e938e0d4cfb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63c84af2af751642da0cc0358baf86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139b0fcf10571f0c4a7a070bc22fb0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f7c37ac43359236f627e875222dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba0049b7132c70265b7f5f870ef4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14135aad1673fa4d7fc13fa42d912951756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93993ec7c6737f7aff42bf150f6906757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad9044b9c5d25d1f9409e4ce4767f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185edf762c401ba8bcdb324a5c3432ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c26eb57263419ca99f0b9a373934760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29689a9b0e9be3919f2c1c2e8e0383f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eda9b6a47cd05c78d525e404ed913762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d3f7f5edd1853be450a3390db0345763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87795908d9816dfe703aa0df8513c29764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b0c685a6828e2a8e97447f35a7fcd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b4d563cd116c2d20162e995ae469766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543e381be97388af213976cd85c607767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>