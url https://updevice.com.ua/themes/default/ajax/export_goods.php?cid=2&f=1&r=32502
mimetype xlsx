--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3565,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8160df79fabd89eb2029ff3a28a2cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c13df0d424ab65f379928913330322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2342473aa6439002e0c8b83c9df07e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89ba501dbfa23f193675b90b9ae2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be3aa3fd9ab6b94a2c0f2882bf5f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c49308872269b900d75a350c9c21726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d00ec1973ee98d1368fbb36f1987947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aeaa0ade9fb3cbd6e8977794e67798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed602e3df5016aa50cb70e3a8116159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243e7e01c47d5cbd02f11f9ac91b1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54369f3da8f04856bcd8dc17598b47f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e83d2a55f8bc53e5c57c017cba1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f576eba7b2099a45b21e98319b3be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc28c594fa164f5c218991320835a0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ef8262e9b0c5d92a2eaa45dd75b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e03ae837ff206a27b562fe199b6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb71a9670d63d567cf1ec2f2a3c43c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923b6ea7090263a942e64b8b0dd00ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbc501a740e119984708e413f2c77119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c4f4bf50fc0e49b421cfa4029b6d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037c9e2b17c1ffd83eee80f855605421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2e61d1add2eb5eb3e17c9a6efbe422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48373745998d9c39495e844d45dc2db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7292559f43a14e33f8aff39583fb7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff714539192ceb68c3fbb7cdc3e319a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d200e04637d7d15594e4876b705d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34aee6f2cda2126725e53e70dbbce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667121dfc4696d0b3bc32ab3e6d73d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f134f0c874b3619243fe1de08fb2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee029bfbbe4ca60e7dba2d8da58e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf2875c21b12c96ee4e9d327e39dd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093076d87cea62398b7fb5fae70db5f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9cd14be152dc57e978a7f48026a5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122b38419756bbe035b26962e633e5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034e9a2020b2fd3f29537c19d65ea1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c47cd5753036f98fdfe60bcca36e4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cdb54762b7a540481f9f573f4a26737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1857dabd51cecb9f31c416fa062101d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea5d01da3dcd9ce3d22fcbb5d3164939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8588feef368c1e1528cd9f32a76a7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c3e7ebd0a196b55ced8f722a4f28441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bad27ff6231e6fa04eb33356418fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a74cb7462defd3e3d2ca2e1aaf4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f99cfe9a0c0d51555bea121157fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3eedefe3232db856b3a5a665cad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ad098d90d7d07d55c12a62d5fdc4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73659d626313e1abd617e14d43ee652547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e8101ff3c929017801fdc7996b95a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c6bdca8eef0edfba9eedac91fc52449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29431d52c49bd9258abbcf83fdf8da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea099e6c76dca3a2e3ef1ccf4fdd45751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be9e684c3c8fde3bb32267e6664f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6539e83ed6efa77ba03a2210f69a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e9482808bdc02e405d6e974d4b3a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f9540c1a3921b4ca21670f45f72055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b71c144ab40f1f185d00fcb7b88be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21d1f3b46cfd44d81cbed124ac0c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d80faefb91ddabb03a1c446be27cf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9309b4aa4ab15a9bff7e911ca439c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b0f535f9ef452dd9d5786ec861a3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4b70a07fed905b6d5d4667f9e80b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08164fcc0267cbb8653b1f6a07d4d3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9aed8f1adebc19b04b9d122732ae763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de805b12efd84aa6cd19ab5b55bc5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a898c147cb71e96433d1636dc296ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31b30b7eaf983624c2da75e5c9881966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c4751b17a196de81dde152088b62967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cf2ae31550f65192e1bbcea29ce1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e16e43b3160630b15888d3bdc19c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3d738a1597b58a99b918cd9dadacb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f25b39e60ea12e1e89fcece280a9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7af2b5ff382986bfd5f07163f3cf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff672d4df7b406484590a31cea5aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acbe234271f89fdf891574e48bb0e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae3cd71b7be1cfe27aa44a1caaf14b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19566170d69e482b4332a4c97e6fbf1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd60967e16040af8db7f65410078f7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb38ff5e15050bbab5630dbf2809778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72de948792831782d29f1db730f28a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82495c6ec4c3a1624942a9c8927f7b7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f97cea114540da980aed6b48db610681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68a6c850b3b95f9d0653054aecc1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cba6847f0a2ac750094fc7675e00d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1497e4dbf77625cfc56e2b40920b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c7c9fc3ffd896039b24dc08cfab2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c4994edfeddbbea6b3f99de463a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f1df5910123bed95bccbd14f167e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8ec8c32449b5f1e7e07554c1d3eec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeeb3944bb978c5c12121bb979ad1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb73cce334dc247c4586c5d073b85f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc564667d03fb8c491f7e1cb52fcaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b2fd45956f19ff79aed5bf49861e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfeed372f8ede9a8acf5534d6f81d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111884e4501e4e5d88145d82654eb19b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534b41ba43332d2ff0df618616ab46f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d696453019d8eb5d259750f2f7be196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b70704793eede7f64d935491106c8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15282a53ab898d94ed1a8b8855a1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c5446ab2d52f94daa1a32cbcc55f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911511c60816ed9ad9fa8bed340aba3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6a6b01cd948a3f3c01a42526aa2c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7db2b3e744893f25831a002c9641c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6128e9484dbab5bd16bc172185a0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682af64b6740f6c16f75f1828789858104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaac57b742d19c5033f7bf2365bcfd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38adcbc20877c069de8a4f3307df68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b392c12e249956e4254997421db13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cb55e20cadb751ec6d628bff47c9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b8e7859606c3c86f0eebb69b42031109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85832fc57a9f0d1f710aad27bee58cdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9ae3cc759ed061801f8fc1cd7b588111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be8ef98dd4b5d34d18e2cf3d708f34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81f5ad9ee1715d48d6349d246e626113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0674592eacbfe48e3c44e397aa0f1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312f98f481c65b31787159b6199b590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e167ad8f4ed0fd9f7a6d9a82821d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a00b79bbc9e153804170dbf1ea6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12615a72bafe6bb866aef02802920126118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e2fb97a1b4b4bb363212e932826e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e68a05acf4fd238ac3bdf2496326120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8ea3fc8f99621652d0effa03d1fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55d21f6a0a0e6028e2e3aa96186d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2e2cf6362524d54ca39c272f55b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a7afe066f59d0a6189f53ff99a94c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6e73fc01b75ef35a64f70929c5926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16131f86d92c259c0365dc78ddace671126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5fc0a201d2de4e9e4b032e5cc7e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98966a42e48ac2a99664a4a3f251ba1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6396adae1daf93a56dd58254ab4f13e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eec0120f61c9f4e3f5233de75159b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fc75a14db5a29a13e8a541e15de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3be0c2c6c8ca80e978f3d18f24b05a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f064039dce62d3bdf8273fbdc03561b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079009192674257fc366878e34d48ea1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557ac1d1d217111bf7b4f0fa4533ec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca3cb1af3acf2794416398b9fb7809136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203bc11b537558243bf543fb2d42b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6290a45f3864a6b17e5d4429b4b8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba88abb0588d5eda1c4dc7a6ba847d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255c572b276f475bda399dca7edc0bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9cfdb656019eb4c74a8ad8db5e5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf516fb8074f9c09ee365099ba8de2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e6c85cbe327add9eb5048ed5816f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa293b557acd06072cf9b0a0371d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373fac86713180991cf669add56796d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ab05b973469076256692f5dbd8057146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83968f925ec1ec14df446ce2f4b23beb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e923077492da33d014bf88c85eeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e681b855ff4496c03821fc19e608149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c937629e9d83a1823edd67e291996150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdadbea911be07614374a47d6ace4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171c042c58e085a9b50e1d5102afe69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cb284370a18eadd9b3b07a6efc5e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4fb09625b9ec84b88a67eb7f13e37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e1bad74cf787b24174fb4c6563761155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8437a4162924ac1ac64179c8bdd23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce7fca45230eaf76e01838d6c76b46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41368ccf8a9ac8f6896d4cb9f68f6112158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983c9c1a05726672fad071d66046e6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc42e59caafd2fe46f0ef8b7ed13b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524272da33240396d86bc75a1149768161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b19341f027b568fac7f9d692003e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f8742bf4a2b400069d273a797ba69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11d8b2ef859820fce5405ad7d3204164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2a6095ea8fdc81aaecca887fb335f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e78a9c5217f11682c484313ae4ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c6dbdd5a94022e71726abad628ad5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a18da1e7f8bef49a65d1ee5dbe70e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d3fb487215b67fee8a6726be19e6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e80552141eae8aabfabe2afa8c245170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc2cca9a5092a393b7be4c703e677171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3caa1454933827010e71112550c6ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb7a2558f7a89cd5d8709ca95e835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0056237b605ad1fb61c40ddc7762aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76206f72587bb6ca470c671d431c82f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b525028d51eebbedd58a6aaeb2b42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab030d45060f567ee9c7de51563a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c1b05056917b12007d52408dd6d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72729777eba5a81b569331a67e7e5dae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f559e161e3f7d88360a5b185a940a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795843dc46dad602d643796f13f6f97f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d920ed258463f99682c40d8b7292182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a9ebf8fd7313782781fe4df4c13f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced02d42b8dae10c67da838acf824bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5de0884d884e638024d7f8793164f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5132ca123d8a06b1901ea549ecb713186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b98130c2c813d17fceafca96a1d68b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a88236b5c9cb5d455c50ce1a5a95b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa0e190c69b9068476732a3e769e7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13757c64db324280f36bb1b1efa12f06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87ff0b849fe9b0c9b80960d5d4e0a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1190cf7fcdbb94ec19363cd379eb0db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07144dbf52bd0351a6717dfe3fdae6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61e0df6af498c425e3f06a34c5bb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc119ffa8afbec7fe72f1f3347acb1ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d126635ec942db9742d8960fdf63c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a50d6542aeeef624f694dd29cba65f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede95212f02038c5de9e7a4ab3c190ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069c23da27fd70cc826214c39aacc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef9e7dc5ea41751ddf7611bacd7ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259188ff9a9d780d3afa919fd38bbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833939f0743eea5cedf55bfb0eb570202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc46dd664217c4aeaf18b5eaff14cc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c247397fa25a5dcc7a6cba9c8d5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bafc8fe59b8fb8d9ffd2d2b77a5733205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecde141807fcf1a3b151e6f7cafe13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f19c9148f785643c724a545c16a8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c69b410c09c6394bdf51e54958fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cdb088058255b4c679bbd24a165f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba6f647f5b6c180f1c62c923128f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd5b7fa9af864f447354aeb36063e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955adabe39ed40d3a3b80fce1417b54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da57edb626694c745280a135c703ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab25a50cf2b1447b32c810d8f59ae4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa2a7f79c31ec0c4f40fac74360ac7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322373af1b3f4b216b1e74684f9d728216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2ff2385c9e4d71bfaa24081a76d91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a0c84d79f82dbc40726ab2a9cb07b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ed01e4cc4d0052751c05dcf7dd35c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc3888da5f8703f5920d402670f64f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c797b7843170d823b540e6185f53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c01a4977f20813fe3ef93b9634d0c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a0f5f13878de537e3068698f0ab62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c43b66e86bc212eb74baea9997a04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c328596f7a762e5c9d8e0d6117a900225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8981f3e407b55ea31d6be8d1a6378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310a5bf31d82c5fa4aa03ddbaaef5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d5d6af911dbb46d35c9b5812d23e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c3ede0ddb8c9550dec98d6c80f8d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a552f954dd46d20989a5c4e06a46e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15bb4af1e9e5d4218a73665b74093a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a11e8da2bb9e7b4e357349ce9647232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a27ef61740540b0e33106ac47b642233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b40dc5de57a41b0ef833e2f3e277c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85709ac7a5289038c868e850d28f3943235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794cb41914271a750fca03d2fd01af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1badb72cf402c53fbdc42f347b5910b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088be1f9ed011514572c07fed4160271238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8305f39cde92ba0bab699241c14ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd9242a78d0e7af0155e2d70eff1a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e142ed9ceeda07bce49daed10019ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7aa1430681582c3e22b67b45916b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe31f65bc01508fbb1ab4ee696049de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da6d7725ebbbc1ae2e9045bab3511244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691876f17996640d4e6e1cc7eec6019d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef2e7f11d4e4f98ce2a02aeb1bf89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395932381c3c816d6c03f9c03b042529247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29eeef073bcd10946e38afb691d44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd483fa27363d3eb07806be946dfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffada2d6ed899137b2220388825ab68b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349d22ee52d95922e7e34c4a9218f80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d210f9f09dc4e667369a0eb6d6d771252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674600b6066d7fe05ace8f49994c5082253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ef26410fdf1570c061a9ecf4fbb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a939e10bf021972a34da8ea21429694255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a8fe9eac8d64fc9c0e824e16f13b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235d8f9da868d56fe626978785b21f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402313a216b314ac77e0e7aa009e8d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c591d991616b42b40ec97e41bd9fdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda544a0db14f18eb49f23cfadfbe987260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d6fc5265fe6eefb022765d8f05520261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea1a38de496e1da9230b830672c48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9740c9e1043ce612d1b7204ae3f7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892640a23cf14178d45c93688e88a125264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21ac9e739853bb954a49399e55a2b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838f90872754fe6a3400fae6584940266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce1861c67b6f9cfd72d000f62a80a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b5e6b8a06cd940fccb933588cc8c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335e916ee992f09da4627230d2ad3c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8577e46cee72ede2d9c8167e47a15f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54005f282c4198bcf6b3bf950a05f6d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068dfead1b23b157f69c3b52fc1234272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907b849cb8db723e07eeca6df32c5f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94394223e7b0c5d46343e953857524274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebdbb10bc0f29ede8a2bf971342dbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd4ecab0bbdd5de2f12e0f4e9b1c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7519fffdf86e31e872a7002d404c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaca802afd7742fbe768fbb49532cca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70ce3845b0499800ec0303dcfaabb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd4d3e622f2c365e955f9037243efc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1772fbbdd818b178dd7f07fcab029a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705a2556056381641fab11f31fa377282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd57d8142f3eccb34dd91a897c1c869283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c23bedfdbdded6bc609199d9ff9da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c646fe5f020fda10da3d9ea56e34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a2bfe486cb470caf9b0a6b5572e18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b920b368bbd12bed47c53a048032287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033cca89a954a11590eb7eac7fbe8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a99cabc3575753cc4cabfe9a65ed82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a0774e26a6df01a86f69f008f41b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd2d78f1c3ffa789705c2ff8bf8a08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e9e0ae1725ca012416bf91121d0e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c71aa57173799d54d72a80290358e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d65adde817506f76e4eed734ed11b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a5fcf4db43d63bc6755ecc4d6c0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e3d44cae96877e7a72507a7c5721296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b454659f875da3ebbd4f34320d76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ac28e7c48a0f6728b790009f959c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c0c26d6d9c8253f8b7e483a81fee0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae81883950681d24846e189931aacb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efc44cd4c285915cd132fbfc2f331d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf2467499d5a051cfa28366b3af354302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e41615e0caea51f5ff2f2f883662303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7d43d6c3482686882491d4fd769e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf2b8045a06c8c11087ae5a87e2424305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb399faab632c0328981a957af14a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621cdd1726500ec3c3bb125f0af5b2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97b3d7cb99057dcd8d7fe3c801c63f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa35b04d70e862037c74e9785b4ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4443cee7489faa1ebb7a9476d00e23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01174adada20aac891eb7fe18f77e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716a07c79a0fbaf7db3b97a5f38404c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d90a881b108dca63ce796d359448dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be30c6098bff6cf50bdb7ea85735e74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9899c258c504b30a0e3b9ab4eb67daa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b5586758332d60e742e17625ca957316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483e9dcc12922a961898cdeed841b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76fd203b7088c2b50c2c05e02e9311318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b12e81f3ba5e1fcc8bddfbcb20f78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a75ec8387a7053a3174302b9a93fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243adf355fc01cbc2378ff2e628f53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4735388b291aecea9251f25715c17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adaf9d03c73f0afaff6b6dd6804700323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e03c3ac73979811c2b1cc9c7d8a72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800774101c3ef62c4dd74cb8d9441be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eca6d497f237ff71ce1409b7f4a5c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd5d12e4ec4a2cbcaf5ccc37362b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec2ff505db4442f4088e226759985c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34461ad0d0bf18f2a4404bb36f310e85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8049bb8d9cae5784f55b98d33d28e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df6d1afa4812bcd84b2da9486d6eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c58cd6dd8c445a73218611a7d44f64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1353896961a27e4ae74e54ac6442333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e1f5c742edab0c622dd6314fc7e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c1cc6ef22fb590ce3985c3a2ef685335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f0a587240b97d3a4074ac2db373e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb26f0ac03e0abe0990090970af5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e6f0d655362adbf92041e9ad822e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b4aada8a56851b4980465c5c678a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c6d7fe60338594c13176416e285cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96313f7b1708dec2a6f3625ffa49a497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a57c54cadd9a9d14a8263ddabdfe0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe9f6cc67cb5462f4155f388a4b64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707e3ceacd4408fbc3e10623cc39c82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd453b44f9945645918e14701f9fa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d1bf4e57dc87f5872341f4cf34634346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be3dced45762f11104a0f72527eb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f7203b71e392d3ae38e5b09fb26d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7aa03808b5f639cbc37e3d3d61888349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a5e2182a9176c229f93bc48a49ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846351337214803ce9ccdce1ab70425d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141db48e60046cd62249845ca0ec24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9edc68a16987d5fac43545a088009f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690fc109f2a4f8f8834e2752cc57629354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d07d8b4fe0528ebe394c6648bf698d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070926a04fa9de65b6e62ed5b7e5a57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6712676085b900d6f8446debee437357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc4a0a74d98c71240aa7aeb3893cb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f82ffc6713f17abef6554b5d2256c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a8f652c2ffa29195f3f9f8533e4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c2e56ae057a4db22a4f86e1a8f6d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4af77be4d4ac05d6bfcc9c4022263362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d11445fef3aa2a7ea737f926c6ba3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f202bc389e25da8209b150374b95a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075732938299b2223931398ffe66c99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d655fa5f9c2591ec9f078278b49f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078be585324df26915b67bc1433aa25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ebc6f744a472590df2fc7a9df535d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a1f8a8bc2140ebfbc4f95277bce3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d07e9091b2ff53e2f8515577507cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d2d0ca8cba7c07974ac41e53ffe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a9314af1c4500b5b7c0cf21a7e13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736522759f5a52db8a64a96e7b26f6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb94d13cd464cf495521a05fe9cd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec406d7ed2fe971057f0f9705238992c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79043bf3e32ff890684f2e09b95835cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404311f05065f90d9685d3f45d39cfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eece735efc8d28e36c7766009e683378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa18c50af85264f4f24bc3f4ea090379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ed072b1cfdb9f314fe2a58c9f8ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e5578971775a7f3d3f66dcdd8f2d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6176dfaf1621c42ac3c223bd72f0fb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eacfa02333cb6ee6ce59d2a3eb1f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0161dff3f4f75598967c9001c1117384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c13581854ad0945bfa6bfd46c333c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f4637a6bdb23cae4c0b62b4f88cda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bfdde07c5b0ce6ebd66db088aa0b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c9a89314d23c49ea648ae7e249d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ca30253e019fcaa22e981e0f2a46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a72e388f49198e7f00b361ce86d22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dca413767a09846d27ea280759c783391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1fbc9651337fc7b91787ceadf03ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914151e5fffb522fdac3d2439b991cc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c62370cf4c5beab5b4aa57439bc0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e90e8bb9a24de220e9ffa9423b04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008111e16c241e9d43b4fe2b7515253396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ae1e8470f53846017d1e6caa0e11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d101c8fd154001279051ea161a25c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ebb3777f6c5ae05aa41a817af75b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101db433d32e0c98605ae7379f3ba13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ca9324be21af77795de756591ac6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94d53ed486b43f6a712faa4d81d680402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652cd52106e94684136cfeabfdef227403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b6591e54abb393706a837ab9a3bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae24e213513d5d72d4ead8e6ba03b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd904cc31a4bf16142f79ee9cec6282406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cf44454f60b1a8f91d030bfbfd771407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4049b26a4f1473bb64244c9fed09f55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501d7118536d9a3d371a5cbf28f2da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a22f9812afa81e8224b41cc50571410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625574408c181dc2a65e064d4eaeb70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d553eb278b513eb10c123245ec897412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab306dfe6afc548987a04b7bc121c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e959278876cb0e771856fe70e3afac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb629d9ad70c17ac6490b58ae1688d1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76675f384ffc55d20469a736d13c5f1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437238d3f2866364fe321100a65e76e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c32fe5d61bbfb76a6c828b66d84dba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7a693674d48ea2a2325e3784f49d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26effc63c8b77ca5d6950ae17674b2fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad524421b6d63f30fccf595abe030421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746d3acd5a42e56eb0c53a46b5717c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ab98cd78467359e1f5297ff90002b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff51b11c4bf755104337656ff91485424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf022ea2c75767d12828272d987524425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e18a64d0038d45814b5112d11fbc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264e607573fba17189b12d576ddfc0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad856ebf866099c49ecea5d0646915e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16bdb51c82b324338020da5aa8b8b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e856b872c4bb697040f70e7d7596d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dfa72f1b30b332ddbd3e25a911961431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a63529b36dcaf34e8f023cbcc26b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6980c8987fa8a1de90bddb1deac4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635665c2608090c09df7999f5e4a577434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da8f5e0abf528f6c9d71dbf84ffad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa19a5186196592e2228d742698a395436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27212b0cdc435fa5e415d168f27327437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ce8cb37b71c0fecfa3ea7fa20f6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72e01db37d59ce6393d0c9f2bd2bec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ee0886250600f62200d3c4cec828440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7b76d8f9374aee9aba064867437c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b883335dc96f8a654031606f5a9c8b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c546ee0453dde38f02219176e150443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e4c3e209418eee5aa82f8ffdb9ddd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524585e9ac7d585eb651ae75a51ec1f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3e3238bc5fc3f4aad7bbeac709168446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddaac03ad47b33b5dc9d39ae38a5ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6b9ee8127bab7effbfca477a41f2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e10241884db4397c095ca724a9eb5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b00c20c31eea1f1c293c1667d861450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccea01c1ddd50aba7477dd3cbefadd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2bafddd0aa7296e2058c2f2d76abd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618aa0cc481b8cd90554b8fbb02e6c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcba69bc4d3e732d682a204b06e495e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0f8916974b259875aecd39f783864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babda522a7a9ea3da63ead74c6e9795456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807db81d81d9cfa03241daa96a82931457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bf2525078cac37b82de35eb45267d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c091851f96e5e93e463c0bbfd824459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecfd1ea1c1057441903a8d31172e45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230d513a0a2a0bf9d20f1f58034bff0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd67ad82a40c625a8d4cd4f605cc261462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d10a2de3197756ab583673142ce1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70c3a4f9dd1b7175d5e2e9af990c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f26d2e0d3c215570008b6814ea644465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fd8c2f4392e853097896f6fad1268466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd25c32daafa26483af70ceb3a9023467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999930f71a069c411ff42ad8a4220454468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbe1562ce7a52c30022b311460c7e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26e8764f2073395e1c030f442f7f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d017f9ed2aa5d4b906c522994d3e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2af9c263264eea8eacba99ffa062b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad924049710b93feb0f7e4c22b49f338473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd2965b10a6125c2708e13abd9238d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32f175c09d3bf4838eeeeaf239b95f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742509eb62270498fb20e19240bc9b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106817b1c211b96cb89b2c9e761baaf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa46ddcaee9d9a8a801ec150c94f862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbda30d8ee919ef912f842ad175a97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d489f5d7b449d74222229d93502fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646466e23830002f8d3ff366639d604481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f181447696450ef1a7c11f61d8e98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59527f614cbe8d6a016becd9dfe470b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad42608f390f5bf6c134d3a920fd93c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed41ac9cd0070dbcf4bf1d62d062fd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed467b0adae0ada2d54ed34e958d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db77cba8f4f25378f4a35a93daf990487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fe9acbeafb8daf98af5dcc6bdde92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b0d4b8fc4e068ed1e6b3248ecb205489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e747b371922599da31eb4061d0f870490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966fc5affe8c3e4b1bf7d335a6beb8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57156558b9f505d1a1c4faf29fb6e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a97b07fe501690463784e67ccd677493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70ce3845b0499800ec0303dcfaabb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df517e50ef8aa693f7ff4c1632c2622495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd0ac80bbb921865c841982fbd1fa0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2340c73a2d8877f41b1ff08fc0d46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf325bf169f06d6cc0eff5a9355b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1415b8967ac5d67ca97e9adf45b0d2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96027c0e26ae964841f83e76fd38eacf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda23a206f5c1741790c034fbd71483501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d364031877cdfd32e1ea07f8d59f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06c52d97e84a78c70171224af4e607503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4151200a38cc82f45d8bdb248665f5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a16e0c427e2834f634d89e68e30bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd2e028a83d096b1b420182e80c2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281327ad0c00ecb27aa0e9582d7fc8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31e8e926ac7d5418da352b7d9e5d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1ed7e9aa77f73421c53003bb6ae99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab90fcc8261348573932ed7408ece67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e7fc3683d6ce3ebe93a81a1209754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f906add3dcf5ff938c05e37cbbd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68edd72263a447a4d88cfb9be03822513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e7e7aaa449944541fc985739dac69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552be91e5ab4ec27d78a79887cd239d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016ac5cbf071872a4714c3ca2c49e36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b03a73bc2a75914c3721802f6869f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b29b38920cc12fac1fcbe631b35a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a38758478c5fb5d57413e1a103cf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c2d9eb83016ed7944c622abe55e46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d2de685c9d2bb4df0308fe0ad0e15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c225bfce961082aaf0c1add4d121c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb86fd9271135c4f3d40db910af977a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6528c40ce9c4867a2e1985525eaf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5f7a2eea8ca748ebc283f569557bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cc46c9da9efe4f5056720ed68057e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf03be45b2e00ef66007f0f4815cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc5736ac5c7d0e0d4d35979c26c41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765246b4fe45efe8229ce02b7c29e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037bb53f2e294a5ebb9c18e4f9a9c25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf673bc0714f1b1cfa190c62c4bd244531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992faa5fb1c918fc0b1e8e28145e7fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc04042c322a55f5ba0ccaeddf2e01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d608f9e1b8b83f89f693a2e0d0cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392f4df5870f481708c23236fcfa9d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757ead76cb36616a5cade997317e72c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec66f43a4ba7143bc38f050f5a4571537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2152b9504cc06f303a3ea62f9f549538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9287d1a860bd63195487d46b5d60c76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2b1f95ad155a4925ed8708b42715540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e8ab1f40ed313a55a49a3fa1e0ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf5b3b87431cabe9aa25b6aef3b9e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8fbeab7b2385cd39048926c6af4ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863723fc7efc27359e52e3d78ced740544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb841f8016ca7550fbbdc52ffe5f75b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7e1e36f8344b931260b3c746b5ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8e1b39f9938dc622a80d9e7d79d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e080484c4d05b1d6f4b9707ad39897548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b808f76432ff8c131180ec178aab7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f04de4ac2c142e24b63070d13887e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb41da6589a389aab0bd5b550fb33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88df4aa5b5fde766cd02fc30ca01a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44841826a55a000280510b047096cea8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827065a3540ce09ff81299c514de2328554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb141f5ee71ae451e20405b1312d86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73112d3f6b5f7df9f8c96b11418ca9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af2fff4b15dc2f1c9ea5bf12b5ca73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0909514ef460f43b043855c514c98e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efed58270b10e54bb7d719d78ab34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a12057bda70f38f657e88924a30b9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f72f87244064cef73f0cce810c7f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396846505af627d9066b31edf360cd47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b151c9843551c69f57f4d68817aba6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15593e5f2c5aac211c18cacf46884e60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb1732167c10ea5c406fa4ef42657565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ce7c4a07c7a8da92a4c0b44d1161566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84776ef6fb4d74050f40a01bfb8b70e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e25b5e35e9b668ebe244983982f31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b36b035a1ff0a96f1170a6337124c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575d275b96afa2b007c91c5dbab1f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee718481efcbd12f738dd386e0c1e6f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d86bc63fb073fd0a300ad5ba6e1a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685e4c4bd7063ab720381124762b165573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a53d7f24070bff08828942c73ecea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e40335a98a0d66f30bafa559e1efbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9d124fc0c5049bdd5d3a9a76649b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1daf0057af52790b4b153882b11ab3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d3efddba625255357b36673f8c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f3b84dd14a513b3f2d85d0513d6cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f06b267c46399439fc6702591bd1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927bb1f8923e040f26050e1fa252f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df25d9078a95c9f2d9f8dab958f29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35232f9f0471ae6dd4c19115d72f486a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2399e44b018f2148517a2389226c58c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab600cd830a8f172ab618c6790df0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f622acdda047c3ce28a09586c0032586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba201c459d4e4e5dc3b8f3b12e5503587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51b6527c4e22bf77d4090013013dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdebe7ab32d24339f0cd4c091e14c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9157f82904e9697b40a56d1004aff3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff0cdffec605ce545658e76965567d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f3050bde2863cb96f33b36fcf8308592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec595421c832c67e45c31fefd016606593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595087f5cfd9da903f800b5885f8edc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d82e423c4a11cfecd0424562fcb16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895071026ca78fd2b673da414bf7752a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d1a659806b36b4f4fbeff8efba6ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd10b9b8ea1b2dd9ed729ac334ce90a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86082c17536741daea6016a777e5f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce003834c99919851bb8e9dff2fe8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb251b81f6ce9af4f732788096b46a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46037e66a1f35868757f68396fcc5731602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7404892e4386e45332301969040fe51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827ddae779d8534de6689f31d5f4d25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5732602f0b0d62982b44e41945935c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef0fd479e9bb00b182ef803e262a76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f01e51e4def77c8fc355aaf6ce0cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0201c58f4762107676b26e12bbb94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a87bc13dea0ae561188a8de29561609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7354172d63e7eaf4c76c31ada8e3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79509c200f9e7f619251aa753745f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b7cddd977216b47eaed1217df6851612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94744ee0799aa9ada099a6fceffa57a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352153f64d033db41d0fdcd161334fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8037c7deb66982312d37a7caeeee0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0973f3a2bed4499fd388638c41c56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd154a6de411491da6580e4cb5dbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49a9bdbc7fb55f92c4ee47f818134618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c47f43268647cc2e2cd0faa4a9816619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e05f1fd4819ab3fbf139448d958241620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc424c85aff4956cfe243d9a602dce5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a8ba22fe67af0360d81be746be8f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bfc6b560d73a972e405b580005c3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78baa59ffe96e6f68674f97ed83ebca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d0b5a088a5dbc24e6626720b28834625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb335e2f2cbc2298e9a072ee454029626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc144735824030682b7d6cf5490214627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc78be4e29300edb9e3cfe65bf97cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c558ea751691c8867ab11f95a3e6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1cedb95799e738c1c6b1d4bf4621b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f530276cf9107ebd59cacaeb40b48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd2e0e6a04fdfb1e28cc16845e6e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c32df6bbd13bfb3aa5f206427c0b10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de7284148ebd17bc40be5b30d05534634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f35dadb868164e33018e1f02b1cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ea32369f28f028c9305e35e26fff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28032dbe044ccf1164307ae2a2a2662637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c033f349b448bc84820641c7dbcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627907a7d539d8374c07c25a6602263639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f20c414cbf670cb967cd16cd943f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927b5f05e4c82a6f9975bcd33881925641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78691038c93c37f83a618daff0843d69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee9f1a72adc48e15d589df98a8efb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6e172cef531a8582f954b6451855644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a43e7eb93e16bd814f8b05932528645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8b13eeeb6bce44b582068ededb39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1f954dba633c4c1bfe058a3e77e1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f13a79a7e28f7617e0dd847c986d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cfc2ffb7ced3ac9e90c85c65f12c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a31cef156d50fd214925d3b67d30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c313517015d8ec9dd3258b1411cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275095b9a6fca576ac0b16e3528172ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024fb379a1d27d25b4d621669da987f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f347c465c60d684e9e66547ffcc99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69fcaa748866dbb62888e4e9538443655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab6515f4a33c9b6fc2a611c81d9c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e7fb5059f6e87f150ecbf8c6a1856657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc6c7cf9d45bfce2478fd1aa61c66e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe62f732e9acfcf5fb409a7ba864f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab261100cf10831ee261efc547a63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c45e2284895d3cdc775a26be62d66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3edf127c8f388f593470b9e6ac3f32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c29ac56d0f49427c7abaa2d92f529663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e17db20b781dfbd35500bfcedbde9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0344c219ca4fb730ddb6fa74463e283665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976067264753afc8ef5786f614548ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ba0a165daa4d9337c77691b4a7cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef23d2a461223c06274b936630d889668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516cd8265f53f9f045ade31806b52a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bac7fb8ec1e3e9bb0e2bc2f014559670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8bbed711bd25358c77bfce702482671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fd56f29f07c0cbf5642b1176901b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0d4a93c54c3d1b7502b772fe96e08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5bf82d45b8c80f55927a79d41e34f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c7548da4d3d6e7464de9d6a681ee9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d89cc68866e3e05672973a6ed7841676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46623ff2544eafecd95c39e7cdf1bb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f1ff75b890c362701fe0f24c0e0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49742d6dfe41fbf97bb246744a5355679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a39783925b6d81652f219c7355f6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1975f812aaeafb96ce40d6defd18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f614cabbe76b971e0b821cf4f944b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbf961dd08b1582738102a722f57e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c74481f0eb03d5a774afd1690fc7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38023fa0268867b4f2b21d2b9ba9ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a099d73ffe203b725221846117b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4230c825e65065942921fe8935fdc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d95f83f26b986b4377da3e438f51e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9c07113f82edd3618b232fb40c6e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc718f85c5b1c13e51449aab8859a2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6171257b0524930f1f37c6ebced74e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e98cfe3d25e9983bca19cf38f825692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e531e4a2a957beb98028cbd913fdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059cb26a23dad0f4ecd9c15af7299f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdb2147526e7e4c179387762687747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff578a3456f7002e078d34b44206f73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fef7857d2eb3fb14ead6209c03862697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986538ef18e2ebe44038791fe822531698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c409c4378351542c7fb4265cc1c3077699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23be20d122dcd77a4eeb2552242593700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb55db943763c896cb27655260cc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042a7a980a4696c04a80e775347762702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2f03bff6ea3b7fabc9c232d53897f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9fb77c1ddd66407aa32bbff048f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4961ae0fcebad8627db59795cf7fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726ed72984be55b81049df2e7543142706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8678ff8eb24601c4346118ec351b2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed2a8c13cbd9e160a3bbd098ef928b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff11737f9951a4e0411925d5be7c69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d8e368117db76fcfa1ea16368ca4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649d9e07f7fe23b16a7909b8bab344711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d81c49c72ad9392cefbff3a098e3b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568213d3bf13d0e428ca53ff53a699713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb6f91d460a730acc76fabed6cc0ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d60cd50c4908d0cea33af987d5834715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf021e0ecf3e4b67888b55aae2ceef4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6467cfdbd112d4657d018859daad3cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e1a47846daac6cd3a1acd36229622718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e17a4a4995bf4628306f8f0921ef1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2a948650917306650ffb0414266b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91195b87c210a904cf5eb0401da22526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a369bc0a0be7b1d0ba84e595155ccb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86526554e1ec233af6fa70eac4a220723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555bfdc809b47d546f216fd58338236724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223a395c7e62069faa3566abba00b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce14f94131531adf97ddc5629d1244726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb6fa832ba799c5c4c93211e1231b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632efe24ac1a9fca5c86665858a24456728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0e2bcca94b90a01a6eeed2f1d18ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dea089a5d1c7d7b952590aa272965730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aea6876e35e480aee27f65998dbae3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41fbd1940eb9f3d32a6363f932ed96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f9f6fab61f93b337ac0f917d578e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd21e3574d454cba645b057111c45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e4469da9e3ad35b88cfdf7e59cf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6bebca46f37b76aa0751f7472699b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482847f3947c65fe6f013b7adf0cd4fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e5e789fa92c9ce6933d53a17db8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86cdde74582bebc0d8dbff10048aa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf11d917be312176b2610dc2ee5398740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da76740bac3ae42dcef01f5d300bfc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8d5ed88b075dcb8a2a69e34b398e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ee8ede261bc407cf8dc54463074f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e4f7cb21b26baf429b2bbfbbf05e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d28522f965c8062ea209ab0f9ab6cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e27f23b0a1279ece593d4b56e5090746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b5d21e5bb8a2af2a879822176d11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec83f4f34e20777cd6f6feb9c76c47b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf02430db154cd9a86bf363e210dad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c9fbbbe4f317b2011f1394f2bc151750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186733a2c4a75b8693a8b87f2c12fe6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757eb23ed119c0073c4c639d6d2baa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bbe2367ec86410f5017d78b8c26d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df66fde9f66469341ed8a95b9c9f91a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e709d4e649335a0be0ec37e54b1a51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54978c1a5031ca50b3bf81d07ec5af9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c2b602a089303d8d76d7adcb2b5b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913fea4027575569297cf39630d3e51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d65610f357a76116b9e7129b41978a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c7c8e781164989a44fbf702b9e3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7c02a43be4f9fc27ab1910a2b6e8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e636e82b5ca3062c42e927b80e893a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa41adba23ed7969098f949a96e0c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17103bc3bda8b56fa7d443c3d0b72b87764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35789c380a85135d50737190508e3c3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f0453fd58e50e65a0288ee4b5475a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935b61a1112b051d434794ea4498c6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd676616023b49aaf92c9246a7166768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677be8e48e4ca031c6643b603ebbcb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d2844193f088a7e12174d6550a4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9cd25eb9fc7106c6ff4e106d10fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce7a5a9624f28684fa44e1b3a6bc6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99299a207861923599f459c6023fb716773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2550a1257ec8393eca0a75d21cc0b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abcdf060eb0cdc51b6d63fac46e21e775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cf399c8df7a14ec51ac97fbd5d3411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3444112f694b99d83c4261d4467bd062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f462894d474c84b59e8f2c75cb7263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63abbd58e9a75851b0a1714197801e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461b5b0bf96f1ab225a00db7d78cb655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf12cf1eefe2ca926c5ae84acc569546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1f6fc0648ad39a73521a5813fe3a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a971db28a840950723b8908db7239b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6b17099323eeab47e6934a9d69c919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43ab45cc12836a5092742bd9a05a9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d3927c48c50b8839c8086790861b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121428ec1eceeca8fdbd7f8220e018012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d3b6441173190bf4a20cc12afa76c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e86568ac2d33e9f41f3d995be8d6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd6b73cbc4c8109784059a00e41a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf129a92ab0143baebef412ce17f486916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d33327deb5c25af884f81ce3f94417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4145c3691cba355db07b552975065a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4939ecc9cdc62366e63a5e097739de719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0fdf062ea50510c11a6b367e9aae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3c248b8116aaa660f73c3b4a32af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d021245424f94d6c77a1ac76fa323aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036b49556f581e7e7860bd33e20c6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b27c1b4cf409a5c1ea16f188cf42724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b949425e0101fc643bd119eb4167fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be6fd3d51d51ca0c3f3a392185631126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959208623836fcd37bd23ee42522a6a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f692fbb96394eeceb6596b31a31b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b44d385890c808327dfff9ef2ec829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391bf948f52cd1f898e8b3aa40f0d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7248577e946f9ceb51e856f30e6ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581346d2384d21966c9aa1169c54c8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f7f7860d062dd24383dec9c28589233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccb6c747f53c5b1fd36d8d9f674f5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5b61719712dc862360e89f1ddff935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da8cbb5260f8e197caae4fbd2a4e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df769489bf5cbef51a529daf6cb23d8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da75fc5fe67d64cb3aab2265c8a9e6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616c11b41789a2a5b094926d7ced8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de7a7347daf5bb630c9593d3f95bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f4af3813187d804595c45391a408341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9747d50572c5d85e1f0e39853703fba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed36aa76d2714545cf164776018ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2ecad2b34611acaa0c2fe807ff1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb2ff8b957d5bc9585d33af36edc1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06a82ef531499522b7ef8966c9098f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6430c8a5fe6738ba6d5bb4366a42d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec631961075a41d7224ca4601c32b2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ade3750629476a4a8f67a6e8f8cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b09761f4a0f8d40d32b8b6e08d40e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac60f1b714c535f9776ac28c1a9f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95ea50de07af03236dd91f45c383e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30822767b230d70303f5128be888653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722ad137a0fbc769ae58ef243c7094e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecac2ec5c61f8beeec99d2d7401e1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0510b42a120deccfc69f2569cba5a8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e860e69eb97da8fd57d39a00d024e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372669538795ae98f7bd34b632aaad8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91daa20287eabd3357c4018eccf33f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be8255ea4306cc1c1d442db78fb4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568f801484c5df2d82fd594b66c745761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ca71706a07d52023147e671e051762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c778c079fbd6e87334ba8d3bb74ed063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c613cf039fb6351e7e24dc09ea1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478962ed93eeb16337e48f258a461765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9478f78edeeb0117a724c5b72ad61966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711982e68eba110ef1fe2a2247dafe9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429bbb1b1829316ded3f5aa451b313068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c22a24d3f6f18edd3c4ff06342ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00a6bce7db46bbd1e7d7e2332cb1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc9a914f5abdfc6e4d6443b48e120871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43403552dfda6d8a3f8b046bb7c745a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f56edc9c0cc171b9c18b961368ceac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e343cd1566de311ca587e146a95c4ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ae0733ae35e4b9d48efed01a5172775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679796c313e6bff13b3b3f57b05b40976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db9467d4972d0666a533d3881cfd8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de3e28f489b6f453dad021ece4fbd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c77619e07db93eb09997e9c2637b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048678634aa93e7fdda2e64f90546d5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96bb033983303b35732bc1afaec9a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848a9c7ed462f08c76d32aa5e3d8ef682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c898f0aa7e03cf4f2f19ae4addf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e560c27297bce381eb3058497117884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad30f132085b8101421ef119c7ebf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f913699706be5e39f0d6a7a1939b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0811dcfabf4a095906c5918cf1a0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f914b09c40d43bfc0d3a64afe55a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d260bd86106bbb996eda21b7f8821c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c5f6a4b5db4ee7f9469e27658bda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28097937ae968ad7b91c7cd60b2c06e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53a6738a8eac204085a0698e97cce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a6e1edd7afabcea321daf356c77193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b856f0e48fb0da53c5d17b86a43d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a40bc86b77b3b22c4544e8a8ea7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f08000a3450c98c001576c66d282296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49715cf54ebb0479f89fec637bd9689097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88888b020e389a2ea17580eed45dc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8126efa4154565f38879c76310cbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8976d88397d08d5b6eca68e5ebfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2447f3c586361b3e4eb6cc6a37d474101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74556507370de6da3fafaa9e58e2e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744683123270eaafbe90d9a86343211103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5057fe7bb2c4c19c258cbf87a3f428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695108adfbe84a198367c3a3ebccc88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad5a74d6b7434dd85ae7226ba24230106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516fe01b8b52b72162ad59db7d2df1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f74bae93a14fea331fd6a270aef51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258868297f1087bedc4c30bb2b6702ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a88faf3e8500354ba8d9253002d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6d1c5ea16f76d6744afd86f8de6f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f155a333f8c62142494b6c9a7c69e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713438871427892c5fa3496bf66920e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37907648a291ae7382d78904e6d4ce4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174cb50b5ff229ff337683e6db6c31f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea539dbd0fe26ca5b1b527b1cfb48953116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272010e295378aa83674ec127b1f921f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebaed194ea4aae24bd624cd6f49f43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f612e0696aebfbe377bfcc27c37c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e029478f5453f5e804054ec4546f51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b530d79b663f595b4d9b31ebfb9d65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0892c4a38a40899623fb486751abd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe32fe31cffe1af89e9104fe94d5304123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e44c40e40f923ff10245004a8a9da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02c0ec122516f7828dd82be6e58f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee201c643d06645ef1bdaf2c9bc774126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465923573e907127a90990b21c66ef1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850825e8ce6908cb287c01ebd868b865128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716e28d9f9bd1741073f83547ba2a89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4baa154fe87f49129fa5443dd9fdad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8855a484849559b7691bcab447bd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44c1f7a945f63ee873c458830afbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d671476f7c58637104cab7844b14f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523957b7557f2a4273d847c893a48ebe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a02cecab106ee76cb0439df7a9be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008cf5ce663cda3b2e8f31e93b89806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1807f332f7c66ac79119ee42cab2fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08758ad2f2847b7a77e094f96fc2a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2c5ca5e371de44f7a1e502fc40850139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e719fda0db42cec35d18ad3e3817a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64399929960bf1961b4d1de065f3c4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c79c9e89628e3e2f1ca36574675d80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f89a42e5aafb29167856fcf3b1023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f06ef76cbbd82e2ca1a2559997261144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc144bd10f7ec65c45cbba2e0517932145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc81a8cbead16565ad6632911573ded146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341407a8d7954eb17edeac44eccfb7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706837b9eb366dc5fc5c1fd6eb8a93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc5c7a1f4fdd08bfdb08367c812d79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba41606ee608705e9926f26f73dfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e24dccd0191d5655f2bbc7762a39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87771b706e47d853fd32324829946d8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a2ddf562fb782cdb3f87b8d827307153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf916f83fc3ffd55b7f250e8920d58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37140867c0985f30015f48e12012b5c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8900819d60ccd81cc2b3601e8b60a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d92a5926c8508576688c3e03f58f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de71ae155b4ea89cb9501a9ae3c69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb2d8f5f7cfbab3a983898af1467d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b853bae2dd334e9cf382f15fd4f5bb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e4be6016814355a2c3f75bce1eb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2b27f97b45d153daffe802101fb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f46c6395b365191ed93701290cce2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2fb804a572e010662dfeea223e08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db98efda8ea13dd308dc2924bf09e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d281efa5afa25c10d4ea22a3d15f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808aa4165a95557e499e7010acad67a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f5bfcfa676d27f787ecbea858b78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe60eedc286de0e1c9014f70b837bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d687821656250bf43503f7e83d09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772c1e030676aa9d66ebf234459cec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b942979aa6385e83dfe07b31758db05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ca22aacb187da74bb36602e512e42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc675d5b08efb8f12f3cf77571ef8d32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8bfdef2b11993ae9b1cad60cf3c81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7b0c42e14038a89b0fb5d1fdb1c6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb557691594c0bc25cfe3b66b7e84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cfec02b1aaa276a6d02c24e9d41bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6aae5eb143daa83f0273e1be2f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dce4a0dcf7bad62b37f1ebe8d6b409180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3251982f26a22a516440d488fc987a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467afdad314f592b44a428aa7ca79d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710774a9f215f54873072e17310fed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4480347f67237803826142a3cbc1d15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeef1802021d89a71809d9105f6297185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4a498c98cfa7b2dca101c3551281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1712226bc59c7f5e5a29e2771a568187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2577e309d8d9db8f3c1ce06f0bad9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358acee2ca2caeaa1093150403db606189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d493d5f38dbac59b64ffae92b6f17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe6f7d617be6976726cd37640fd9c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f2f70d8dc17d8c5bfdf444a48b774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb1760da7e0f7f6f0d4aa6cc419e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7936a438f0a3c53309df23a5c5ca782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113bcddaa2f6b7ed508a54c27749cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9797760d9e817ee094d6faeea80f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761bc7a334b5f40b8de55aaf37a5f64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1565c780fd5cbe0d9b96f3edec9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e3b34c6974af9788c8016d5826f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2880542b7884d2d21095b4cf42cfe9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489533c54cb9e4a05c3aebfc11d2b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b6f72b32e51a94a97484163b40016202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa321b012378d2e799ec7c0e0a77b8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f590b5f216c3a2cb0362b1c29449e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ded555478a45f3c4805333c270aa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df1e4423b4629ec8acad9231421d89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4911eb6fc530316eb04fe67e35e8b0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c330348b176531e2640e8975f9d66f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b7644eec6406309766c12c0f1123b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92281554c5ad95c7951eb41033a36ba5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e506afc2f932d12ece42de2382a8f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dff1e2106a052efbbbf237ee225ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51993f4b51d0a84ef45b84f1ef33b3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ba840bbb82a568aa058dcb5a9859a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ea625d8f467a6df700e8191b79161215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65bf54295c220339e48eeeedc63046216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa839b8a7fbae925a26a6080e1f2dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748df29c6bab1ce1166697a12b8fe6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df9c7d98bd1409221059f422bb3675219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd583e553d50b2e2715bb9f130a84e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396cb6a9f434df1483f6a1c978c9de9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e89f1ce4046e144ed9eb04285580222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf9904beefb936b979065433382c13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77431697530576d35e725392eb25460c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe977fdaeb9340caaae5180f3b20a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b32cf2b6c4c01f455c43e7e8c93c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca100109cf975bbaf3a239d8f3291f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984385c3e53d6217bddd2ee39bc8e296228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea2754ec60063db915a04740446f49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b5e7e0cd6633b700169ee6a28a47e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76da178071bfb254317272702e1cfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133c650a21dc4e1b7d4282d0ec7edc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937dae2eeee9cc8540dc2a14f705185233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07e51057faaa49f6a964ed675d242234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e37792a476396867593b75f855151235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87770f03fb8b5d3043af6d3fe2bfb0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b90f9323c1b8fb5eff6e350573bf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73ba128baabd3e424019aecc4c3963238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442635a825a850f4339685da44c8ad6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b821bfc07ec878cbe9111a077a52a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207dbafd3b0fc24e7697f7c093531d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed6e9dec595ef203a4559c0cfa8f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922b0eade83a3157b39eba03cb6ff43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31c634ef6463f4b3ea72fc7c019a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1325e83f908b97d56ffe831716ce5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4b94cae90f5a25ada0bd1707c2eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037179ec560485fb781e7ddb33d54241247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e5d9da5c3245e6b824329b223a05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51bec7078457eb994f74a089509213249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1e5cc03a3609f74bc7b290df17d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532886a211e72e33897522a96a33a7cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2448a50656e6ff15400b8220566cd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3feff899289aca120a4fa7ee262bb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d080091cc65e813d4c9166fa057000e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b50d8d22119275e4ef9486b205919255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeae486cd0e901efc67755f72d409b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49a1ba74e59303fe4f324a500a3f54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf9a9520e06b1bd4e435c3cfcb3c13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96addda6bf9f963c0c16400471f282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027ccf4c71e1f040c677961c68b9ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16534d7e25bcd77cef3bddb959a69d0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace5c4f583360b0fce7d90781cbbd99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683980365aefd77caeb0b63bce3a8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419254631ecb97c6f3dccf2d81490ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9e9a3b33fa55a55c8ab26fb479df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6dd2942e23987d2cc4898a0e9bb12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7518f09d9a2a48c3afcb6307f2006c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ea721718849333a1d981f1cf0be6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf810f903a80942b0db4c3eb0a26c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf9fdd697cedf12e26eb4550c23aca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b5577738ad07a192abffa795f147a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bdd9bbe93a34b8052eaadd2f90928272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560d663d46f5c9d38f49efedb08dc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d976f317e48f256a6eec7aef10b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff06f58b03e94a50f7cbe1b01168e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87210ef34fe1510a859f4875cf9e9c08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e76e1b3ca7dd557aaee0265fe6d32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f9a26f936b0f6abe4a774bd2cca2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863758b68a03019fbdbbabcf21319d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa3f879f03e45630b90db9e26b47e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303edfb98f2b7e4e3e5f6b4b73c50b7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba955f9eab63eac7923f77b4de07541e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54303fcc40ba4b968e1120eca1b2e05c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63ac59fd729451fbe97cf1b22b4de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee6ca75eb625e827ffaef1c61d64db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cc0b3a735f951ef078a5b5846f6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe8bd76c24718e92226605b3d27da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5493c313a729caa0a1fb1d7bceb73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fe405b3ddd08682bd4472757de281289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396348e06f4512bf212d94d038cc9d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfa2965aabbea69feaa9a03b178170291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937824d979957a02955c163705f4ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c519bf7a45a49631e532cc32d41243293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae524bdc6c82bd84d1002b35a90c12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aefcbc64937297ea72b6f6db01b786295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375207efb547f7989980c026ffb66e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a865ef8cbd11e76f5a1447c795b5ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa725f19380b22d559ee823b4c2b12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cee512fb0ed66139a326d563c0c19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da60fc4eebb3dc2a38490386568757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3acd157f8252cd57ae7262c0849f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d8dc109817336a39b6770ec79de2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed009f3411c98c67fa257569be8b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e449ad60977462f8609dc2d2ed77563304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811659152e0afed784acdee6c3295d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919f084f629646f537bdd1f28d3bb5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c2ff85a107bdc820ef517b0721e8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6118a59ab313e644d72e15df480e0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39804d49cf63c02ff70ae2784805777e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f63f4eb5cfe65f8a7bcabf7cd529b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c243c7141d793f0079b331c1b6787b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc775c6f9c2e37f05e6926ae940e3da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8bdd88f711ea97e1b519ff49ae3f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aacb295ae9d873f0724159a77ecfe4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4740341eb8ce1b0af4664ef6b224691315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e591fd6eb3d04729a753c6d324e10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4aeab2aea1a618936c9d185c28e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0175c48228c6c05523b38aa0d979a4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324418863817de2827d21e8b101fdb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371bbc5f41d69cb57ef41b7ee3b7c9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15db174e6a46f4a8080c5638efaf55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531215be17d6ebe2400b2c9096c1657322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476850cd23b3c94708c6246d2a643fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4c32f50890ac171027ee3b9bad0c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4475832275bcb84a10be098d368b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d579343910ae88353554fb3cf933e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870826d50919d74052509e2c1ee2b4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404898cd7f30fdb75bde36d9d984989328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7487c76c635d43dc5c341927970c24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01c6a656e6acda06670f1725b64c1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6e87b6fd555376a556a2b0f3c127c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23698b681cddba0dbc48c08862181e5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b66695db740cb065c4ce958b9e81d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940dd106d0c75c69d3453eaf241c338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf5012dfa4dc58195ef3a92dd01bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e11c5233cb9f4837c6d14aa5086d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d4fba8e3d090913a7aba29fa59bd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e51a48220b269116f5733e3595a7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce95ddc524c9d88aa0023752dc335339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697d5086bbd2803cabbf4a325296992340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49918b730a10ad0383a60cf939293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9988bb82e7f7d8d06749d705b274083342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f55ec9d7406e13d0b46cea41a17f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5ad0c1d47d8072964387b1c6964b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8732cbcd23fb1a24b6b90a65d228f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad807b36736e302bb3e91264bd3554346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb0ccb13e8dad0eb27920c06c1623347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e80c2031a5daaffc368dcc93cdc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb2567fe35c45dadb1fd09455ba5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecfae45f23f3fb3a1af5f241bd0d7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbef20cdb0fd0923c79caf8fb217eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab0174e2e75df8fe39470e6ada4e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f943bcd479be1e3ededd8c85e3efff0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc831629bd21a7c8abc0b00c89860354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ba5b14768c492b89ef5fc0af3c1ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143a0a190afa48652447fd809eb59b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c5636d6e8b62e1110dfffea430db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1932fb8c94dabf04e6a6c83036b11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9018fb8765d52c8e4dd84ea99597d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed5d9bccbf175c79f7254344e684ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1484ba994cfe3efc23a8ccf0a89ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf653dc262b7c5707622a3c351d06ec3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6311a4162f084638bba443cdf26fd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4722f69c023f2533de04211b2098364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d8d872ac13afe2a55ba85e29c728365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036e1bbb413966b91b0a55cdff6df43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90fbc71929d657409743dc363d0b1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316872b5e73fa54fc58ad5e6a692db4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292b3529c06d877b19a087b2baa21e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0daaaba7aba71760e2d16e8fba1e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c87ea541f00312d29239e2d1b245371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d616936a6786db87c04afc1ff72591372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893b24773d83b8ffa894ea7b202296a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865d883224b30e2f5c8df293ad1c64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c82edcf23c9e752c1511af03dc7aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f14fa3940811eeb4858b34997bc9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6948af15cbdc9b0bdf1836eaa18f87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c8786e3a9763196a5f70b98ca8572378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b39c8f523d7c17bacbec60e7cb2f88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5bdfd13837572f1452c0fce5fbb72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26671be6a26726089d6be76457b3f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c928f4436b192610cd989ba3367de9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96109cf6acb72d83910fc1e4bc80773383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca1c281ca0cde9d8ebd6484a886b90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937728bd2fe4685c2003bd53e589fd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e602a47c0f0ef55fe7cf965a2629ae0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a6840e18f68a54fa3bf733cef773387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99dacb5b8e1f316068e1148a368813388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42635fc7a954b141a22a2f81dd117545389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9cb81bdc8afe49642bc4a7d666075390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7b084d080a816dc279a1a512884d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a834129f3e361cc79d94084571c9b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd717cd509f258e74cdb07772dda61d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d0f5d074bd6721840858180dd05f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ac77207b2d84b1c10dc936f9f37b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae100f8afdcd9d66efe6958c648222396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b424b7f250e1205068fe3de563062397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b992dd954f0cf2b7adddd988803c55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d98259138c328aa717b8fee69f4d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087737bb1ba9887e6e9a3d9009aa47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded47b0a9738eb2be46aa7d95089dbe5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f8c772840cdb558b067a0b17b8809402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f88cf30babf6daf5f1557fc7763a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b63f304d3099204b4673e5b56f6b72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1cb1c52d5a4dd12eb83d742979285405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622eced58d328949c5873dc66cb5be1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531840016953c13ac15cde529c32a89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdcfbb154761ec38130143bc5502a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ac2353b786cb4c981055412316eca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef2f7d1e859b3c91b0190ce8548c91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff10d2a6da27de390adaa017456cfe2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995a6666d66044fbe0d3fe5aeedfb5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011537fda6dd7b8a54521d0c885723e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0e1de980ec3d687b7a72712bdf721414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca3df2d4af472a3f7a2b4a97cba14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762f49d3aff9e31a81344cdfb3a38d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c764a61b5a9d0785fb26262fafee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eee0b064b812462e2bbf72be6d8f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7a0a9e82fabce5c5caf81ffc0f61b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571d2f2fd80d23add81d76bb1211a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a783e8ce4fb17df3407202fd6dcd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed65ba07b768bb5c0007d1e9017329422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e3368b51860c152d0a39179317cf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9239d9ff0a950fb7b75fc06fab940424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458473a3878724bdbaafb515cadb17f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244beca4594710fa6e8be70658a6a0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0a01e4470f7347b25daf0d14d9993427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31515dbe3e15f27ab447c9d960754c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7b5985ecb3ee50a8d3f718e5b350429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2db0824dfe5319231ca7b32fabaee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e6aa1d874eadfe2c25a13d28c3b10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64a8b183d8441a1151bcf9bf5adf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eaea48ff863d412f936b0511aba80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b9ecfa01dc41b45fb4dac98479c43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a95ca4d25e628d27b0e81d915b099435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06403f921ea8ea92b5ea16b4e6baf68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82e2d04648ccd3922fcc13c568610437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578551ee9178af046d3f3d79af1685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb84627d4dd5777728f4098473744f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2302010e0b24dc16e1769ffa6d6cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca978e213dad349e40315bd7da284b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe6ae6a4b5ae174f1a750a1cf168ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85cc4397581ea98c5cbc9a12745191443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f369abf053864653981bf1ee23c0ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c759191fc82357085c4a344099bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a3c576c51e5d44201b601e01031c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713359ec2e9b71685a41a05c233d6c17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a1d659b42dd210a290c9cf4a207f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef8f1c8031d77853e2275f1d4c67a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d2cf2df036394edf0ea9cfeb49c22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad03c5c71d485f20b148864f6e88fd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da962055d0894dd61b3cd5fe29cc98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ed1fc6e104941863f31cc8d619c03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b425bcbea03e1153aa7c310989e2288454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7350b3dc081c5dd5a8cc61ddff20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800316b2649e54bfb2c31d9ef1c53d5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e10949defecd0944b476d10cee093457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf186fb7c97d0a70dd164781dbe32c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b968796de587a76b66d16d7aad3b76c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40842d703202e76a6a8d83165f7e2d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ded7b85cbdc6bfc96149cd8e383bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44467a40217032f6e7cd5bc8c95254b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb8c886d457319e610e4f5b8ad9a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a783e21dbbd4ed7fa87c7666ab2b57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165424d0a116495890960ff80fdcbf61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d973e46bc447aba72cddfa60c1d25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badec373105a32c41d0e6360ce63798467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc66f12a7d71868fe7146566384f4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33c44ead7703af368306e5ddcf48e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b218550c907e5e867a5c30ef6290ade470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d81a4317cf18aa901cc7eb0fb79e70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aea52568ca1f8c069790b4adfcd931472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325750cae8b513f1ca40a9a460627ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcba4e22bb4ace0e58c7ae11fc37a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515fa23ef702523c0ddb335b0de44df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79734b9c3e7bb49f7594356113eec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a57ac02c5d37548e095e4dd35d5f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a547946e639fcb5aeac9d2fb6752478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11be1e92bc641c15f065fc57e1383e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f083f69cab0119c59f5e242f7c716480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bd25299876daeea55c9f678ad174481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c6f565ecbb02c2508a156c583a03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647149884cdaf024af9ec5c0d67be902483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e0f4860ac529057e86813dd683e74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06685793a9902f8996dbfebad1dab1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebff5f28d108f55dcda9271937c83d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dc4f4caa2472c0585434bcbd406d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786feb2e4ba827a77e37fa629c087edf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0539a895789f99d0722bba332c065e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b0b01e00fb3833aaa72b2ef68327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18df29d43b4af50ad95b3e794665a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999a7593219a99204bfdcbf55e5fd82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40181067b25ef7703aaf32cea8813f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4c1ff06cbf95e7357f189ade1bde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4426783253512daa278c325430480495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e2f099a7fb447340a8576b36a966b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d621fecd10cf617f09cb02f68fee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3d2e0fa75d2713f86e885b2e5931498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6d800f722004561df6e464eec7e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ce204b3e519db469ca1ba29aa673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd09f6d395eca846867a9b964236a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ed4eeb05958bdb02dc10996f2098502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd8dd40db8a97e969f81c9a25810e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a928e243bbb60d4ab0f4bfca88c2811504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1048c0b1f92f2437c20f0a850f4164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c338f65261c541aba7574d519f566506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec01061bfbb191cec3b985526db51a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6b6714807c0d268713700c2a5f30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66b97a96ce592347ef66fa5a89709509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45b20c1d8f69bd5dd2a4c5a705b965510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846702f1c0952415642b62cfd2cb88c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77bbb0399dc421672a8ff9b8433256512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4337acee847cabe9dc42420457ff1ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062cedf077196c6997fff37a2f6ccf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260538e118dca8abfe21b22386892eca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b218cd155b1f77182210ed99aaa99a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09e692590cd5a54cc26acd6bc03996517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fab0d9dbfd96fcb06c841cddb507d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc761e06cdf2fbc3b642b9366e7cb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e0a04391b315fd6d97e41dfd04c3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbe87cd8bbb89683e3c01e664269ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c6ffe818c8f977b7129b73e50a4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc03b71f43c8dc7480511c92d85a286523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a90127d6f8c17561e9382d1f350e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc0e23c989d6ea3caa2a393f433477525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feef02c0e61b386ebc6316d0ce3e21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1286ac6325737d5f3c2418f5e1d4639527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187830cf6fb93d6c96e61cbfcc7c996528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc1c2777627f462fb95c5ecc9daad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9c25de9cf7516501c94d8871b9f13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a6536166d579d0d6a443a67d8b5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3041969d8b4a90875b1f767c7411f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8bbc5c0556e9bb0fa3ad87467d2b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066b258e6b345445476ccf569ce0283534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edb334f06dba00caf5bd6707007a7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064cc73f6ccf4e10b7abae43b9e9f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3af95c0d677cf77afe0470e7011a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37c376150343897e1df6b4b071ab4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c4255b99d44f92887370f35d31e27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34865df2db1151ac436f1c3f809bb9aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e55398704c46a09675d984f071ff29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae3d7b22b1f4b74dc138cca6d1c589542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d9800930aa9b21c2885964d11c097543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c664eba471e55afd725316b26dd260544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a34e157daa437f5371c2d61cec725545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94116835baf8afe5fa8373b4d6b8b68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c657c57542c5afde98340d88518964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e0f1cce3ce20ac061dbd6bee9f97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8988e73a266057d0339a9b6510622549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb74c486d735c67b64e33656500fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e34d02be29cb2cb39531767895a0cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7011d58c99bbfdd4283b4b41dd7cf8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1041264eee47c235f65be9f1117fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a3abb054eba5ba0b6c80bbe55cc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bced39751b5639490aba6d6b32184555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b380fdb78af0db56654a6f4fe0448556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4ccc285c7a67693ace46af26fcab4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5705a1b42b547d738cd2f0bc70a39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e612a90b7b9e5fa2c2beb9cb8e8d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89d6be4477dd65c1b126596b895b5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40643762bca6d7548d458933684e27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4940d510cdd57ac9ac6b095a2888f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5c7c75a21fba3da63ae9f90360ca2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b691710e788bbf492fd9af8f0e4a5c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777c1073b2a245afad155c4102a1595565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9ebad18a768866f97f268b773d80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a276e63c4aa78e99d49d1138c81076c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955129889099643a4892268afe23099568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cfffde18fbd23f18c5c54b7c3c68e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b829d878bc02ebebffee0ba00e1d9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670f1bc23e385889f3c30ae0bbcdae6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365ac8841e5c155e1c07177ac1d0d65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58955245ec89569ab5c74b635ead5378573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81681842c7a1534913cf1d9e65a5f0da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9c7162cde8b02f9b42063fcd6020575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d302780b792ede3ac39a835a3890c5e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adab1440ffaace40e6705e1498b74f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbdd55c4d68e63ef2eb2323419759e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd64a8563da83efe0288721823b457f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6270230a9340ed99b5f5e0d1ea2ba5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25d3ff81918a47c973228fa1e6d89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec7bf636b92e5defdc680ab12031e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa898d72cee91a6f2f99c2be8af688a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f784540a8140eccf314225d18ef48a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6f7fefd37caa4dad5bfb1f2947aec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14646a9f71c73c5a0d01bf72859d3a1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31376d7b7e96ab3400f7550490ed72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ae5c456e8f52802d268b21652d3dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f67a81374eb11f11436087233a3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891df8ed070897140f863f284a80fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15bb4dbbcb9bebbcd0d4212be5b5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac3e5870560f99baa668c0043316b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152ef26f1fc523802cef116e8e484a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b21753eef14b1c758fa34a7180ad2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee0a6e426c6827630b57d16a6adb83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fceb4ed00c12ffcf160c3aeb8fb86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23face61e78e234e7245a6a0f5dba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007465ccdcbf9623110625cbc7ad6961598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db43ad2deb7ab664206f2b46a575c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfb6db66d11c3c3f9f05e253f090f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa5533c18fc6f2219c5c44d72da2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80586a51dd91101add324de1e6498e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e66f5a3ccdff444b2d342352e5b24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaf4537835f4661dc1d3b2738e2d76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea600e6a77549a339d3509c94ff15a49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807f69ac8c8ac9c62cbba1d3431fea4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc673ac6a70e8fb5aa65b065c17f52b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d376434d9f0823574bd632dee41b30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b695b3a37a2d948cd65c9a114601f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6b389538fd82b78d26fdcdbd75b47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e98bfa575953f81c2b78ed6a66bf8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329f58fcd454ab017e1a088519f59fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3463203f5c97f97b8b9f3199ea89d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8a5b0313239c55c73fa9b0ce902d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215bd3d802ef3c5c6cd916755938e8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e78a2c820d1c2e3f27e9683a3d7610616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ba5a5f0bffa67a0c32e2e19f2c381617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ea33a2286e303fccff8e51e7cb15e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123c4cc29773d5847af1ffff220c568619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f85af095349c67d4a5161ee87be0a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a76c586229ff82de8936a9c3c6a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0e141920dba3b1b4c4507c45c20cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e75eb686c58d3672c9eb1400852e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c976dc0128e52a513798560e17d29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76fbb7bd86eacb9871ae2df70c1aeb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f80835fb38cadb16270a0995d13fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceb8fd21ba38e02e5430028ecde773627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e17cc2153475b0f207f23c33985b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f395ff4e933677e80d92648fc7c449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c7960c94e0da591c126d53cdde90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b7472d4fedbeeb226cff2a261095631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693113e32795b4a9658069afa75a05cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7cad8a036156dc13495673ecfdcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b74fc22ffa10eb98cb80e949b2cf58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06272bfbaa16d547bc8d78cf20592de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952fa075d469615ef9d8c8d1de3ab6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014484ae87fff3ea4573940ae2c88fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3fbc83c5007e4f0d7ff487b88952a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd7cad6a2efcedd34e0af3109430bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abbdd29a610ab5d2e121852d2674a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025789eabe0cf4cc088e8c9cf8c5f45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ed1923a2040da9363881e99fb387642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b52a52ba5b1de660322372d5dfd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e9019c6930b0e71d6279bdc2f3afb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3b8dc71cc59eae02d9461d8a839df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978785178bcaf53ac143ae57659b523e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ccb55bbc5b11e9f03973bfc766c77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f585e891711b1edd8da70719246d36b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dcccf20c8cc5af18fe1a475efd2ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4f048a23479ae46a34567a5858100650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938b4e0481cb85042f11ee3dc3f60d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce925ca31f73df1b10d9319f083dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6195e436c1193e0cf99a79a5568b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ea9a37bae8119e73f52d857a8221654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd973122873d5387c0e6e07504ecfb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6b0037e39455137d80c27e21502da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131acdad0cca3e54e551aa5b3a0438e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593064bd7d50640eb66042711f0fc379658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1af0277aa5280357a1355ba9d4530659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410623ee72a2d740e8162f718cc9334660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78f95b2499d604ad7988402be877d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ad4862c16a599243f465193d8c8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197719d49be3d218ad5ad61e21d4de84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6235f1a60a5901ad070c27e03ad4b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff7c7caa2436e7b937d3fd23308ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd67b45d36889c871ac5a7c1d80b69d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce900b164b04539f84812d9562936667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f85da95fa09d5c016aaf8aa0baf50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e4a4a3ad8482e27a9e6949fbdaee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a12cd62dc4d3ff8dd1db9f72af0878670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f199bd1a42d3f4a21fc146ca40de99a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad3a0dab66aa0d02f6afb5ef77074672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092babb31579ebac9d78a0367a43a6e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee9fe2ed571038ebc56d1c65f74472674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec215086ad2f9cfd759bfe201cc51e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8b94df7512c89c194fec7214ca2eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a01360a1b302ab1f027322f3c2b47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc638e80eebf59a33f999123335b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e701245a29f54bc4484f9e9a2ed6d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f3fc08a39507472299532a1842e48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bcd8eac793b866fdd89366cfc65f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6a93ec52e35c8116dcfe922639cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5a8491ad058dbfa01e4cfc4dd5d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6c3abd20744d7cfff85aebe8efc0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613edeb406147a6c885bab4d6a00cffe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba4db8957d283c91f4cba57f39fafd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816f723efdfd3d86beb1f7cf02d256e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b9c82c0d6497c3627e5d34d87849b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f493153754a6407aa725765d4d10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bccba67d9e1477d1d95dd7a96296ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c03b7f586124a46acbd5a5c22dd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f7c914b1677e81ebb6e7f29655cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef383722124ab60f666106e4c8e21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a053e6fd47b5f5206ae496c943832c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d64e9fda502c3f6024a075aeeea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca750b480790802f53c772a6194ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44957e63e47efbe2b18dd3560b4a77bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0df21f1d995724605a66df12e55688698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979634e5abcef2cb95a2dcdb718050699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef9ead02e3a23377f2db7c3d73e57e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4972fc1e3b6ff5de59648c1080ab427701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbd9b9c3853489de9d82ad3b8e22f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48b089ea46b4602fde10655a76c4b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b52cecbabbe9d6d4b85bed2d34b6a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2909ec9bf6e99384cf0a937408e0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f017a04e734d77e6adce7f5b3204e3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2770be311e1c7c80fe604a72e64e2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081fb9150fe4df22a69a93310ab588c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f3052310d8fd919ea7719c2e0cb7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5db68d1a5dda10ba2983eb3b18060a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5862a77f44e34c344cafe8a9df918711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf7d04d0996fbaccd9ab47121f508a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fc8e89d238de0bec4d2fe3deb8796713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba0657c447faed02bffe57e06e972e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b852ba2b80b8f8f8dab4f23f10253715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260ce86c2f2322848bc46eb5c13abcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644182a9d86800e4a30a0caa127b367717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47a3623adb76b88753581781bd822718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5100fdea307566a1603fb24e42a0e91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34536235fd3faf084231791e9bb5f2c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542cf64a252365bb05bc532499931c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7641b570feef3dbeeb71dd9cc5fb5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea209e080187d2270808bdbb8c23876723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28787897f9189032d251b85765922932724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847adc4872cec3eba299df16290d7e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9475507e9e6cce28616b44852ff3a3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab1c4f5d4e0ff25988562c1286272f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eba542ac9405322dc6c817b953857728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e01c8d6000796788fd12b0c4c072729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eebf27d864e98f05442a981f1f9c6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f363b94ccb6730690deec46e97495731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe08c6e721b8cae9c6e81cda8ec0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79a8340edea197f03adfccd97d2267733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6e09ec86af047a53c7c75f93c206734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbd1064827f2a5974f134a2f5daa17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492ab6b6d451a5c08105548e3553c68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34672934290a3d0c23cc65a488639ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04d7ef88f46c718ea77127b5bceaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab74c0de11089b4edbb6830118603739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c87caedc0dc293b304a845f4ecfe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b88705fdbeea8e5a1c23061410c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7bc2a1349873fa48596adccca9b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba32f12a55e71d9f2e2e0536919ac4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5354fa15e2d94095eb75267cd4126a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb60194f57bd5bf203962dd1907130745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2cf419cceb99bf2e5a7ea35519f67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d62fb7511921733c3cdf36cfa80bf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c335514c0ae5c930d4872a6fc5b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856cb660a631829e2b5d8a6f73b8dd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e40e83749bcf97afc6a2885ce3b0b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27529a0a5e9c69f88d6edb9aa0a14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dfec42d0b1ad4ed4d62d7ac9cb68c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0382a551fee4d53613fdbdc59dd797c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c3b3adef408ad2318555b7cc06684754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80598fd68f5c978a93f217f659012e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b718e64b35a955c28acdd12b4ce2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958eaceb11797d2e17da5859fc6129e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97bf2ccae8a15ba4a18477803de10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd57cc408768c4279621b892778e3be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7433d31863404bb75ece7c31fafad22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c37ad1de876a6e7fc1d2e9ea201f90761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a45b70e8e2ad50eca3b44c5c7d355762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e1e227462e342e363447211fe4de763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be620e711c023b874e532210f8e9c80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ebb28d354e59c086d14812404eb70765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a510aa99e465b73138ca5ec18682ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78653eb6859b38baf029cb6f49951913767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ae8d8964c442326a0e50a553e744768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec36e2f3cf64737832f3afa508f8ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df8dc443c395e347297132a8779ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f57eefdd91d4812b47f38efa18d6d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1fabc24ed9b6d79609e3eb27200bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d8701bfed611f3eac95c6590d73f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1f36dca74d13bac61db0f5a2bf6e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6bc998b427b8f726dd0305223083775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>