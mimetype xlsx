--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8dc7d9e8b3352d64bebcdce2566e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821541a22c6c7c657f167951863cf412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d90f8239e151be1858aa851d98593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75f4efddd7cff2499d1250fe745924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622d0dc2ac8c367a0a6c4d279bed9925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f44a00701fd08c3e737567258c4d4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cfb42bf37b30f06ac4fb1bdfea9a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa750c1f6c2bfb37d43424febe8cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8332eacf27a536195924602ec3e11c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900edfd55e8d43a15c6e7b6eebb0b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074967b0c4f1a594647404af4dd83e7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0ca9e4c52ed2d09b8bd0a7897302412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f632c3fe7405a1f4c8d4dd4aa7e3ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328014a0c7d676f46d5699ca6cd5987114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350613fff07b89c8483d162dd2cd1be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745d6d76e0c39ea5a8e7f033843922f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4de3804d8b76cce466734ca71eb3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0353c56c772da74233ed3b1334f64518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4382b7b92f68c85ef74a58791341bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632a2e3c8e8eab12583aa2bdf4993520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447d085851664dd18bcf1271331abe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d277b999051d402eec96b3fc7f3fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c61be14561d5b44362821dab2f0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de3c0c01a1d9304a9d3b9385ac4b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ec0e8fcdb9a2473123d04262f8d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079838327c70dfc0b82518c87174c9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121acc012bde65d3c71d742e45457827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb0e35d27eb8405223e4ad36cdd5a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67dc772332fabc860f1dc59d2d50229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825967533c79fe439d13ec8376702230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657eb904dc3d949679a85902240fdbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197aa6357ce842c2230aa4b61310d3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bd7c328707cc0989a0d432051efaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947bd3facd7353740d8f51ba54a88f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ebc843625784e06df374e3d6bd7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d54ab8223fe22fa7c7580a549412336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736c2ba63bb72038c619a6e75c9386a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5f11c31cb67da1c56c6dd1437aa0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada32b3e8874ea2948e040a51bdd80d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daba936e860fce23bdbb6d48a5e8bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e776c03c200b4796f4a2649d5a186bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d210f0335dabc3c6616bbce4aaa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770767a3dedb76c63845a42adf6a2b5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a115a92ec8ed5713bc1fb215b5cce3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ddd260226d047f01c317c1e65a38b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee367a4309d72b569a2a0de46bcce4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46ad69b112b9a77cd3f071fd9a506d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea614a7c0d6e7c88d9421bdd968c9ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceadae282ee1222a915ff44841e8c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8fbc27aeed91b1153a69f9140b5bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd524f3299235a8e38b954044320951851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af2fcd6869cf12fe57957380ec15eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d4fe2a42604862099b55efee54dcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cff21936d943bf34bc39e31cbfd4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d94d67252b982d041d2e1e1a52658a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456fff0fe0bd1e72c719f4b154b140256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c58813ce81ac88b62fd4a8ad4b9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97dfa73d96cbe50568b371184e768458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfca75bdfb2adae4017de6d97c8e06359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e33f08aeca1b32146e3d71c1d0cc4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0ba6aa7c099a37344ae3fbad9ad7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162ae9d6420174e0c6931aa0b0fd9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c017c7ea72e35bd14d3317109a2ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178ad44aa8039b3a1fa959c16d44c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d381a32cab9f6321c52196b5b35e99c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc2b3735bdc199c8f5b312ed8fcb4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503ab97800a12ccf4b352f7c7b186f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bdc04180403f76aaa983461bebc2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815a1ad820da91a923cd8b38f064abf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823db521f635f3042f87649402e60c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e25be0b62e3b343aaa9f7baac49371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a01e5407e62a27dd638fbd0d73b8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33aed7b69a78e15264f018e45c35473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f632783ddd230d39aba72540afef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2520ae8bd1218cd994bcc6549bd9ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2723149c98ed5d0a2d7eb269db6e7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d800cf5812d4120e66f8dea81e999477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7726790cbcc7d082690c2bd8841f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f8c73a3f3cf9d951e5410a11390379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d5b3a41ca88bbb78a3944c83196c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da9ce57cd953e03438b187a5291b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f529fb3dad6946e9e86f3814801203e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2d2a8ec02705497435cf987e3ff2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4119081fab9b4e0a798ef4ff93eec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e592c0464dd74dfa9e5ab79706ce7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165a7154c0c9cde43ec469518dbdcda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca54a544be78191771f753cfd9f1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362697509b14be8613eb17a886eca8b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a6c13dd8feb859de6fefe256ab7e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b68b94f713a97f2dccd22ac2f9df0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448b58e55d7c7d831149f46df5bb2f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36753b0dc464a2ecf8a0d058b009f5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c7c494a12040731323d9ed5c9b9bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49063b1a12750c34068375811b30c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796681895148f4dc607af0f4a61e68d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533e99fbf9971e40991a460442722996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224e577c3a88d1af558499110c924697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b05db84bb23330253b7e64b4a4abef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66450f7042b0395e32a19a5d0c8b87999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b25f5ee7a58d6721d0c26a6265cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e2f21e699b6bcb608a9d1dad311a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8387a2e762ae98ef2fbfd77da348e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9950c5e3f2e4b597c179d192eb1802f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a893b7a8df9bba0b8189537835581d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dd31ee4fb3a2aa7f9851598c2fc17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2dc38165779bce68981089a2d6488106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85615fc39522b346f96a31b64299d36b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ef12ca92f9f147562b665edb3557108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc66f16b4375860ef0822bf8bda3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf294d1dea79606711aad9c639261e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba33671685485ec7d9b90c74c331564111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e6f529cc3791cfc994e61ccef3c0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cca8a1ba8e225c530658c3bcafe95f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75284fda55cbac50d42dea4810079114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56827b5eb21e7314940e4f5a2edee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c41db2e71045cd910b8508cf18d43a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d610886185d8f46e11a05def5ba51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f07af8a31ae89e0c12a3153234818118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5a997a3345a9328cb4552ad13922f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4d01a0698b697d76b7cd4754a7b92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e5a3d1d098a52e4a92ab895d36bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8947916a53b281d4dab14a0776fa1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15006a84fad4b9e2a8ee0f6a9630cc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36445b9d9dbe81a1afcd0f228c0b73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbedef49e466d499a79465d70e4279a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fddcb597efd9f6e26321080ad34c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd08f7de180e170c29b7647bea0271127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847fd9c8808be20a7f51762306c6db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e1d16b7cdff53631af30e4409df11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327c0975ac010fbe7977276360003e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a0c65e15b2d71d42080e719076131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2fa948b8ca47ae6f08b0f89b10600132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bd2a9ab681f4f9f1bb9c66e22e9ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084805e25d432772d344ca70ea55f560134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd62359e1f55351daddeda3e41e31ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea66d0ee3dd03a3bc1e0850a153291136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b40254ffe5deeed93959a4954ced6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bd6b22e766a9e951a75be11ec0e15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fbe1bceb08a14ecc16182742259d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395872f78f80ee460c6f3b8134468492140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66ec7ee84554c6903addabf8de4f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d22258e560dd5e19ccf05c81974baa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897e9da439d06fc2946db20762c67b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88a867ff1eddd9f1b3e8a575f30784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e633d9a3423dc355239ffe3987ae0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b3e93a9331fd90575de3d5475714146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881d18ae0b891e25d68cf52aea207cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d02279b4f64a70ebbe2f3a0600fbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257e5b27071465290abeda969af1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073d9718bb20f95aa6922728747efa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09defcb945d0956060853ff60305c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb9b2517d96912a243b19710376ae9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34095252e4523295f0c508bd1956767d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b4ac9e9cf804fe861c9aa4b95c7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32e55d6194d9cae6ca512b3ab959bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda41759753fcd0d299c865e450abbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb17bc172db237d952928fe382633b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad560f43927e8a8f677874fdcd43c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e0fb644176b85e89e133c8b6c6195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a74d9f78b01b066f34e687cd1d05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc43e8b4b5ebbea36c3fa23ee513ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c0fd86db66cd86d2790b7397bd8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c067f2f117a4781b9048593d6ef447163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319dc60f376bd4d08c54f95ade14004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014262008c8b05ee948a985131ebb62e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24556832c12d7eb2ead377a2d082640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bf1441950e265bf1c5bbea1168237167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dfd9500dd19bddfef72a747644247168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119f361f1976075a8908b64c6d11fa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceda341819cda017e938e946d61ca9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a3d6846dba57dc13f35331328d50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cce1620a452e9c84ae704cd390ce3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346ba387189c9afbfa5bcc4e1793e3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be581561478aaa38e32c9d9250b8a8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345817638931328339a8da5340203739175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173859c34e98242dbd74868c93e62768176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949dc6f61df599287a466fb9c878d7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f543dbd6b448b7f7beb94871c1d39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854414f71c7081c1ac848421706a8604179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafbe21053a911ed09583b140ad4603180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b787753f0ef91b283db1ffc143fb000181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d06cf6a1e9fa038657bb690807af5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382a9b79291bbe81654f3442c316323183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367dc0461740729167a2f51e75a8ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2374b019d5654eabdc73a9e8e081185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8ec720f0f41764539bd9a410e6eb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdad9c8479e9041a2cbe7f1a4f8b99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6aee20dcc4da488badf71979c1138188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d03b80252d6be49291f49ae1cf30e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d921ceb0a9fb9171696415de7d91d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735100fd3fe62bb81b13ed679c53835c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9214cc790cf266b8b33500010f35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a35dda76036882dcfdae5f5114819193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6057a59174a3d8e9f96d76ab8c5b618194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aecb025e7491f7565207c603953bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e8d3f012a995f37241c440ab863d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a449c666f9330b02d6e7308007445bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125d915399d7182b64067a40ffc698f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086243d1cfdd1a8173cb83dd4d19bc43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78323e80c4cdc380f1c0ebaf00d0fc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e817c7e1dfc8978575a049bf9665e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab51c79135ef28a44893179515d69e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088beecd674b42c7b569b7c36c369ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2147ced486d952bf7447c199ae17b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683afc3fb949c580ed89bf4ca48ff3a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965db08a676442d82a4731bd43f233206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1522199919a557877cdb5e60f156bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7471a02e36b9fe25d4bd04530da2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be937f77e274798fad61620295c58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617f122bef401c0f81f89b187f7829210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe44468830d01b9b3c8998d316838f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab7991ae1ad447d79e76500fd78169212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a890b795e6afbef1462327b4b53f58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857b15e7494fad2e4a98d0f9f88a3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a179b8fee51049e9ad73b235957c5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e77641f80a436fc9f10208ddb00c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716b02227ebe1355e7c3cf1d6cdf0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd96fd5c187dbc1913c1ed7d25ef13c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e0936f4016609d6746e37524d093f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c08b7afa3153b9d7bb11cfbb84e1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da8dea0d8abc8c2a6dfe1bee248e40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720fd9b378cad914350f57d08d2331222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3be9f084be5c328ea95ccd1aa250b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874f2e3a20ba43fcecd0b3d628d19de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b5e8a60c25372771074f2d5e5b156225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6345bffc8c6893456715f598b2445e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4d5a4b0205b9622ade0047899f0dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3723b8e3b7e6016715ab67fe093912228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ec8e6e8c7d073f55579d0d6aef62c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d119bff3e4767879fe0e9508608e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a4b5a70473d02a4acc98e3176610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1642d40581def5d5d3117584f8bc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2496e35f4bd6c69f533198dbe0319a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f61f6f3c1606372a2e8660cea66fd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad33ad33fccbcb8c6992ea395875f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a3012d831d5d251743fd409a1711236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ba718539a807dd31dcb45f6137bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc496cd4f105ee707ea0861a4ebc9bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98146999ceee3cee06c95dde570300239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbad95a2702fc9fb6d5f6bcff1900c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97ceb933c18c78785385ee11b0a7c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a09aad165acf56f70059c7271ebb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6327a25428daee25cb742ec4298d939243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520861fe3a75634c18310ac296aff31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbeb39175cb450e47833197d02463f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddace44048aa2ce9707a4e6616d19c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86d44a942061fe4436ad3c2c6e0248247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85218ce609293479b63eae1935d9535d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0049ffd7bd9b389c1f40971afd0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6acab4aaaaa6d8a7343a6f03ad661250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2004ec1928780e411fbc0c770b36fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb28ff29a301f720928439945d111c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e83bf8f2ac2274f88eaa3e76b2102253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b188453b26a7c9d7534e01432ae5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c48ce0c602255aaeb760a24742a13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9bc9bfd79a4c55804ef62b15c888a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c74e2e17590a08542d8e3e4ff2485257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade985636348eb7974ac44cb0397f8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9cb152f0cdce00fd4c73606161e19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7528a132c0686808359fdd5a7d6ed3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faedea8fb006cac564086f9c22ea83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fb3b539756295fc632f0935fc3e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9173ece4058e969e2ffe38c4dc007263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a60eaff0f40c93bc93a2961d0285e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3da9fba055cfe4b3c3f6ea43452e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3531866850a4b63392d375dce21b591266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae272e54bc34ce899d9306630708af4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c22c91e84a9193cc454535248dcd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31799dac2d9dd4f6dd98e01818e529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b1d667734a4075b2514a424e990d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bb17ce8eafeb072e6c9176d9cc9f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4266ec73796fb0265971474282010272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464e6b715f4484aecf406be20185bb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d503e03fa3ca77d0ff9942710c2658274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad94fe2b3d9991df7f71fe92c965be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02263808d04c3794765046f47d39af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c16e8d219c8b6e12a0291e84e59869277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26c9b58a63f1a6c55457f5c04dc1b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0a8e0f174222cedfc2836e22e43c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556021a5bed8f5976c3a735770efd1f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f4daff659050f3dd08ef7aa901a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79222610e80edbef07f66c163fc8959e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790018b7717ee0ea66e802f2a967b4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bb54729dd9d08b54f39d219174711284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18db102eb82f76cd3fbcc6513805c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bdfc493a417f3b816af352038f67c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f996e9efd4a6cddad44ac5688cd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad3e52a0fddc572ccac182aceee100288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a055d26da79234a16bd31be15bdee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336059a8069b3c1f97542cdfdc13f770290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587b2d2070d6852581b5b426d014b8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea107f5768468946f53b249b37c46ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d09b4c3c701569915ed1aad77bfd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd6be9931195b80baca0772d09bdab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278814d16a3c2c9afa0c0a5fe2617c04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1967978f93e229609197c8c30dae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6cee4fc32e7a8daa909afb52f3753297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef9162e321c2e993f008a87fddb1f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57eca2b64af22bb50ad76ea597bff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496eefe0b50c6fd6c7ab8459a150f3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5934981dcfb80b8cd5b2138c9fc3ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405eef50bb4541ea197d068ca2729f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceda1b49b86acf3e8e92c54c9de7ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb9afc935136f90fbdf9e58906f3a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee14d5e60689eea821191ba5e859339305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47ea306d2214cbe7d0a66fdccff43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f0b8301227bc350960581165f806307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd4b096be007ce137b7eb4a33a1e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129fae69f188acdfcbb2cc93a170ebe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd591eb02d0d5cac5cdb436ce72bbbe9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd47abeef1e9052ac6487512a5c3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422364195628752353d93b4e840466dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77dcdb19f8accb031da8471b1919df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906215f49b8694dde2b328d6176b41b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5ae788edfb68ff8b4b197a538f8b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42671038cefd61fb54cf9bc89a55e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baace923201a9431dcedec12e05c242317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46441a326b2f5038160fe5192ce3210318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d08417f6cd90b9c04c1cbded5d1a8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c64e6a6263d48099790e217ab257ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8013fb7b4843fe449dd6a483150ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20903775c20d05dacc59460b5db74aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153240576558b0e65adfdc85c33b2d96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bf29cc7d47a06ae4dc19e0adfb1df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37537f292c5a1b2969640bb60737e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a53e9da0227439eece1519205c186a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269263c5cc7edfd4bf1aa1a400dd1c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f39ad7e9dc0c0183b31f4145a88272328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33662f7972dd413fdcdaa74e8479499b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2931d4a8ef989cef9a075a81ddddb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66addf3aa2dce71b08355f8bb6ef4c4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8717d7c59274b43c396de050581f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ad05a0d707dea3726351f8c1d3be8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645609d67485f2279133f51a2ee9f1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf7f0dd85d07934cdc7950d0c64a7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c38a938ab75ce8483872c56af5d33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86395c44be3815d88b8da89cc2d3a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e661f6e1ac53404cbb53ecda7dc3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f043c306fee648df4b7859190443a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6cf8cb40c361c99b57a1236e098ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d15a21f47ee4db925da400488682d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1735c088e02e160e3044f9e7fc736bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a3e31645aca986a45a27b0f9b627b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d686d266c7d2b8b3a1c9df34544b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd6f9b02b175e67a2ed90c1737077345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bfd80938b3d5ca0701f12e2fee511346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8331a4fd7e3bf9bd0341e437c5a3b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bf7d9b907c687ebb798a91a7645d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db63c5a2dba661c8f6252132794bb1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a43e0696909209d6f5d5c7ee9d67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a79fd87c4a2bfc5301ef270b556ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3bb749a33a5034efb5c31adfef02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4991263f385464c1ed19938417f06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b13c1fe5353172742b10576711a207354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962b6ea0cdb7263c59a9e7686dce212355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dee75b90b89f5bff9e99a145698a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ab2813f84295f4deb0ff04b0e8670357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6427f47e998845927f040cd0c0e0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ca7c801837c1501d155499bf6e8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e50d1a987fe0c11c6ef8419bbf9b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe070be66c20bf4669368f91521fb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6ac23167768aef86fa55c983d4f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbaeab845733f65813ef4f16b12438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5dee7feac9e08ac8570ac097dd8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03a5a8db6442109c108b3f9d51187365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da315cce272512bd390592bdddfb90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4e45ddaccddb92225b9536c168f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b49a2745f8c36d516567f61fd259b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54a284bbdc3b3b385879ba173c81b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591d7c97bc4a5899164d573ef370eed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbced84cd1381279a59f1df148c0d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85264fb8d6b8e8c12a62380a3ef17d36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f234e982fee080d8c38c7c55bfe26a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464cdf2866bdfee583d5663db12a20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703347aabe49447756e5e58af38a0a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adb33f7cd0175a5b082c98b3d9087a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf3a6a21bd069504e69aff45a8935377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c8e21944b3f8c8f6c90cafe8f93f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b0fca0825a9833c2c365c993daa69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c424e2de7b14c3d27ac340fc0948e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca4459a5ee95fff9ff474b8e0c5966381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8282c9c22379f4eeed1a3c0866e52d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6567c5f276a8e86bf5d9ba5e126fa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29146d4d30ef013ff408b08ce57290384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca771f403a4ce34d042eef2f09673385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee39d296de206ff2a390f30d4b71e76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1783de9c595b502ab56009f0c3e13b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1bb2a346a0f87e3c34f5c2ca7e777388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9619d75dddb9b60d1059a8caeab216389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c69065b7a5524e3c6d125d51088e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a0ca1e26c4a1c81d5c38fe1b1d30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463567ee359cfb69f4963f9b9c479f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda97ffb8c83e6d27fd6f16c29f842393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec5e98f98f5dafda072ce8462ca3f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2cfd622bd8c8a0f301787a9ab2db2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db423d2f96df3f63613434df2e495396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef30434bd10e75601104db96e33eba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b3982979b920329e49b0a57c757f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11328bc4cb94ac8eac4ce08b43b648c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe1683444c9fd19004258ac8653f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad27349ec4ebcbe09737c0162ff9c74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4eae3ce65abdc4be0daae0ab9f9c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbeea14152f8bcd21f71297fc1743403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cd87c57e538c8383baf326edf38c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1967373177171f556a011c79ab86d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c07c38fe66a281f39137325bb9e44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319026b8ca16464fddfc0859e378ba6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5405a2928bfd476da55beffaa48d73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d666c5a3ce93a3a2e2a471e63c6162409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4576a9077186de1bf78721c499cbed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712e5fe0f31a458c724b17a16ccf47b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2401660ee6412bf91f21aecd9715bdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c238b290c315ad2b21c273e5145d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f638299a2bbf97414dc9bc72fe92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac68e6ce96967c026ac38ca698276a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb445ff5358286ce08e93f6847490235416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf20e94f9695d4b48d4bfe3d7c3dd20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3627f233815db3e10d7a2247e299c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b8905c9e396d0a08671e3f3f4151c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7eec865e5fd30920347ef3ce3649c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb12a8e16045a62cc77f791a815cf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac983f628f65427cb632e700bb4ca1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ccb356b489a1d56b54dbc76bda74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be25a20a95f64c7bb31d1d8ddcc99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f1db5cd37bda0b4a085db2f76259425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b1f088e02d4533a8451783e2a2a52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a207f8765d448350068979350e1ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652a1a080f944201cdee6a9d45d361f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4df5efd002be26e467361770ac7d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f2bb7a96ff772412cc2e74602236430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5f4ba93262b9fec0a4fe74b5c89d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1e70883e1a5dff93940dc1448afd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f7184b44c5c8d5f13228126dda425433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b661fcb40225934386d65fd6f453ea2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ac697eb25b0b9acfb6a9be509d1f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66a06ce96a5f4ed12eec6029f5a66a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68234e3e043a639e48254406831be45b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af3fc634f2916ecc7f7101bd8ca131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8037c470129e9068b2c65422c9f54a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9c43ffd4f1d024ddabfe51f82de2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14416ea11aef703e6f189db6e3c5576441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b4a6a51ac122d417a04677f56706442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef804f8446c50aa321dc0bc7d68ca3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8572a835d1c934c4d50643d87d0b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b07c54c2a08d0432d6686d98c84d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81489a2ae8b805158fbe995adfa48f6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a1af51f1b1544f7f4eb4fbffec05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e4062e1c0ebcdb4c42a740135f6b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac2025ab74a10c0d8d0820782c790f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131242ea16322dcebdaafe33574ca7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4d6fd15b74658d098c8ab0c7a7c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d09a64e8902d9be5e7e67288ddf50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4eec683b9a987a5ac94da33c113ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340461b33f61fe51a7e6800c74af3480454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d2464d6670c00fe4d56b3179d7e62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd162731d0f86d1b23bf988c423f72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381063590a73a3e791384ff695eb5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e9117b5f24c70a2dd94520ae1e393458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133eec4113eda5d43120ed79958cdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415aa47fcda81357709608fa92d482f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956fe2076086fd7a235860378c4c40b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8eea87d730196344b6054f498f27a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7fbae239693e1dc4b8dd65a5a675f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad691d972cd448473c274fc68a37e0c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbc3cbab579989eb57c2ec011e853b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65cd41475f4e5adf9dd13ccb86bba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c28d6442940346b82620c3e0af5203467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810165261d6163a47692fa6a4534628468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56864266defc4ecb653e0e2ff4d79d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a0bbfa4a60b990c293a14dfbe1b19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cf6d2e45a688c4300fa0757d308f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63efb537eeb72f8522c102bea0d7d9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb45b00811d46ef69a2e5d932a57b1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e4b065684203c483ac6403821f1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c2f382f0f73854b680a6c578946e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8638db718cd9461de338d9d39ff33ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d289c00e35fac34f9b37453a2dcb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbad4abb09649f17df1ce32765e559f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cae1d427f9cd37ac58f35e524ab58b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace53d9a90b3b0ebdfa3b786ec66b15f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed55c549ca6ae98f3b3c5e7124fb9d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e144845678ec7c2d06abd9fe62ce5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed7e3962452f88c0ec350a05c60c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bc1c58af21d127a76fc61e7334a7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a73facda7dac6d856a9eb104ff79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147229a1005baef5d4f4c1c2a606fb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09209729e2b5f5e45ed2b76d4c11c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e056b8571993854f7e872d95b5d454b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f90b31a2a3f188e89ed6371624885489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d790ca7d9e2d82cfe4a0e75521f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cf0dc23a35ade445b3df88e9dbc65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df55290f20e915be7656c293fc3a95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9561451bf4a68c39979715e7f7a4e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6659643db8ca8a0beb0bde783731a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350ea4d033c596e2bc5f90a340d760d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb43005b97d98ce8e0012190286e276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d209a1e42cf43aadae883002bdc07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815c819f9ddd3589ed649fe80cb9b44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b9fd67d58877faa4ba4b811cafeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eb517ff6533f2ae43665f233e7e4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be885025dbe29506f84417f3bb7aef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b9b0b89cb2b8f39dafe5be3378bd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782a35b84848610553f7c1b4b775404503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4b6bd77fc54128133b53a426c5b70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51655f132f7d59d2a7d77e0ca6e77af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d4328ee4b791a5766ac32dbe3c4bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd79837d2a4993d771d0c3eda3e93fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50cfd2d539c9e0711d22382c83bb4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3911cdd62b421d1ace0c4a1f06de59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f964133bd02549b1c5eab2fcacd6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e482d9dde171d8d13ba2bc1fef1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6698d37c9eabd4a28c42dff9277bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd9a3058a6f957431546a0763dfe3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46f26b23d2b1d06a62096e92d4a58b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222467d706561021bdc41c556e70c587515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e20d8757df712a9cc348f92ac80f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8786c2dc44aac5216086b1d6bb0050517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7644e90093b416cf123b1d8b79dce45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39c3fde49c4ca42cb25c989fc6afcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8098c0c5f38846da6d7d1e65be94f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ceebbf6228440e1e06b896a34e39a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc167f89c4fd988ab404438e75829a73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc460f067b5da627e87c491754804523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afeeb8ef95b0430620548399fb0aac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11787863d511c887f50d3c4ee5c112b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b15205aa50f31adfd202df9b954b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9038e96457f476117967fdbe0bdf68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39a7f26f3435603b05cb49ee3285e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af29a242183918419d2909b724d161529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087ad3fba83c9807d8fc112252a2fee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e6c47e6be5dcba1d29cefff4231a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa908d18df848edeb49d9f54c289ba0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce33269b7c996a641d2d5bc136c33c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fea213fa2349339d83a2c72c2731e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321142e3f7c3324943a0eeaea78bf44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c5a0adec89884bdfe14a2f686b3fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe221f05e07c2314106a59d89befab2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac137d177735f8c378e063579964e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb04cb30adcc7c926db085605a32cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007e7178d232203b9aea0297f099cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc1628e8f996431c61400dca7e1f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a797c98ece9210d551f7ed63d89be00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63857948b12d03e724142c5e22b4e806543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41243239b56446ae208a2c43fdb2a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f8c80d309858007515193b4f0be6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82084d50a485e84411f05122951bfc67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff2feaebf511040b324fd03f5aa199547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ba82928cf55b3a157aff264d2012548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02bccebb5c2438ac53ac7dc1223194549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2707a85168fc6c03171e0f5c8322550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469a64623f050a27aa10408dca07752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d73c34cdfb5382e188bbfabe4943552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d814b356b4edd2723e1c286c25d705b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c41e86329ecb82863eecb2057710554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e6ca4e8c3b95267c3051ef885fda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77113bb7f600a0dc8af0866c1fefc7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e253de1a9ef93d3aa87559927fb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479b1c6582d8e174f5e7727362b9196558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89e7c6f0eee65cd1816a3c81ef8984559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ad7bdc2df2ae2de959026dd7f36e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fb463901b39bfd13f658216ff5305561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013afa24229f0ffb60acc703634e706562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebe8fdee59f4bc78ee2966595550f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d593f939f46e0b1e4295cc98948aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d0f1f60d538393357654c8d6baac4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14fa5095c703709385a1dc2cb57f6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb54fd6a0e384b5be247fddadc38ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912b747309ba9adb66881eef128db9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6004aee26fcf35a30be7bee05f780569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6d221a77de20084cf2e8da2ca1feb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a02f2e4ff55930af41d05dc97c7ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432952696debee47c5e59946e274fafe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219db73ab84275c67c64e33ef2c6fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7751d9aeadd7682185dd8f42b22481d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722501f9dfafceb64a1ee56c8f9b019575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd36ac3dc59981ad7f73bf109374ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7ea1c2a5fc71035ab3f8becde24c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e69e483a1e9b761fcd016b0d13aa1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bad5e70d2ed244f45d84293cdb7149579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481504667e7c035d6c957ba7411586f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b175891a59abb05514c91a73e4f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66173a2fe987aeb851d3e47775c88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cde8eb594a9a067c2c25b7e6e57090583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531f466d2d3146eab405f4daa240aaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c32e92aa56d19a603970f1d60837c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b29739c03579ca9ece9703c9b3ce7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6cbbf197316e94882e515a149c360587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9a3ddc36e81f4a2592243fc74d3c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc003e1b66b1a09ffdf3ea01866a43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131669dafb11df4d0e5273d251f2e86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd734fb948e9e0a5a830219f6ef95f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45cfbb4aa99ad5af6e4df6b6bc7b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1297a12ccdccbec9307c02557cc189593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69651156c652df5d420619aca2e93a23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0cfc31dd741a1fdf2d3049b17521a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ba17e6f2e7678dec4ad634e1f0d89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10fa2f4fc059dde5e116324cb597f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e9b6d4ba273fe48ff7a7ef652249598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b57ccdea7f5e5c4771f2fb9bc7ecc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e6b904c50c06610a430059beb6e4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de3f3b88405f3b050d813b860aa21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543fca13fd6bad3cc69dfaa5ed66634602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf71beee0529b67f172001e3505051603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1e5b630ed9a8932d16de53682545604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdce1b0da9427ed39e137d1c9fe27e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96402057c2323cafdec23b4596d9bbbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87463a0172618380767b54fb3fd526607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662569c660a7821de1735da239215264608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2d761689d51e2d06f31c554f2ac45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151192d87fb39ea69496f3318fa4799a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f4236bc0f4d5791d857e3c99393d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6469e1548c33dedb520adbe05dfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089cef3dcb6e14adb08001ea175e54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4356587a6f1f50aa81cf5085e12ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423994ef49510fcc3ed033e82bc3ec40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f70ef1ffe0a95eb15ada242b2b39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6532a76cea1d47045848bf77e5d1bfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed926c049ac3798c36ed6d73fabf1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b03449b4512c6ecf2fbf88bfdcf985619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c556f5199c7fe3f53e1fd25ef2e584620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718358967a9270e4b414739bef5c0029621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32cf49ae3be0d9f6b6d1a2785a59a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d094910c504f59b9af37cbed40fde4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dcb367f4014545e0c7da3459dda11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5ea292ae69facd5e249bd8bd353a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1309a24cd98b28293e665c7ad7664e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec328ba3aa0447c354b67310004349627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2700fae9f7e179d3d8ebd8639da77a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389cb49a8d6ebbbf5142c0163711e7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e010f974689225c37a901dadf4d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921930036975763feb8503ead315092631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea12f5633f7e483ebb287e477859a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314113139dc77679bc0ffbcb1e8f2a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ad2c1543133d2a7d893abdf8a1c07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800db70b2da4cb02874ff2a06db9957f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b0691ceab07033065baef12b06b5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a15f91a4918ad390b84cdeb580e4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e599d08b74636350cf485678ba5c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab77e3d40278daee16e34c00b210f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bea6fb530ff23dae6f2424e54821a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0389fcfe3860bbab0a8cdc0d366e99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8d1a045b178d63aa4d5b8e954058642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8656adf9cf8517fd4e2b69475178a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecba164c237a50ec937d43712da0b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab004107204cb27367f707482ecf8cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18c99f6290750bfd080bc6449470d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ca0515f908ff2970ff5f5f68b38f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ea61f7237d6bc315dad8e63b57368648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a30e23377f9db392a3d2c4609b603649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bf43148b06d16b84dc955b89a35dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083695d3860527bded9dc747b2cf68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432847752a108718d1480140d721959652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214e3009ce9e99f9042d126349252fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5d5e6a0ef917241df0f0a48353f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfacf6f2daf3b143f43ab94da48accb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f2f19f87373cd1054fdc1910331f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697140e5912422d30dffa3d6059f03c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62f85cb1467f86ff38cbed48d41265658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48308abb9b66655a8516b51aee293659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143da913d76750bef55641c708425815660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbf3f9a76c721e8064eb127cd7c827661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc2e4c8591158145558a912c0e5b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94822e1ef8a7fbbc4f19c68448b27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5c636af886feefdd74e6d9bbc4cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944003ca49b8a54d32afdb43a0397c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fcd698883542ebc6ad447ecf520ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0759b107cdf665bd5ac97ac05442b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7752b4708be6a8284fdb5cbf6b0c404668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03883672daba2ae9098fed70feb8ed32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb95f8482a98513cc92713ef31913670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c142b12cddaf85f57b0ecf373ed8de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f6a67afba546805acbb4e3fcab76d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef96f6e503ec3439a7a2d1adaf5693c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c461da2c267752355d652615e5dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221fa207f4aacddb255ac94b4f53e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8b9d8f339aa782e0447507a773834676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469891adb265d1a2603e50f214407f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cdd86bedbf804718347b99267071678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e7ef4d2b6266dd07b56b3382c0a98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6057dc10bc96d45038009e2b5c8c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654704ef292fef9cbfc9bbae1614d2b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb1b2cfabb46927714f54f451b21bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669b7efb20ba2ffe97fc7c92db5f3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac899b21905ed573e1df3b462e593684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b97a83de6605bba234469b1157b834685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15375e1265c99b07496e841e5f051c4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551879cc5a17d646d9d0bb0907b6842687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7799c0090e79c099ffea844cc4c7f61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c7c5b5d4c9981ab82ab742e5394a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aae59c4f0f634bee671c80e66fb43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7268f5c24754d36f5e5c0f924e1c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392e3044b3843a4ca29cf2cf0c5ddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bc299f64cfaca6a6f775be60c5db7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ed4c8a3bd0fa648eadf2f7ea45ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ef6bd12d70a62ef10a7878c067b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59afe59a8547f3573ed99fa4fbfcd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616cfc1abcf3e999f67df578d1a0ba1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec3972dc8bc5dee8c9ee617f5422e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494661c06fd11f6d62575d3f88479d16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc056937364f8c8f6b9ad5ebc8f7af88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8ca095e3b4a720f45d2725c64f0ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21c44222ff582a0bd91824c7bc80ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5caf29cd6e4ce5d48315b4d2ea6db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cd09e4f844d3d87e2f0cb498d97f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353a7a27d17443ae2d9ab292895fb6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213c249814ece3aefd97c9db06f2111706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7705a6bda44aebbc506d924e505cc23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fde218685ff4bc72b26016e171b1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c5f301623b2e23783907bb580e5be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e30efcf2c94ff863b1e917f69009710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9429e2d86fade62eb26b1099a843b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe914508493bc8b523fb25d02389110f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c63f84c4c2c441d3b6e7a659bebe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a93f03705b7988a4f67f1e093f8f91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b64842f33af2923d57b9ac90ef12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14328d8a9094cf232bc87f84f1cd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58aa6021f211d50accb827654d62cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5ebc3850ca5b9a1297c1d0232d748718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223d29573b7ea62201e2053ebbcc4df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dfe4d9f266e94ca2994dacfa1e019720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4890b6dd23a39eb4d0efd2b1e9cd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014805a668b45a6ead261e7476f652722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa479acaf3f9d4a5385cf01673eefb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab57ad6c916e26f87caf0007829f83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea030c3e1237e9ce4bb13fce1e908725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1443d639434740ec95791a82c61110726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54745337345fc6f317172ecc6dd0e859727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a80fd3b4376ac6dd3d596478e5a9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c1ca622916bcf56e180b9edd55c75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f74faf333d06efa2102aff01a5219730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af3e572e34c7bfddd363c37c664005731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009c2c184e8ea193cdf64633ff66fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9289cf0e77a02ebc37a6aca31b45a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2bdc54349df40c87aeafefbcba56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c32e289569a8bdf8f70b4e4b875322735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7035430dd2d743569c0e0a7594b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892caa930792873d9b0f35b6c49c44be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622cd783c0ae6306bb172cf910c3d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aaab1f0189cdbcd1336e1985487da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d84a9f3406a44fefcb6bcadae18b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69eb0d5a4bc8b2bcc93e62ddba9dab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a594df656b032c290c4cf1ed07e286742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb22a1de775e2d4e2371854a020eaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1cde508b107b05d3add14eb6ab78b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e97047012f23df567b9f637ff271f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8353b66ee7e13f27d802fd89b75a36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3084535cc01bfc235ee2ec48bfade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb934ef263b34ec4d509f45d2c254ece748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2665c7673cd7be1238c543e12cda02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d040c74f23b408a313c748308e6705750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26527f546f8312ce4987f733c3fab0f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00323739a1efc469c79414c2f8357d70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273706ee1bb6e18b41f872230967398753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc09c47e8c9d95a5ab49ff232fdef8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d4ff3d45115c0c33be4d582041cfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88237e75800c7a9d29adcd1951f5516756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbabc96eef4b36fdce7dbaada1601fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0145e9c282890a41f8fd3670ab75d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c43401fc55a4baad3f534189d16694759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28d9a0a5252b566f410bf5be3b1a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b179676b4a43b0777be9e42c2d991761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16af9c9c5817aa70de2862e92640e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d150971c23ab3b26b74b8dacb1e25763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38062c219749db77dd8eba8f36e3e4b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64b14887f2813c089082400d4a84c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5f8dc27b7ab3f45499008b4774109766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9034b0d6b55973f985f02de55ed818767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0b4bf7fa399c48856d720cae92a7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0884afe75739712ca78911f0e80244769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839489988db4e71589b333a74f4aba19770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ba8fa76a378355d81987c3deb43c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1b2a53896acb4cf5d10ba8bd00f2f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fe7b37e1e8b7545d6bf256e89f25e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b52182b8d0eb09118de6bedff622d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad26ed456b37f3e18995dc8632715775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e862992b45f2db38e4f1cae8bcebf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba3ea68aada0f9ac139d5207e4bf8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d810265270ee312aec5e34cdb0fdb0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d0b10baaba7a6c7a249aecf5e2823779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58a394b14e4c70fa201142e29dc92780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f98f9eb24e00aa21ba47e58ff29960781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44220b6121e4f3ef0dc71ef6be557023782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9273c71ad8c335a73d01208ae1753783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40c5cfb310fe5fe943675505cff388784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcebed3ab20c44b5e44e48a2017334785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6898d89d3036ba4faa948acf035caa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9144ad7ac68e61dc502145846ff8ccd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25b7aaf5cf7638b7b1b56bc15bb7e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc77f12c5ebfb0ba14f70855b30b8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf9e43b56ca66dddc489ae57a38874790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69752974c97f182e7358f4ec230e6d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754302c1c562a9d47f0d2a7acb8fc7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba339c4169d2ec875482394da2f6c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeae6f61435102b174d007d24cc2945794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7957d1736ea9fe09b83c6d7a42b1cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e918b06e5c391af2268fd0e9eedb4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf1b22ee78ce566a8df1597f95afff797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4f997fbd2cbfca877eede719da589798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d828ff2f297506e1aa335d2ac803799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d9e9c7a5f673062a3811a73ab6a9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5a4d4e1d9370362871bee5823bc8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805f9a8401ce6d80671b19f552714e6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca6e2edfa35c7bfa1ca5ccf7b252e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e8416edfadda3c44e8db9ab77354804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a15a31ab903385b6a4f0cb1454f36805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae3202ca908b007e04f040a0c277f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3c942355e74449463ba22a6038a20807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef0413181cb346092ffa2ca79a9bf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376b09987b875e081690a8f77c2f58f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be062018d3b05fd20ed1d6776c8e63d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7a1823a95d9dee557392a7a0f7372811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977c56a797a9af1b7af16704209612812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404620908f3ea6bf3bf8fc70171cc13813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d52b5348c85215affe4a4d30e66304814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241256eaf81a987ee599dd738e4128a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aecf68e80efa5a19068c4ee3b2018816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544fb1a9949eefdf60c731a2961ced817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f30fcbb1e770db48cd43ebaa6a7541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a715adf40a141b77d7e880f7b38b312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e76555b93b177cf583684a8d05a76d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb02d5aa8956673814180cd0a8258f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916568bd7367f57128e3c1b43964a4535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc831a81b7aeecfadc37a45640c37256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161f0e493de4e4082bbdd6289ceb2857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a7f9041c7364c0ded1f05893b9ed78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048507d2af52d8267246e2e5ade0879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3df86f8887077e96268065331059f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab034b6aacea1d36ea674426e447c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8a6fd11f40c3ec92490170c27c7dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6968a6e511d2da66d04082748eb138913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6d5baca7099af423e64880a2a20914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1d4dc779efb5ecc4050efc6c3bd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c401e8dc1c99d90bc7ccbb63fdf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48de5f72f2def6d1544431d40f7c9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3d7959026db02d22f0db1886c7af518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856677445e64268a724603bf2cfcde919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b3d7e018b4b74eda7a199ebead2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd3f569188cfe7584c545758dc62421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23774aa888a6604add4df64ac3b3f3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba23b976a0350025178f92b4f473923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044b2a9f28dde53a67d1a4371a5d5c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74e15d360e300300be86117031858125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a43bd93b2df6935fa62587885332e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405261014a08c5f244fabd80ac75ff9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a00401aac593a20c4cbeb228fda0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ac07d9a649496a5d769facd2f6d1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e41745b2e46fa9ef43f55725e400530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19191a5285ac032bfd2ca1a0a96eae1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc261d0f9be7eab1f3fbc634fb3ace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e6ecd471e332a6fbd0db0ff865b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f9c545a1dd34550b3546531c2ad234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44721fd2dc637eb16c0c12c2449c3fd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468f30b7d59f8436b0494fe396951236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a9c7e1548b901e2591167d5c0fda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb5b0bec5752b927dd0d5df3f2c2ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55db61be91004cba5826fc9aa56235e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf4401d42ff77d341e9c3b871c6dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866abeb20c840fa527fc9c2a74f4feb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca2d3d10a039157b2975ce24b9ccaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06a036032957cf6f9d1b9eb019ad543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b2c7246b4c0c38f739438febafdf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8415e789b257e195faf6065a6ab92b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66994992c059d056249b400abf3f0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceb8705f0d27db8c5f4c23a71e03d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5756329a67104f791ad558904f1a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf0cbc87438a00d517fb20afa8074a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57efcd3249e1674f65530b5ed904d9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab52d88cbc139176bb25ff6553c77d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908648b1d4ff904d108ef7743c3e962d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985d30826bcca6335f8a4c2ec434f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bd7aaf19e4a442dace22f76786e5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc91a71c9b12e369739351832e9aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858bf5b822615e455a4e901071a03bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5108e4b99d9186acf3a17f7e512e8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673630c22d33aefa13b444f7ab27c0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234857d7ddc82f333215ce3dec2877ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc52bdbb98e8829371530134690c7e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e49f1ffa713e29f99335c1743efc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9949130035eea5b7249a0548b4f23c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed6048f74c4be98ce267a10f5c516063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86586b377a89a6638509e45b2b0491c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d0ecc0be6d4fd3dcc787a10c6686e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0f63776d9e7abe6724822c61d9f9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317dec4ea135c49987f2a14deac76fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14460fb80cc89fe77f446c802a5ae268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f2905b060c303dcddd3f6000e5e1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf88ccb0c349eef8e2a9170ce823e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de54e7d5c1fcb780e7697df750ec8eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa931d5bbd43485584632cbe54de13b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8e5a3998665189f8e36302d18590f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b52b16721ed9961b0c34e3c325d2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba0e93b087bb4e8d65337916e5786775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd87cad4823db19b041106d6f6e4d0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1fba803e9b42e23d2ef246a15751477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b671699a5d2dfb3d76ab2ea66b6711078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208f1f3f466aaae0b475df3ec75ab279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17dac059c43b189db89813abd055cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f384de50c7d294a809dba2d12f0b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8873626c9ff401ad7b1847a7bd588982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c4d9fbe86cc24cf5e21abf00690d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f3a7aac596b9501f91f6fefae518984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cc3d9c52e2e4dafc02b8162d18c2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33043b042421947983dd4c3e2f4f02086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2f33245c7f221d502906259e512e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a713f0b3a143de7216c40f160e2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade927ac1716a1b327b52cac023d0a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e1d5a2bdc8fcf05eaefe49c33d1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420f992e53d6bd628c1bf000add55191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8919640c7f8b903209f545503689492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f5dce54cb17df534e0e168f92c07493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f230dec0937f889ce64bf8267c0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a57dc6819d1ee75de7b60f58858695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9180062f33d66a66f859f8c78db0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a166c9d0302297d78e7404b329eedee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf08f8087ef4e669c3e62a309b867e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b197ebeae54dfbdbd0dbe9885fee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54370c01273aa4bc4e59ea743ea1ba1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404864bd5fbeaa45f4811b305ec5081101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72296a8a2e5ad3883143401241c0eff7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f0dd800955c798523546a844e5e98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297eb12c24cfc43ba584432e642288c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dd7b4969fa7eddd72186bd551d694105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feacd37441d1bb4c173d10600c58095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e96230c56fedde966f5af488a28c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989959c536e94b0b79568675c8acb8ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a7fd147bc6d47ccc19b01f0ee86a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ee110c8dba52ba290bcb16fe1970110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fff6863286efe8bfb26f00b9d9d656111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fbbe9f2163959066bc0c12ef6f665112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ec15e1b94c2137260973318dda182113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327aecda5b51134cad374a264959d40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da981791e0692d0cd4002a7af2b5335115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e1afd623879336f6f8b4b10ff747116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62cead01ebc3ffe095493530b5641117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cfd17d0ca9071ce71be8e4bbcf8a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db663681a6171f23bb5792d11aa8082119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad64c7b680da3a4b403fcb6e6b01160120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c17faae248447e2484dd0eaf77001121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f51beb7e002ac3e2cd4413c2758c79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2df64fbff8580a86708750b0128b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7caea2113ac5c6d14d3e5bc6af6c20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2877bf438b21748a75437ec675678125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a129f255e651fd13b79cadc1ac55834126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6a05228c0d473e9d0d39baca6e71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01794c8bcb2a41fc75097b150b7ee3d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2bfb076c6393e3e5c193b4cdab384129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945e60858835664141a6036db722b2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d3124f8a8a40ebe999c2637b0a516131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5a7f013ab3f69031bbcf10f005611132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439cd9c1e6097135191988720102883133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65403a415a4dc04314027b0b2491c92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634769e7fd7615b9a4ef363b1a95245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91373f4d34f482f15aadb0f21e48dfd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42413b1156ceab107fe43e31764ae228137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a444584ca307603f73fdb31a7c42b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c038f764973de333991038b93480f5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3a942adf69e7e9af635b1317ad829140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661c781b7b561cc1a2e6dcc72aeda6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72204490a6d6bf3fd9127b2b97f4166142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f07d9420dd465163b463044f2ce5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c11d8ee25183d7b5498741f50e662144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4e9ed82415adba24b6efad02cc669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6b4852e95aba727f15e6d7495597a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc784b03b3216a434a5a1bb3c3ddb2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956e552209270fdaf8e66d7055f163d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4c0cf6294168e3a70b31f4c773ab6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30ff00516cff73fd093b0fa0eeabd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46554874acbeb4debece7f2e5670c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377e858c95d6f62c5e49a385ee85903152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7cdc39acd8a7587fd691c2a4ddc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d3e5445d54c656a4c6814d992a16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc84ee283443abd725539de816a1dec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269345a7cc787a13a8ee4128353089156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9cc1f091e2d3b8090038e9a1660dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc86b1535485f8c05c44d01acad9c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddff71050a91cd53db47d9a66ca759159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b69aa1813d93f74a982410f7674d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901789cc50a97119c1fdcb4d970542d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c5c6382e5db85f36db45716543a3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe407140418e3ff87e420b8d09c1372163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e191b3894c54502cfa35033cb28e29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c821e15ba43f6fc3aa15a83ef7a822165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e880cac7b9ba6deb216fc7a12f84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533d15258bbdac623a3d2220acc95bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ac63e3072d4318a190b4a1a037f68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d89e421e614306b35946121a8e55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2c623d28238e09e3efebd05467a96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97995549ac6d14fba3b08fd54fb8574171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e2e2c574ecb03dd220c15f2dc718172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0a2b8e19e90ac15e052308e97efb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5bcec89b90359f5f3fe2d0b22d03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ca853bc93fc9cfb215838a7971630175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b3877897cc0657142e476f0935be2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d4ecf7c96c9793e6f15c2b857058177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636e568168c86636d89e04305e9fc3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f15f7963c519623aa4c7209490f05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4de99a3209020bb126d816e37dbf89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddce4b0e293c23dd66e8a7714cac295181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5277018d0c725472a3c080b40335182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a949285b165aacda1418820f750b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36166c7b616fc8a3f4d755b314b58ca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145572f88920554abb3fdc55f2e824185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a370b8572d21a034fb730bf28283186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941495a64ac2ea442075bdd6c07f993d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5fb686a53a54112c9d50e9e5e4538188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449d96240a8f2603eaf4c519b2fb29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ddd7daca84e273d49a19ffc7859c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a4d04deea0d85ad9b862e3de8d8f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c06c03f04254595dcb5aa1327fc55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e11aa61a46e4b4d422bdfd8814be0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226df5ce85b589eef1c79ffdd36fe8ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dc83481d1060a2f3c35e90a795a80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d59317c02c6f5c076ecb1564c4c06f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3dc4157bb98c7521f846f29e357b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e418d4b71ff535477fc3514e4ff48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8ed0f4d28306834bb5068997b652d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5426ec41bbda8a6f1d8663694a53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3859226450d4de24ad461ec56503b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7c0399a8d50e1c19b4c3eb0ffb21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b13b60c9f93a78c03abe2322e600a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f844e2a400e796fe0b4359f2aa100204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25d6c4298c9e6f10993d8b64f3748205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277b3c2b6b9952b178d19e07fa0880206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ed9106c3fb311a0d9d3188c84445a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd7e028e11a7646b9a5ad4739ac80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f9a4644393acedc611a63cc0be1b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc413bcc60033e58ccf912f8e2fdbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c30496e32aa922aba6750bf46af144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972695eb8bd12f75446418862e6e4a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b766a535f0cff90aaa8e600e66c4ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542179f93e56091d6cd696f711be5408214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca8d2fe4a2002021f2338110bc96d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c42ca48709a82ba5ab6109e93bafca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbad93bf3f3c49c55a79904dde2f36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a133d644cf4de02c42acf00ea059218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d5b42f7df88b45beba90f42cc259219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8e280595e07216635a18340cfc836220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f58fb8b9df514d23e939881dee60e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24495bd6c07104c0b11716809fee8cbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369caee4374781175224d61e9ae91ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ee14cd6e4eebe92d43aac06c61884224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d6822bf82a1fe12eae1dddd795c9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a45e3d73552416fa37caa5c8035ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f3ecb2cb6781a8e7d2ffbb0d37698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b66568bde76de368e32d0ea8c08b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276152ced28a6867f837345be50b1ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36739618d1ef72c1a31e81c68d96c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a7ffc0197b6defc58d61bd060e3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a3094faf84d559796dda730a56f9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b233b99e70c6a3c424529775cd01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e297cb36b8b1a1d60864a489b99540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eeb36f9bf831e7443490546f50aee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b4a5f6576994677cbbf35d1f76cfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652681e7f65eb0c929f100202f40ee0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc8fc407ac298b2516eb0039c5239238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f95b5b530af81bbe65708abdbafc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dddf962d2633b4c3e9cc71de186ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf92047af1355a5954717345fc8590b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815993b1ffd74554f0de3b17921999242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907899f7592fc032ac34840f7c91029e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2b58e9106f813a42360df70dacdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15abfa1773b7fa34a43274c1d3d90b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8c43df542be8daa535690c896650d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a1c0e2127b1fda0407b916d518cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9790c07c9d851f0f886f763b3a4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd3148623ffea6513f839b6b1ec61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f53dd4f6ed5b3f5777e49baaeb57b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb48e1e8d031e899e5c4bed64d2316251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e37a5a169e1a378bd0ac85693bb01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c110296dea5faec93e1576d66acf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f8cf9015fe2300a67363d4b6fc2b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718485f41e0f49e6514da5933781195255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984ca1ffda8509173dcac8bb34ea382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee34da434cebb0631e3c6925bd7331257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a65625b4fb95694f6a40c915e3ddb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4110bbf758778a6390a8210807911e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e630e1ef62c7bc038003eb236fde7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e0596391e10c003530084c117a47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061764e859eb37a223e181c1d07c79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d135cf9ef99f1834bdba7edf4ce3a0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f83db98ea9b182c6137374dfa0668264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31dc4a2e0852d52df5c4a2c0d3686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85013fadc60cbe64cc51153c9fac73dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a8fc7b328bf9a51de4c6c1e9ecd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729dda72e6bbc3fc00268eae50a6eb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccada76ae38a020ab9e9264bfd57068269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f0b31f2e265d9aa10824cb0af033270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64834c7539554b8918083fb0cd2d924271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2e30ce7626c0ae97dbc4b63feda25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed90a6da063f671ba7c50fcef8ebaa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a3f1d454f7b9f081a4463195754a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f7857c088d7614c7cf57a9484e7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20180eae81155568b3a2edef0e4675bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2c61866c7f7014323b5ca9226600277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce2341ee289cd40b2900ef4acb9010278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eebf6ba13c46dd9f428a712ac3a2e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6257d131749c3a29d00e998fc407bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4544852ad4b8271760a3cdfc01eab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255efbdbaf6c4041cf71eb0ae4c5cedf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ed7c5a4c53d859385784d866b991d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b000886b67eb251dddd6cef6f85b72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528550e6cb3982cf8a1a248abac59ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc2bdcc8ff0d1aff0c4368e81fcc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db89b6046a6767e7a0a5c8d9e6d91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c59a2513f55e5a0af54a0d01e147c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbd5a8b4244c22395589036cc0d63a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab5e866f2b7d2059e986c00c899717290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489ffe311539be85d87b189bd79a84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e22b14a64a5d031551b48f8c1d7b2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a68fbc93508869797e94cd4ca79c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c116cd50ab997fd1de28cc6872d90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb114abe2fa74b43e8a40f0cf64dd54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df9918641422c60617df6502451432296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adbcf132b2996b39ef8a2c3dc77a90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050099e2c2e47f847946a20d1066b9e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfabe10f28916cd2662972cdfb530b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75ee41fbfb22518ad5242033ae6b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810baff5b0acc310fc62c5f28739915301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c7d8aee4672b1eb932f86a946c82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d389e9b587978ca83fdf00de1a4b55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed11434c8eecaf5d14174788a9da8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e3b99704d198f1820938d99daed6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690fe1e601681df74467911e3ab1acf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacebdcac16c20605c826d4b5bcfa0a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8694d28761494fade5711cb71a267308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf78f317ef8651e1d866444d81a894309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857de60a71db06e88b232a13ac2efe59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34d7fe993c052ead8d4829e1492e4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e05a8aa7b65e46de87a013cc10736312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241ff5c3b2fdb74096adcab4978ba6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31029beb2d2afe0c23206939befb613d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509d9160c1a93a6e4557b7d24923e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70747edeb03895413d57309f8c590c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a05e21ec63797d09f216c16611283317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bf298471cc22fc130ce8531ae9576318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60aca471eae6ec37b32e017281d95f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982147ea04db0d1632fa8119fef19a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884befe5431ba1e66cdfa3dc036dca5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ec868556a5e698d41f31fbaf5dab8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ba4676827170d57c22444b9a8bb21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e326dccc634dc7ad274c369b05d19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54197056337509dba1df9e4b175fc1eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e96d23f6cd0fcd2fbbc7987f5793dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf045939b609f9bde5af275d90c228327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3be9115f68e9b7b562a7149c69f64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e832e87a836fb5df786a46b1018242329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa05cb5214671a82ec11228fb7ba76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada0dcd3ac5b4cfc636f564b14e7f76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe741bffac1c34be03f9cfbe087b38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6170d5bda2291a4e7b5c41ee66e83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11f65bc3218f99d8f5d42fa21a8ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaa68a020180c56e2e66531ca10e93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae3838ae62eef8e92ffb16d1723b58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de40143909d18b1a5fb85fa3dd4fa1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9d338e31190ab1ec416c66b36e51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6cf7ba635f8a040f557c75df1bb13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf04e2a1cfd797c75ebe4c9039ff6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13226f452091bad5310e765242fef3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439d9ecf2f4e9d72b5f34d13561867d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82d918c88ced375bb8ae4198f39491343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efadf71c4cf1e4e06d416c03e1fbe5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47a522a4ecd2a8da04def93c50c9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadddde86bf177044c5bdec3f15a936346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc231f1d4a8b126b82abad497f130b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6420ee17dc48ceae856bde30036990348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d1bec8a7a65a929932c9d39762d62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42dac08b0bd11bc21ad3797c35ecb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef00ee8179587948151425e4dac1b9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f9a990223096e8e823c001ef3bf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5c8d732bb35fdd0e300cf1235706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce87f973f2b4b0caba15145463288354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186eb403e95fb3569bd7196289c6a7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9627376ec5b6d80b8b6e8cbddb475b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2f6dd7a370acf577586ded88c51c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c2c0577248df75f0aeb02c9ac00bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3307efa49f8629aa6f59c65d587de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac54be9c34c18f8338fcf591a4765360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf7029fdff8148397c4d4d6d771cc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c405799aaeeef78ff8d2b4fb0105bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4984f069d24d8cd5b4f6a653691e5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1e9bf134d00395ad72ea4207a914364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16601b243a66eb18b3986a4ed856d12b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ef4c99edc26810ded494970dcbf56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473f90fc88928141ea54bde20b6875367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba07a2f0bf0615d26a788c9645dd38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3900ef934dc445fabd3e50a7a46415b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f632bd59f3d017b29acf76d726f445370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401834a18fd65a20c5296fc6456d89e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20161d54c7935e7c29b19b8c19bce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3478635bb9e8fb121a1fb371c5a8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d5fecd78b9255a047b20e5a93a24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae748a254c3da87d5b814225f1c9b8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb357e84a2e65f905d00f551d301ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed29d77bebcdbf78efe46fa9ee3fbbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7d719eed22eb21d701b85a76f651d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5bf1942c22bdb2564c96af9b0f18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192e97ad9ff6b8afe26b43369265e20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb77ac379d77d89d521f54fe12bdde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb16387ed462fb896224a29f6791eef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f0df99ab4bd63db6432cbdcc44c0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3178c0d23e45b639ce0a1852a6766f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997d8c271c06c16700ab02ec021efe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46866ab74144a81494cf996a971a9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b5661a62f8183fa4bbce4862a4116387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ece9ad2ea866a15bd0d840c03ecb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563310dd9d763b75e0f9f4359105d26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a917c69ea6753dacc72f1cab9637390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86eec455ed89822e5d24357ed2df25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a1ec7d42c317165b1bf07aacb125392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5f20dd06c187fd81fe0d52913a41f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56f9d788c13e955c544dd0057eccda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa55a5ff99d660c8f9c391e7f49f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ad5a74fbc6e08e4f94aa0569d9f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97011fe3acc1f792a33d957b67e16cf9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ca69550296d32a7d3730c6cb9b70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b3135b8252acc5a51a2c64d13d6b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dce8871d1921ca7082da403a845a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d57ae8ae34aae60d64afbf4cb2a97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d82e008bb6615fe95a7e78179ea3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab7c03508e041b862ef7e52560b35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eeb5274777aa991c2b9d824a62d89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b50e3302604ffd5136734df872bd6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec107174c0322097f5427f4fe6b35a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b22a3aafd282b48a13345f90d25caa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37214f28d0aba870a75b9d95494995408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5653477c57d1d922e4e53a2a5454e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411865617ec3883035dc40fbbfecafae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55fb63aa0550fe3748c34994608680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7928258c5411e81ed610dc5c9a39e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620934826c2225b3b21f963562fd713413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c42a7f9aa6243535f1b8678dba6214414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f29619cdd971a9dedd11318e76b15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc82a1df2581cc49d304a517b4f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7d95a70d2eb0446878e0f16483a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8921e159c8824ee002f7d13c02df43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02a81286eb73b932651765e200353c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f459ea8c8420904a02cb2a20ad1ece8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d288be2b48f1cfe5907f7b7897a39a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274444b157afa762a9e181f6dccd837f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1560e391d2af783c64bf207dbc69e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee0442ae715208c837b087b38d9411424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fe56df8d8886a63661e1bca3504f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be60b9e349b0d3c7d48d06d4d0141d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad80e612a8626335733c2f17759bdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04566755e40b5ff2fb636175ba6ac6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a40866b264454e03705fe9fe1ee8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b78351722c789f7a11d8a3a470f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dcf478fa260e0acfe3116d94c3162431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48076bdac6f97a01a7c800a7572c4a81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d501a740c46fee2ff75ac6b828b12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45625219c83ed8efe65b107b57597df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb28e9378922da039ebdb3f537d7ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbd5fd4758dd6c2aade984422c3268436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4907916a128c9e0ab776ffb838e6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d19a329b3b9b36fb6469502716dd39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254297daef02338cebd8796c3b067156439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac45aba22390d9e8c7af59017870e10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c597a6ebcc7d391daa130ea7ddcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b70847bb0abfa0012941c04a1f945442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da479446ee971d2e8b8d86775a614443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564ece10b63440c5f0b0ea3c48a582444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a0c0f4279c857cd22ea22a4ac1cc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade190c6605d2f8e61c251012e7025446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8a502d7a085c840e31820f965cda3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994179bf709805f80781c249d30db35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc28f6ec985fccfd604a0ee648d6bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4e3217dbaca8f103adbcbef45c9cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e8be5f10ed1df1e9a14c880f1f375451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88886527af85d8d47c28f788fa2eae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28299f690c089c675d0a3efc02344453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e246fa788e53969b959912c474d73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d352dc4338e1d7489444e45441429455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ca3da7cce74ca6f396bb9d9a2c3b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b59e2760f30e3a58a47c419b6556457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7309e365beabcefe34b408571531a14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c007d2259933c23b1324b23a45343459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9edb2181692e2e0d172d1143ca886460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2abeb2f18fbba2a73f05e2160744a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d02f5e88220567e74a7a122202c97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2ae3e1585ed1a8518529dda1242eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da83934b9759f181ad30f21011377464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8deac216e5fa5bb3699241a526b8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc69cd30052d37ed0e75820e5703a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56294450a9ca02bcd90209700eb786467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561057b74fc5810c6d8ea8eeb0fdd2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b838161ee48f2cbcd9f40b1c8f5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890edd4e0e0e8bdd86f6127b7eb013470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d058e47e66904fb6a90d2eb1754fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bfeb4d04d230fe2204ba14397ee27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352ccd5eac2528919f3f5fe0dceec21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5768a42b2ed5acfbba293864a8b90ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ccc63b15f0702ef99d6089d38af28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f0d4892a8ea64d83dc42bbeb0154476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07bdc95c0b3aff627ecaa6a5367fe5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd4a63fa0e80f2bb4878c1ce13f9af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a6691579fb3d7c7f96c2efd89ad08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a8679daba77803aeea0e366f82e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a3b0fedbc81a23567844005cb05fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9751d0521581f78be14c2aad85de8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85334c6108c29e4cc8a44e322cf48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028191660fad44b9324e50cc3911cc71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557248b27ba72157cf980e66d418ccf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1950912a71c138f2064b42ed0eb49f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8fdf687bf00958101ee1ce78cb700487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ac96fe7200d3b6140b49dbe49189488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f705cf04eecaf6785ce2fb905ecc50c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6632ac64ea87fe21f445d59fcc1041490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2b1ebf067ef19429d81718bd51858491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4701b0dfd98b4295f51bec594de8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a36854a70b534f6d12d433efdf21e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ead61786ec4e3379022be54dbb988494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702e75e55ac54c6ff0562ced584bbd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9d6755416bfa720bd11957d3f095496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e7490de9f6c685f28a126ed09851497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3042ddea2274b4b63877b2d7385a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc041e1fe480b168650cc27e899ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201051a7728160b5da8f140d4406a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d39bc23fb1bf1b9b5fc124b4773a92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d0065e631bbd94f303d13113d6ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ecd9e1de2f88254e3da8e9ff04227503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14cffb036cbdb6cb54778b1d3e6842504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6f84f3fb43d0277888c4149f25629505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435c454033228ad73d963b3fe66b53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd7cd791d00bbb272cb295417a9d25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c6e0dde577470eed284d7415ad0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808d891c29755685003167001e7f31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c033fe86737180875760beb34da1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224722b28098d7c0c277eba8180fc12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315469a60ab5602fd043c8c7dc98536512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba75195b73e1e172af09e103a1f3f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e705566056c4c327e5a1c1a1474aac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af133bf8eb4851c509423716a1052515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e220239faab4e2f448895194b2f5995516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5df2e301b1a8d34355ccf0209fc4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd780c712d227c5447f8ce9f804fff7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a7e9217559fabc1cbed8d355a56d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be3e32dd10596178b10dc89739a97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03deb3a2c24970cf0992de455d0b0d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace30123798c0f3a2bccec7e5fbef24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428bf2f20b6e2097b0a826c8ba684fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c34f3c46245a119e3dd86f07a6af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3258140c6ff92e4be3fe363d04569fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb3064f6ea36a16377eb8b4f05c12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd357af64c2e645ae052d949b28a9b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef626fd0a9db5faa8ca29ae34e3330528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619fc9ee97075802d53d9f1ca121566529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d077fff4c8c6391c42935e52bd7aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30501589bb9b1a23ec990d686bcd395d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b45470eaac192e1405cb7ec03435bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc04f7dfbe24be6f25fa4ecc1b53ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918456c5b7afa5404cb831b8659bae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498fb3a2c8233a940e611f2598b76f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed22c19e357e29f67b09c3e2f0d5822536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd106b598acad358d447f7e6405b4e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6019f5e837141dcb7f43d6f861757a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d0fa7a16349ef4392d7643167332539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac74ce727c35d852a4fea6116379ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d2e867e78c7317d25b44dc1e5482541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54464aa94a63bd21eb014b04087b5cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44b194cfdfb297067a9631b4775b14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a75a563d8414ff5e1a3c781081adb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a0db489ae529ae9180ac6ba353b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2f2843f60be74689092936ebfc96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb0829710e8fb03fac47760fb8212b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b6505ed6b484545f26841ed12685548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7f2781265510cabf33d54d918f21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91362d668e1a58f25be575c2753c8db6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04954cac4f758558fd7c037250a51f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ff5e713567257b02c719a9b66bfa1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a97b876afd46dae8c19a10a6451f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590e2af7d3cd6132f8129cbd02e6e78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9306b5b7132f4eace03afa7e402bb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637333ffb24ac1795b17c6619e0972e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77365dcbd1f60847ea165aa86761e195557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442bf43394dc6f8e011cecc1ae0e298558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aec66c3320d315b4c541f76d9627c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c3908caeda11a52c51428e86ca658560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cba6746b405c73ba921b37a99cf9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c56fed9591e137687b9b707393166562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcda55467f89704e1e35e4645b9d6d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2833a56982f41d5eb1b15f92a80d714564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb583b75f15640e05c7025a18551d35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ddc060f287f62dcf8ff07003a994e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fae4e9bb072491cb6a1a13515dc23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac5614eb44527f4b81c4e0b4c4758a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10399629c5014064b952d583566c76f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25343f3daf9a045138bfe851abe77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d59ca9b9fd99a9d39fd75aef6f8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc94127903a3cc33f9ad78780f1d4a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b910ec7b903a5b321cc25d4ecf27d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ed975d869ea8823af329c9dd7159574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959210fcad853a0faf7edb84a478fa9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ba2214f31bb3b4acb4adffba80b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534045ceec22a43c373f26cd70a936577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e4dcc0c4e3ff51ab0b9d54e661c3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8037094b22560247d059209bb06b87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c0a22d706bea29feceb8f21c1ac5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fb8b9713a5e9650164ea6222710d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444f2ad13d225df7bcac65a9e5d23de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd30f7ec55e24fa781a23d722380b17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de264b7398e9b3e09b529d1020682e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5a9ce8e3d8c775219e9abddd67d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d99118d73d5d5dd4e2bdc61a08576586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396fb5197ccd12c4e16db74b1e20261587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c77a364bbebf142e42f5d10d755a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a87abf29eac006c0856717599660f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e88a36d1fba7bd221fd93f27c81ec7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae9a9be26ea09291d302b93e73c29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cdff67896928d9d5dd59a9d14ad8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e2e2df06194bfaed30976424e226593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cecbed21715b86b45f478d68b29459594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07603727e5e9fd3f1fbc36a01dcf9016595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d22d6ab9e5c3b0a5c7948b126c6f70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce544455c3c57f0d673ba023895ba08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e907fdc2a4d0232e08bf1446bab9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cafa393d67d7ad86aadeb80fb22f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfdb49ce114f3c35177f354778a946600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ac2b28aa2498c57f3562a8d0303cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5323fac199f119d8b5ba8461ed7c88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a8d2ac6d5a473f8e3b5e78f72c17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff077e6e3a46cccfcf31d0bcc5f8e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85550cd0765cfa343c09f7016f8a3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023d3c85a9d3715a3777fd20d02f14b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d825dcdd1168433d23ff609af937c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1408552d16a55c34d47fdd8522d9eba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cf0d3e38db9dec4c3cf4c7a6c898b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0607d3785254e49d096248118fac5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663713318c5560da3797642628772b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53672584b777a3e0778ac76bfea29f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e4028eafeb2a31af33b5e5d26d73b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cc7359ae479be674c12615a32f1fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35d93d2701ecf9fcaf2219e68ca805615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f7fc51922ac183a11eae1199a215616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c950cfefe9217abad4ddfe8fec690617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501743111f7d13150a60b99e35793aa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb77f156626383a527711944f0ecab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a928c2e7870dac5a00044d084805b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2cc66ff2cb02d8358d6485bcda6b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80d0736b5bba195476a3c951721e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45b027bd013553267750d3f7946b2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa7e4709b042edca46018912f0119624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b300a664a838f1dc7d6a5965de54d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0fcfaebadf70fdf62b8fa3906340f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13989fe626b62423e46897f46b7b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a79cac63caabcd9b3dafcb2c215a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a314f2968b8473747b0771c18fe26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea20e58bbaa7b43f253ae41cb8a982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a481a584700b4bc1ada6531d3a90b08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee2a6c77f2f7fcfd61c39cd3bd761632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590b8c2634e37f2d81b13246a8e1eab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9f708aa50578f45d1e8d77a6b8d9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4315c1a16de7a2bfbf06b07fce59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71755718387700612b0d7fa619e417636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c173078973e789fa767377fd42ca6eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a67bd02c5e2d7637a0daf8febc6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfefe70fad94b68fc28ba578e791c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dacf1f8eb0a366e0e08e0e814878b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ee3c5e467cd3c71daf5d244d0992641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d2c0258279617f47a2d8a44ca4c84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d87163f031f4a71ad58118585b19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ddd8e1336eff26ef9b03b9e467af7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ac319aa34927db1d6ffb93dcbb4fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07d85d41f62fc798176ca858677ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194add91eca3b8c93688604c5703606647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1bc5ccc36e726eda0ee7ad4053865648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8104433b28fad9ae4e9dc98f4ae0c1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d67d3603699c73261417d71f99c261650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b726446caa36c3702cab88ed2403b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c405717cb55d7e4bf0c7bc06ecad8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d7e567550973969693796e67ebc3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb22a4b8b44d6b4d85eef50be2ebff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8997eddbf24ff0946055793810f3f69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2c0fc08681c6d76f236bb40fc938a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa005d52a558561d9869b2c24adde91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de38f4aeac9a0079c555eee8e98ecec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62382c9ef1ca141a0b9a8227a5a1cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4857f4cee5de03d22d764764005ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db9cec63a78daa61524134ba6abaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f130a49d4a3c7bd3a9b0108997f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ba896e76e755f257e105e23d2866663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ea61f096ecd182327e5e3cd78778a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac29bc6a7ad954375e944343926f1da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946167a532895c3c0eb1ae922a453ef5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76685d0f5856771df7a56275cd119667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dca1df5eb0671e259a3614fa012be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17aaad473bb45f397f70f14a265624669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d08a14c85b5117e678200f67024b39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56701ee41b9f5bd7a8deae965daab62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a43a887a1e1144f98c99279a64d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab340810f8d58ff81e300527e7b7a41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907420d20bdbb5097f0e025db8caaed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165084047701767cf68e1649b50cd4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e79033afcd7f010e3aec51a23f5b46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e56d6446185cb8dccd744a7ac93a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a73c0ad6ebc5e527ae1ebe1cf3dae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d44fc0e23a043f536c6436cf8ff0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c5bc19104b4df57b4764c87cdc5a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfeba4f44fe29e441d3d9f400b5b00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badecd635f05fd12b4c88c40f1077bb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695af85495694db58faac9a1be55e41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fee54349abd5d1a3582eda689fe8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eafbd8e05a27beb3cc50e69800f79c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea456c1dba8531051d8ae80a7b159a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa92b2f7132e841c9a86e201d1a163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd66fb76453516ba2493c879f11c868688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25499baaac6e0ead7b18fdfe3f6f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36189867ddd651218d057ff722990488690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afaceddeb1e6bb60df767897fe4d80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422cd872e3f80f89186575ea174795692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348c7f6710ff77eba5ee1e84e4d153693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2999af5e3309681e752a342024c1540694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e03e08a6d78a193e977de80d5a6ce1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93056faf8147b94d587d020de9f66e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af43290a184ce43498ebb5765b2349697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c40cd40474ae33ebbacfc928a045b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7ec4cf29fdbdce69b087fbfacc580699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07f9f21b0cd8ac0da995626fc8f8b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b29cc3c7b4acccbcde1599542ce7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4e4f8594e97ee4cd8e433d1f29bcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44e1357149224f11210b57ae66f6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04fff0032badc9b33776150dc52651704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c806f4ab8ba59884a5bd2f17797a5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5fc44c468934cbca36aa5e38969e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac24687e7978ea40b6b5bc391d1b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f322748d81b2b0b8da6006b70b4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320556a971f4a96b3c6738040e90a08a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9dda1c5e3359b916056c5c66e68fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413dacdebe011d7d330c6da6a4e9968711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7794ea9c16c71732fd2dec32f3840712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a875243e1fb4f51a959caefa2a7ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e73e1e4557d5c67606953ce62afee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff44df8aed1e0a30e38a0541c9bb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e813abc6238f007103bbc92124ccf0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d852fd6923f6c6364b763e23cc7c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f607e70a5326bba50e10c7536115e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f256034de08b35666c0f415d705bbfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ada04c92e7122f27e9ff07fd3bf87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3d98e60750ed3a8e6e75948862b90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a9d379456705a02a2f070cdc56df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043017df38b4d3e9761c6152b616eea6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aff1b0a8b71957a45d04d6bf4fc0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab814a82c0242696fc5adcbc0400995725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369d2a52ca2cdf2a55efea64cfd48b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea3fa1efc760073351ef5141d9b233727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ac3e15f719299e109fef959dcfcc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded5a3624ec502ac95e64beb75de76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789129c39b1295187e7fd53b0e3f001730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35b7c3868b977aca4476faed622d4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd14b0ab4f0ca4f72b22377f3240aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd8bae15605604d566ee4953da03b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e4fcbe4be8a7b95c1602bfd9cebf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fee931e5250ff4381b274eca5d7f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e48c774a176ae32d92a3a799b49726736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b6b82ad679638a790da78ee2e08e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd40136e2de0c30c01fb5a674880d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30150ff351ac0e501ce99f03014d50f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe248d05cbe55f2b98f4f3858860ad6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96861b14d743bf260a133c15db568741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2f3f35479c393d447b3ab6d97453742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada3b9881c89d8f2711a1d17c26152743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d5311b7667422d2432a013af964eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3264f52af6d74901cf58ec3d67f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a75a90d4a497aca50dca07f11f3d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a36c352f72eaacf4dfe50cf7846dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c2e2fb4acdfe27ce0aa1d652e017748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460d0c46575a5c84420a2db44863a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658150e8e2da046de234e835766f17ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c32559b5b0f0cd8d2d3a0d0faa613751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1450df798d0c49c1710ff44a19e983752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c682915dae190c00cb6e261639ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08025e90cebb31bc58a21fa87d18ce34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052413d5b7e708011add6b8af1df1c32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a84706342a407cba0b069bfc5fb099756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0512191423025405dde7a677a24e371757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08439ed36ada611015d521a26f891a6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7ca762b79867efaa77c131765f21759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34350cedb9219a692ab038cf1ac64e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c887113496bfbea145d08676ec17d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad64b327318fdcf050e1361acadac13762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62226bd48ff6090ac63c538882a51d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729735877f65cf7b27afdccfd3ee023764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afc0dd6767062bd2fb50b6fb8fd5e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed61f80cf842b4b23401ccb5ce80bb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398616cbc3fa8e00b1bd5726a914c64767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>