--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b6eb4217113335700efa47d83b5751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc79027ef7c02f2bbadbec1b31db22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203d43668e2c7152fd9cea908122b163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ef8ab252cbb1db665102ac5ce34a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aecd3605c48e5936be86ea2767ea25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f2d5dab3bf8de58f6855c499aff246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b80a3a0c3b7d3b67dabbfa9d79c7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359469212561996d9541f3bca29ff98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef16ef539134347dbc0c58e343758839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69184709642a1d8eac21366b45ff2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e2715d62432a2b9266f598a3f57311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a8e144434c84fe8cc4e9b47acad7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff804228009b2a594120f2fe20c285dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d50e31be32c876767e2f0c99b8c87114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb0623e4ca0c7380e3e08786d10ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417789e49d088deedc8ce4b1b750c1f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9fb462924f3aaf28ccd3acc7ba6b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed40ab92aabfc2a1d3c25c13604935718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb543b9bbaf5dcc04a84c3e926e6fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe8c3e22124bab1ae6444736d98bb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdffecf7ddb52899449cb66bba93cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05963a17c238f98bad9bc6528b70593b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93226a84ecc82a875d00d9b34b36490023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede988f091f387af2fdbecf922f4cf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c95ef2ac4666502b4b45aaa12f835525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39dd3cf931d073cc7478bf3b79ed8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f991d7033031fa7fb135ba4978c2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c473fc7df62ea0f325959395bca11b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522f836811bc963aa560c9617079a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec1fcb2d0aa04d2465f567f9d79ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357052df9f53ad646f388f2ea5d4c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e797f4d01e11d785887f5c5c6873ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cebc21d75c4be66463f9df18ef42ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680412b7ccc11e02a397c50a8958c9dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558266a8f65772d8ce6e64045f81915b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b74d4595896276ab03150f255a34f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e35acea266b862f1916d0b148ab7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c89a0f1f28f9b459ee7bcaf93725038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2ef5b0202a1d5505f741b910d205639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303549f4c187438600150347b17309440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80316e19ee9c334f8dd1b2c043510541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72182b069fe695d1fccc78e26f0023042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a789c593accf9f689b6a9fc4cff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789404b533f407f3a48d9e4a9fd2b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c9e1e95fc90077cca8b285392254645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c3c70dd7245177a484b6c839a2e6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d3424b3e7cfbbeb3e7bb129504b0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188060f861773e90e7acdb6d98cc61c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4368a8d9d450fe8b93c4d5e0a031b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6ed73a5c2e80f817606123822f3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47ae61e762515aef4a1d485bcb28451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c7a75af0d5c3a4b233b466772bc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8e176dbec6ec115b21cd8beef76253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb74f2398e501348074695f7b2c18154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd610f37ab012ef1fdec2f8bb08e53c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278b2e797d1dd24e5e822fabf4009ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35dddbefe070e4d116249b3cddb46657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9cc2d64fa081529380158155b787e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c1c7e73d6de193f1add4ebca008c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c956e50c5be64492b7ce1c877ee260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c7071848c607d69b6d14a113cc4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1cc02d83b69607db8b3f3d30c741c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a80ce1ef9dab4844b8a845e8d816063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482d2ddfbfd9d185562a69caff364a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d89655640f74bf1d895766967c8b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a124a6792d5798db762ed68c53bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45184ad07f05248efe32cbc2ce08a90167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35b5db5d0513cfe9053a2b960a7a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a012ccc3ec0ad110490736c4994f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0f3d7e0f61d69a322d07edbbd46e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d50692f01bcc701b84ada0b9e958d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6751d3997b0044f835b4101075732a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cf1f9df9df354b51f222d9d7efa7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4a825d33315564cdc7eda6f387bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be83097c99e69550c6a9f606880df9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe7cf4d279bb4f4ba13e68bff51b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b69c96feef5948dfded3a318004077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc61e553a6175ae1b2ead68d2993d3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf4039141898e704f728dea1ae076979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1caa9e4dc0a4a5fd328c3dab40ee3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3d5d2f257f673d984cdf8ff0217381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925247bace1e4cc301e49b47bc19a60582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e1643037ed95f898d7e4ddad65dfd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc5fe230adcd4b48912f84714e00a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d4e2f25fd701e35d97cc548a913285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae63b1bace83fb9aa8466086228ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90070b652484620a1b232a23078ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b6025e9ed9fe47a1eca92cb665e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58321c2695ae2451a96282c9e11d328e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4fd3fa08d012ce3ea94ddadac23890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0acfc874f233593bbc4c6d0c81ef6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3defe18d5fd4486d6b6db82b69f728d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2620aa8138b622a7d5c1bb3c0842993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d7b9578e91bca1998fefc6d7157994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b13843e7a4705a620f474ff31cdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f6bcd2225c61382371b0301685e5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e20522e5c819338b9b383b5b0108197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d8ae007eca4455fcefbb75cfaf1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e54ace69b7c2cfc46b7843d688bc7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a595d51d71d8c152811b5a647b29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed366e7503d95555bd7e578c5a6218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884449bfffa054ccaaa66837d4d571c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed67a45159c4d0cdcf90e8f151ef77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33c0ebf76bc819d3653dd17b8167e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e2a80e709cb5d4a47c988641af634105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a58c03aa5c922209092e9918a769106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898636f42decccb2e7dd79afb79cf35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97df9dca3b3b12e87b41779b426f58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64100225c7e54cfd5eef803b3726424109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e091b6cbaa789bf545900251b6de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089713dfb3478498bc6cdc595f50a6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5348ad139886580b95224cafdb3ae16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2d02f29c66493b662261006a0732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805070c90a3d372dee11ada5fc706c4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ad0723f911b9226525e22c35964d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd011a10419f1f8a1a97bea8c1241a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e2e4c0139f7ec9111fe2c9697b4e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db82376f52c19dc0d529d4ac048cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f58123ec8b76da46dc16509a7a6a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87c453f0dc70f4020719d0229fa9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cf78d8fc74d6173dbc3fbd5b5bb43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf85e745ecbaed15ef80d45817caf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490239db981ac569455dbe410c32ac7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d03893d6f2d4c70dc07d25904734c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12c838c38c9939ba89a78248aee1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2742e0a141056bbadc97debd9123282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e7abc0ba13b10aed06ad614d2b7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc361bc052227c2079716e3c169798c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71de0523a64623ce22123f8c2bc0c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3d38c06bcf0bf2f682b416c30dd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf9bb6cd506596865f9097874c3928131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940c2188160f8d46ab64d4d3c469d20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75495961f74dd759fd005e2258c6ca06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e7c06b56f21470c119286d61b034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f2c5fa3936ea500e0ec4f98bef5b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2841019edfa4c649760dcda4282485a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92a7d88353f197176eeddd7934e262137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97687bcbab31f00857847ba526598d7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d162d14bcbe6333ef1236c763a71e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe3b4540a57b98c1abe82a0656a3da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a576e7576a68b41403e121d1040aba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2920c768f13c9b4a4e2bd2cb1402328142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96879711be305dd2edd5317998e40a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c258076039fe602852b6f99f3f282144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a604f6b2e30efb5e2894a9225815d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958eebdf44fc353930c5914e6a9deda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce1c72e425b5f3bebba2bab5cff363147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aaa32a8cb24eb74053ed1c2414e2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0252bb13242223aa26afe631b2e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63bd92638d784ff4dc8ee5577df49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab66043fe9125d4ed3725dae5cebde3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93bfca67350c673c9e2edfdc938e47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762547536986deffd509cbb61cc246f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a745cee86ad4606d2381f52e9c2ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab3255ae35ced8629e24fe8202b688155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61819779aab388fa5bcbea10650afdb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43a63b9d953465129c3beea0238eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364573668b6f85d2b9d0aa6252f1ed8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2678a73c2ea292f37d75e5a0900735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2168b1999e200a8ab1c9b558e505160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25d36fa3b70aff6c7b9b381290f71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9770700f69797a66f25786d7d82d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9d1634b1109730ad79fdac5424cd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eedce9f0c3164daaca15a8b899ed0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63751c631480cf68dc1452e51515bbd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215937c3748a62126356ed3583e47cc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b40940b588012e50bedebb6553bedd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add43410d8cd11b3af061560c1cabf29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eb60ac1ad78bafef5d0bf8aa81c32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e567fb853725b456b11a5685ae401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13dcfad33989ad9b2db96926d1412d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20104c9c9f7a992f6c37dc01bbbacaea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3c83a88f8463ff12836afb5761cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdeb4d23de6b03c61325d82d50f9bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631176c27237dcf64adaf52fce71c9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e489719dae79d44fe6c6e3736b86e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98843a620b21b3e4dbb105e23ddd2d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e494aa41fd1ebfc270fec33b812a35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd18a814a467b15f60d178b42b74f42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebf81865f9491a18cd5b0e2878df91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c264b6a76731879d3e6ee8a5511b76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd9ced68bbb8a46e5977e92153642182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872456f6ce23f9b699e5946dac42622183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37dfc0f94dac95485fd5fd909bbcc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942fdb292709ef246cc6166d47f1bad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6463cc4b2cd88b8addb69349e3284c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f194a4ca3dff9737d9a6d73aca9e0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67f773bc26883545d15ed6cf1f0e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc8b23481b277d82ccf63ee3a48664189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82369f159e79d3799c5f745a05a9398190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e46860642a386bd213e8d229ade94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a9e8edcefd6cc0ba9e567922f67a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9a7077c255a1c19b177144713417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a89ca211483ecad3657accc2bb634194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d6c367d164054d44513ff42b8ae05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e48974ca8632308d6127d5b7426f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7bc9cc6d4348448fb14435232f673197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777714bd61049e963ebc6bd7c52c906b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e42e166588a01e7d2fb45ddcf71db6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa60d19ac17acc8fa7690f4dd214455200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b6803caccf6d7b9c08641d31ab50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625e221233638a886025f0f5ade44d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617de14ad40666915d54e07f962fb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60946a3c2169d9de725dd9369a619204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8291770d29bda6159fa8ba1f19795e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdec1e063f3c49f7ccc7c0a3bd3d06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6c2c340781f25cb119a80e442b2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d999a060bcc166fde25aeef3e0d1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eb11177c99255bf0a3262d9472ec7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b070fb8ed48a689051452334e1c4b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3b0cf17b6d647619e57aeeba82ab1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72399650a1de5431084561b5dc5a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e83853a579a2f39ecaead7960f400b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2e669e78b2c330dabdee940a5380214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c975df622aac2b5b4b46593a637941c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83add1063dfe9487cb020fe830e104216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcad94644b19f6260ebfe7851c2d7ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451adf6a10702174bfe87af19fd02c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197334cf8399559208795fa2a7baae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a687b495372f997eee4f17b708f8d9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576340722b0fc64e1ab26dd06b9d48eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08050a31443fdc56f2d2f5933d3c3ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe66bca19e184e8f8725f9c582d9e43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda7ccf724eff0e9f87676055ee1ebd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd87ad001c810a0d39a99a76678ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc6d2ceef2585233e15581e6ea52d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66c80760a391eaa79ab2dcf127bc26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5941b50bcec9d19734434c3271f9ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70313a20609a7eeeeb11a0f43c4c07c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8dce375664c115541aa344ea98bd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea18c5992e2aa3550af4538734bc9d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97075181b564e351122a9777f70a5b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed327e0e4c135d4b0ba49d0b4a97b50d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2e60ca775156d72948d8c7d7f3459234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65862bc68c58e1aa9a1e89455208992235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2f73e8fc5fd058ed135ac50c67b5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c0add459af9d4f46799930c1f00d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b168e4eedfd2482a2a7d65dee857b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad67a03f88f610b07686481935522239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a57a9c4dd9016c70ef3c103ae3f916240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabff5af6d8eeeb54d3cf563a20ca291241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601597e422b185a435866785b1f1d3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7584304539d097be0debd029dd4d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b9725c20d001642c8a2ba269705f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b3b03fbe2baf61903a5083d0ffa58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a36087aa2aeda65f75ed29367af3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215894f7511df00a715a1a99153b2332247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c200d519bb513b92cc7c27ceea1c49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b3a0adaa4355324524ad55ff9740249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aaf182a8bc5f6951ca6037aafe174250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efcf2a366ac845c37a803fdd2b83dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e65904bfd7622ea47833d8e26cd08b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde18063afca32e6d77de29e63eb09b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcecfd609d14468e22d4d016b5f5beb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1177622d11824931f951c0ad4e4826255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5710bef56d08bdf4c69c035ed9ef88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6f309fb883f71016fbf898e895b29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299dadc525be13bf46b89de2d7e94ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44e5f7c7916c85bb42c4576b42816d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2c2bfbbb42e8e6176aef704afe06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115c5396eaedaf193bdb3b1a8d5116261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de16bd4ffb01cbb3486a12cc0d8419262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7221cb57c3cabace74f1f5c5d9713a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a839b7ab9e073dfd5000a93ce0cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a28788e9c59be956c94bf7652674265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba371e81b4ef328f84b22e549e70924266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf58e0fc069950e9afc467c8658dfd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb9af7ce15086122ff7bb5d32026aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f567ca4728e1b2d1638105deaf30a99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe048139ebfa6ac86492ed5e6dbce4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c3718fdb16fc2fd7b469153b4fb5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906925f84f4450b069fdd34725a34e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec5acd0b63dd03e4690d2cf0a67bb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9c30b3b96c3f9835de119a349a97d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e285c2dcbdfccaea718b4e238641be9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7d649ca4402ce6eaf1352b6dfbdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cc0478b32b104cbf83403d219ba75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6afe03403875a5d4821e8df208707f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135925ab811e3acc97d3930a048b0e5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9151ad88b6d5f6d772ec0262acf2a4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c0c1ed8e669762a866fa4633d4fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88830d07bb4e81d211d6a7bfb453c9dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580a5c615486b49117375a0384bad96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a9951d00cc36abf86f7156f132bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f61aac5ca0611d219790d7e26da739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e28a9f7c6cd0a38019f08ecc583c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57a4666a5043e9aa685d5273abd10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb0fab0427ccfc3b667098a579de07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26dc19e5944d136af690f8590a2b8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a78ba94e65fe378c104bd4a7c89fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bc63bacc35a686d2782e7f54fa1fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ff07a9b8d725dc1dd9aadc44736b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb150971c5032493f2fe8480b170e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2175872849b556544bad70abb9420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d54585457017036809e0b2ced56fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4cb17810896469cc8baf10db33ad9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aea42f1c3c53de54ae790c493fbac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c1a9e7bfca6129a2de077fe9985a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c31c6d3b6306e77d257dc2b475591f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405eded29dc7ae198124082103a960a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d676f5c75a9d6caef3c5c82edce5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3832172afcaf52024f02c193e6070302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60917d39d3daeae9126407c2924cc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f77a4799618b597f04b18fad66743304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b693d05425e5ad4c99bb10f8ba5f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ee879b70d2c43dbb36ac1cd6ffca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725b70b0fba8506f1c328b257e0e2ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab18d35549c7cba8b18bfdaddf6e81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39044f65af54fe2ad1e1eb8b6b610f97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3648195f9fb97750975a9310e54abf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecde862ffcce585ec64310205c4f7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd4c6310735136ca33399dffe1a688312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b1a7bba619188e03c527695a1480313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd1549ac5cb8b768baabf626471fd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeb4b847f203d5d62b0bbd598450aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06babbe9e1d654133e881519efcdcd7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861897f76772d468b7376421af75aab8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa8a5308daddd363eccc5f48503b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c4ad4652561cfe1b2c848e8e8008319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7cd9c539a82872d4b4825bd4593b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b2b8fdd1f2e03cce1b4ada38abdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a952bb1e1074e83b3e09c7809ac0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881b9be5bea4a971815c233dac7035323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba360fb9edf63be18df73b4cb2c6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905716487939dd044d97dbbacd62d427325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16ef99ba1edb14b8f36dcd13b374f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd781e59202a96b6d7da3ac20e982b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db989980d9229c4451af2124f611a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10166d50723e6d808382be302750ee4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5cbc7fcc56e77020e813bb469a1ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd041bf4d9542076fa11bad39613d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aad0b3163c83aca63bfc8945d19013332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5269e89069f05c24004e410ed82ae15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bacbe3f629b5164b55f58048851516334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9c87975d23eb9b48f9a4b50b457a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2b6667c5d57d101ee097143bc4abe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe89d591b1f0226e0aa2b04364a585337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cbf705e2b3842bf66ee3a958a35d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c720726547d8dc1557175ee601c4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1c92372bdf3ffdc1e52c9ad90911340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86250471dd306d5c049731f98fcc3a64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cfc777e9bd0d57b50c30e77aea819342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca84b23c524bab1bd31bb735fa2b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f6e425f636e2dda245cadb11ae91d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9858c6fcf32387255b98a7491500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45e591f9c2cf4d862af92318c05385346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a061c38d794383e7da4121557e29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152596464926472ea67632fccceffe2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc04eef4265c0c5b8ba24eadf600c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181aa6756041d3b76990ecb7c015f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205a92c3c0dadee5b4a079e32daad8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0d4350d29fa492dccdabb5349b1fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908af248f106597e5c25e7939bd57f4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608695f706f66e7d8b45156311a65358354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab0fe4fa13905d7e8c40746eb1063355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efede6f2114f0fac2798d9581b03e57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dfa91955588386cbb3ac602e4d5a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc4ee06f37a3a2750312fafc84efef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e3ef5ce50ef622043fe63233131e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14b9cecda1f206590e4227cfd648d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9be01e160f1bc659139bc6f0e42859361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9cff78856ad861d6e6b21e2031a47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912aa7f36838d253e828d0bfc55d78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fb80536477c195c0007aa58edae3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388196ae340a84e715cd30e64e0d52c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8050158ce9708e464187f430c552f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc73ba7b3c15443e7dd8d949fc24949367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86983c7e7c60ef31f867fc92a9d2613e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fde655e8d8c661ebc950c2a9c3ce2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6224dc0b7f861731f55a2626d2685d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2511a8b04aac8da13c2db533d341371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2b89cea2793aa2d5edc173d02da0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730586fc3fa7b31314402b3efbb1322373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f1a4468141f19be4f84388edb9dd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde93fe0fbee2130aedb09a3e8ed097375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6769c5b5936851cc8261b4d53d486a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8558767031b07e65ad8b8df97216611377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603bc6c1fbc134b145a974d5b3320cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b96068f3e5e97afebbbeba639d0d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a1f4899e3eafa117cb4d78b8c9413380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff1a99f2a89667d403fb857f44d30e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee331c9f10d5225f3085f55f6aa1e0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171bea92b7418a1394f328aa0c46cea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eae9db9188d1f7dfbbefe2101e088384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bbac4f2a3a147667508fe360fcbf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12668c43f914d34402adf4ececd9eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f2316df83bc3a3b1b1bc826aa6ca2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea58709f86ca547fd5bd4d0c3f26f7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05835c155c508b9ba242533dc20caea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c49c2e1a8ace1f40ad14e300a5624390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0aaf83050694b5f3a4cadd35fb30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725991238591eb13d320d26d6dc44fc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b60d82e1fc4516e3720a969ce839ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190164ce91ff93e06d7857a04ad42e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc44c8f0d5fbb7966fded014ada37cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5136045f7b3725046c4381135c8221396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15753efe959690d2d9268b65f6dd7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd813738eecb2f73a5b15996c028b0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef19be5a81212d3b9ec7fe20cbecae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d91a102aa0d6c73cc946e9b8761b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af5db911c314b635082b2b259d8a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af68c6b1ab0a2300f66f84c7d8457fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce190873e718a37475c455ac2abd14c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1b8b173ea154d0f90c19dd117d122404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0bfd08b93b4d9f5a784ad0312389405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41463c4c8bdde23f38d96970bb189be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b798035e9fa6749b3070e7555f0a1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d3d65e793daeb52690653162c5f8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331896340e6ead10876fcac98e8d0f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e7c6e59a1bb03bfa6026702dcf9bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459bb14c9a4f00bc1ceefabd3305e7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86de1f469a67e99d67deb045d4cbe3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29148b8872ea3e5a0d9cac3b4423d03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7591875292d8b07abe58f493db1976b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69465a41e4dfed832024cd06a3565415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d3f88efde179c348f91a8bc722aaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321d4609a4ac6dff5dd81db2ba200e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf6171de312081e9b7ef4b84681218418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1cfded66ec7dc6441d0d97139b1ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e4f572f18423bd42e534c52ba240a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acc8d110b42fbb6680cb7349b651c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5caca34eba3315f7a855abb31a784422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94ae6ab40db0a43e771bd34702db22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687589ae597954127ef933977c0f99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef1bc4e4b7ad01bc529deb47fe48b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae2355485b424633baf74681320c54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3041167903105cef5b4f455e8c1cb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac8da29bdb6b74d19afa62fd107da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d0fd43e54e1613dd4d15036071e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250692e5f37daec86f331fcdbd37bae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c26130bdc5bd961b3b0b14111a4693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482be083221e454b1014b9684be19f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378f953bb4f5d185950287be2d0a2e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f3cf79065894ece50559428d70e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ec932ffcbc368bc975bdf778311e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463dd65f71c75aa6a0f73ba769d86f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31492d912adb6e52d94809fe23c605c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1933fb397cad8db85480e19d10da454438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d83a0ed3a8f103af662f73bd75e04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca53ce6180d97626b662c90c3fc5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffb9371c3cfdaac58202c3813a5b78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7872e37db37ecc48858911654d5d69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b01d202cb43cac78452236276ba05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8002104f1da80fb34547867f485f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4212401eb09f7d26623392ce466ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474448cbc5eba9c889e1f73febc038c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ed10570cbbdfaa8112ea0ef2ccc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87471542972cd8633ea1d16e4c15994b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5174480016c2414732297e0a8a7a65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d58e5135b655ff398d09f30055ee2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748c8683d1bae944233020a76d879c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65093a08c83de637ab1f9769e82335c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ac86697daf3c05c922fb1ddf1cd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1cccd91496cba5087a2bb9bf264f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db722b8266db2fd8aba3101656da4e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336235ed2717cfdc04e91820b08290456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650457db6e579ba43e13e4c13d2e2f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e263ad9382a31ed21899ffaf22d91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f308e9ea38d97b496deae2e3c05d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd8f531aac00c14def8a02aebaddaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467fe701d246e96fb92bd15b3310120461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963e69117f4db921f848d87ae488590462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b416ded4e2ba4eb734f63dbe6d43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3358a09ebc5cbffc338fa0b5e9feccd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39012f56b0e9d878c7d318c2b3c275465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea17a45950339705c53ff7d2b6b7d81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12356ad3173679c5bd1bba6aa7046c96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7899378155976545d3a1be4ed0d11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b8a1ec7600082521c0dcaab1ed59b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dc66918df1cd72ecef76d03dec5ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab392b263adc135fee8f51897d4e3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6382aed768259632bf602c30b274f16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac318013072e5d814b8906abae5d225473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec78eedb2d26d2c7be6c86921bbc8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e70f4236895d22103f0501405ab7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d9f73874d9dcd5610e9766695687476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201fc09bea052917bbbfd9e2236ccd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be415fc249daaee28ad9c2de6b3b1bd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2826a622787f7904cea83d0012d0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aab7002604bd5fa15aac0f1c1a012480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0251e5e56905078d85df300da994169481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610984ab63d94e6b1ad3151e82d1102482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ec1e76ab74d07d6dfb38081d7fdd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc6b01efb68d7a002b51e3533ab83d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3aff9f16fe0d353b0e54fd2d79b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bbbb0aa8e05e87e433dd285ded352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb128930eeadf684da8cfdcf522b7c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafff2fd261c44b457cceadc928ad6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd006837ca6b157d87bece9a061580489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4cc0cbda913aeff32e1e984c4dc88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7938e80657d34d0b037da4b8a3ee9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9dbe0b632d116bdc3c5454ae2212b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924a0cc98cac1e13c858c9ff6200dc4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989394a6bd7247ec14ce7fa1816829b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910f0d32ffdbf02e56cbc677360056495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578106e9b1f51ad4fbdb2bce85a8c53c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716442c29e7ac785798d5f44eaab00b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d2b6e59972fa1141a8bc184c5ea0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3070eb47a4b43b8ba87604d0d675f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec49bd29350658c062a4e07a4c5be6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64303147986ac585f6b78e1bf2c5cc22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f914cf2f1b2ad489e8aaf2b6f2b94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b179a29c564cc8b385fd6a7fb8b50d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b4ffe35ea35a4d6485f8478004259504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713ee8235f16a31dec8ce6bb446dbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062cf769d40a5e2a58aa65854b1e196506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b42191148020fb2f06be215d582c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a79952cf963e5baa342a0e615a67a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6c626ac455106a051ca15b5900db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2f6a5d08a65e25a9c31226c04a77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef340c404435357ba00e4f68e9a5de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa6002b0632cb5993328090ea9f51f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d40fade51063381d57af9541d63e5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea56440ba2eb526a26a6b62db2a70a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f01d6119ea0a4fbe163112d58f165515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c81f18f33f1cdac8ebec9117bd6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b67acedcb8ec72d6ff866f0d88d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53620ee4b8e818ebfffe5e5aa9a13b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0783619ae6eb6b8df23bde02c133519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48856f55c96d66bee14c1e8b22c40e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ecb49fbb7ecbb9cc24397c97ed09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c826f51e8f229a2759f5fdf7f9a54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aac033253c942019f3ff9e645e9c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3c14356be6379ff18fc9def439ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82b2e13c355e2ea0829c75457f55ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad0e2e33134a3e4aab975c022ae5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ea5612ba96f06a1e9f166dd8b9ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e0b2c50c17a5a6b96aa51eec93cba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ea1d390edf02686b728d2a5a8e22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e29af45a9a3c4deb62873a472b9b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f100cff0d2c6d1dc5eda6db262c0d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404140866df57f7770399c9cee79875f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c848b2133d7b0a8fd42e4b2808581533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e92779c11bc94a310503a07d4880e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57cda81720c982f7e0091e139014b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cbe940b7a7337fcf3aaf7c7a88dbd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cb92e7050f8e60a29da91c167ac02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55afc05344d2b2fb169309f53e53b9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0303d827fbb03838bb9ac65aae2174e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5ef09d4c236e6ea668233cf3d2ad1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980e54e5c37d68fa902134b9c511c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696c29800eb4b4171e0e244c80230f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab693f566a3bf0f930636f3ea79132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab1cdf4180576b20881527379b600544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7eddc8bbc7784ec9e1918df77f08c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956839cd85d38bbf0e83db00c84c73f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b52b7eaf2a0a30b5046566f21c61b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af1da2f3afc36b8d28189b7b364d38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b580d50960579d788d59f55550102549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b5fa6432db29993dd705e93f1c36e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fbd84e2745d0dc146d6392ca9e1ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe192dac11b506fb95ec71c5dacced552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c61e04e28752b195a2c226bd0aa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939d718338220d8873da2c7ca691f72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6290b43fdbceb1a46900fdaf1299555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12f7a0659a42c6bac37c8ae4ba74a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6879f999a45b928af5b28caff475557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea99f784f79391e9791d61575f8b50b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8062cb312e9311e233c4655f9478c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096090314f190f6cd7b8d893b21c276560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b5dda4953b21b0ab4b5096145992561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a019cfba82b169e1ae429c31eef15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba619f57f238f82cf49422c47c1d17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b6522e17dc511b22b8e119330124564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b168e2980018c9ac262f7567f8cb3db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbd1297a784a10626c21c96863483d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40ed2f625d010b2b7864fdd70161bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e03333696c28f0203fef4c0a9a7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004583b601249aee1284aa6fffdc3255569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e277a412793db353cc6f599fbbf7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b4c827e2303347a9162bfff83434d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225b8cc55947f1ea143eb076c634ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf7dd97006960b4ea0031befdfb5ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb52a27d2e46cdb49c9c89679e7b64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccff728785b3f2f7bcba9dcb70a887575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df5ab582cd4ce48ff123775b85d371576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5169bc36a5fc30f7274de96c0bc97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df4dcb3d739343d3fb07e30daf080d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3cba63158e4aff8682661af86905c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef3da74cb0b528e565ff6c39362592580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0268d94c6f9c30fd402191363458a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158422972307ee505d3fc40e97c25fc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe5532e78dfa4f15b7d0b0db2f7ef4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad56967ae1e8599704fd02ef1e2db1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3c5d42f15e82b7c5ae9facb36f04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcf2b873a11dee624c6763b5ab0be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d43d770828b6b63b9f440e6279e9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c65c13e1d477f286fbd7d4b92d824588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb98c15fb6391804020920b044e4eb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdfad93b67def0f6dce3be3dd56fba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ded1d93b5c27c4b12d1b980aecd1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0ffcdb732b2bbf02a3a14e93df47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dec469a5c6a02af5d96c6a080c1f76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148170f1162656939d58758738f074ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f411b3c6ba17698437d00348401a0e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec764bb0ca23cfc31fcfbb26d7c8c0db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f9857d7f5dc1f5784d89bb108e673597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638354c9099bb1ab0e9b504c7dddbbca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec11dfb016761a954d62551b1b6a4e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315f3b70abc66dbe67d1d326d9f1f5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1c755fe3cfb1c8242fc0e9f17692a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb690c3f66d7ba4f497dfc35ecbbb06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce2e300401be427ae34ed71da5a7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf7f15bb9addc23ecdfa35e4f270ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e034e1fd13fc84fa1a07559d7cd59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bcc6ae3f31eb9ba8ecf0c98ed2706606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ae83e806607c6c68881826bf45cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366de99815ef4266f0d9c24975a533608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2765de38d77081f42bcc44f93d640609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6328f16951fddf9c2319bbf13d388f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6314c4a2c6b4fd52f8e95b4412f06df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a569e9f5ad7997eab0a8d2bf350fab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9020851ad371c166ffee46163db4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7591097458a212c92e2379989d5670f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b40a7425d54f72c3f7c764d61f9072615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e45a1392f0a2c81408b51fa58d841616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e9bbaeb4cfa2c2a5b2ffbf05b1ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0238e815d3fba57dbad45c5aac4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a24a18564c035a1020faa185d72563619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d68353900714353dd2a8fc340189d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1500afe73365e1f652f1226c7747efb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3903abb32b86d4b4ecc47294e4439622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ce7db80cb07864898bd3b0de273b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06722880f0f3124c789451135c490a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a9cfc1d8be26dfd970674b84c1e73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857cf96ce1a8c7116ce4b929f089f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9c3f3115b207234e6edc86fd2b749627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634318aef860f4bb9e2858596280fae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3767e042cbb8210782b69351864bcd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed751f11688d461859e257df95b92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404725923b6cbf453cfba30ce587ad15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a83e39947ff0c2a2a5f5e075eaa21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240bbbd95cea06eaf6a65ee34f8740633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a61d846d461f4d14a046b50a7776634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa53bab51be5d700ba07df4d7002ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87970518434c0249faa28c51d888a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30452af9c011505b2fd4f80358b5546637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712875b5f2a805a886a842a37cc154a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5b5b4a76e3fa6ff5f41c41084f109639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a2a664466dc6c6a06edfae07808a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f25862eec6f67c88544f06e5ce1455641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0e68413d396246541a50cf904a944642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f800f858d3b8e370270e11b8e9bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d27ea6c9380e18038fe9ea839b09e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6ab500780921e4a7af0fce0a06e07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742463f86adf43e7fdacb885dd957d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700087d6eaa4a2fc10ddc3bb78c1a3a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb13f52b73ed72f4006e7909262cf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0dae5319814dcd0cb1e26d5c5f72c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cba543c92d1cf4ef47105e7cff940c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140172a5886c8a0c09f381fb5833f320651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ca0ac2645ac44a79ed73c1c13d99a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e596d7539c1779146d2f74dcd49dd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8bd6e10edc56dc68b2d768016f09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb852996c2b661d9d0cffbe585ef5891655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084f645a14aecd529ee8bb8b382f589656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c377da11ae21b734391ac3941dced657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae7f381d2e0c8cc86590ac16a7b3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7f3e01a82fd5f09669070f3d233a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b674fb1211090aa9a7f65b442ec2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9daa79ab041f4329bd01cff0aa725661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e823bafc6fb0d078511198bb5f32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43530ec13386c0dcde9848cd2d726663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348eb4c14b9d72409c6632d0ce3a2b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaafe2fb6d4a67c5f5ae631ac12eea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bccde00216951e93d5335cbe7ee405666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb89c178f6602c3ca3711d48ac54647667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cf51f997455af6e8155158491f326668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43effa17b043bd8476fe44c397af12ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf658bf91effccb0e8bf1e382c76900670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09199534161e8b3fac649b8fb99e4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c5af5bb8570e1a9ae39d7942f302672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6c7e19d46818b10d01653773475c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95dfa74e1d1f0dd5909ab248eac1d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8d83d23f4c3c0960a0913cf3db23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f675bfa1a90d62789d0d62dbb61377676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543c34b44330a65791b456a09af0a1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b92bef5e031565a0e860dc21b65b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e079091a27bf47b787f2374bce978679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f6ba611cabc9d14864303896700b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62508911da7b2fc7472c5691efd3ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580faf379996c4aed36f596de549c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651600d2be1dabc9d22694b20d928cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba60bd11fc505cce6b0d73f8ad928a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1d923bf06afc1fd89528e2ec01c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c0098165eb67b44abc5a6b01e993686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434f0e16954c6ce55b3d9c4311f40c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912eda60ac7cacb9f12be26e512862688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01d0bce43a5c19644dbaece0d3991689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59f9403e95e701d0af7e3b21193b64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab40c17a37560810a6f75dc8c69645691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ea021673cd2c54ec1f1e12be19f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc216f694e03f3d17c928ecaf30c29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d811cacd33d995d43fae8a9cdaf8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6876455199a17bac8774aefafa9e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024048b658fcf9bb8bf35ba67872562696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10da987d33f5157ec5430c3203ae8ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77e85783ee8a66a36be1fafe375de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6247d17cf368180024e7ea95e99d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a43bbe9a52e36b16662864185269d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39edc6c9107f2069e6283ee087a04f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeec72fe1f9994e3ec6ef08682d7369702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d8b47b3c5b28a7bd0644bdd3022c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74d8c4ac4deddf3a6d0867ddb58ab0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc97f1df6d6295fb0cf96821a168a04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae7b68c775ffc4c080ee5ed514afe5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b748ebafcbcf240a162cc9c4822f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f82bb2b86d990c2ee60e30d62d5eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3b1cbc2fae341ece24bf80738c56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef266832542a054a74a02f849e35c138710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671c9a7152baff50012c2d2d6293cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54aff3c04c89ad8de6d11a4ba29cce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eb563953428d9e010a2461a05d679713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028f0f88efd0bf77e96f3ed3d7a632714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154137e3aebdabb6db9771f8dea8ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59daaeefcdde69eac275c68fa7cb859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e9d2bbb579334846968395b3a9a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cb90c871234d8ebc3aa235f83b04a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07e1dc56cb17036c5b8883317d7f8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a173cb86322112757fbe7208a6f6d73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b782ca9d2735a40059db1e7b4bfb90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5dd8f12110c273abbe48f337ae757722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d2221cbfad26f5d1948a48c2ac1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248265b224315c303f58cf39f9a70d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ed8dc5ae4eedee4ac158f16ba475e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e10fdc5011fb3d2651de7f2f8270726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3174c44d9fb5538641be17e49bdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959184e6db7833ded50b6a9187e2da0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f80ef9a7a1464f577e0e719ff8de7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1471201d2fc2b6c664281f5aefc2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f674ddb124344e890e235493cf2225731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1e292bbb2831ec668d012b61bc3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657349b02125efd5bbe5a6ce20f4536c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c1333d216145f25727459fe3e36c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f40a2049b8b05753027d159461741735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd586450e89d721bfb5f5fc2f91c663736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e491f31d5f14d928a2a50f0647e18fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef843114f389225a7c093ed3d4060f4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ef7aad837df7712825cc6d9254b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62723d6d9eb62f1dcbfe5a79542b2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e09065f96e137a372055cf4d6f35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57db41312bdd251f8ef4fa9a2cdf53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f487c7d116fe9c3cd5fa145aafcf72b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640674f80e13450f6b75a62d6c7ab7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c13c8fd836ef4d1b4a70adfeb7565745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbbc8039174fa6c33d221e7cb39d36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e0f00a1a09b9d567220c2ebdea42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef2a5292833544440dd44e5c78b1b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9957023f2832ba87fe10d5d71e9a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448dad834d6efd5297af5177720ba15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c85b866c5008a4e62b1b33581bccf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ee4b07d48da406b527e5c27ca431752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe5fd4f9e3b3db3e62a22fa6e60f1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8335fce9f9659097cc8d0b9d6a4c55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea890e0c4785cb3a2c578e54a5620dbc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d184877afc447c18cb1ddca38526bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c1691665a9348c85e9f64db99bfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcc71603c716bb9d773b0f5f15224c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f79bb481329d4b484038f12e603e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81ddbfa2cf5bdb43dad7b1094aabe2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a2ea3407bdaca470c3771e5bacff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7e422b90f75ed49fd05231bd5126762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314297b74319c2b7ac8107a9ac2402763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb66c875ee495340447a7b38108382a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509daf74bf1390e2972e11074a7fea0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c487a184e7114566f686193044843766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b1e87c1350403608c9d0eefb2a23767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690d74d64d57d817db237f1291ba6c7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2808d52e0d10b56cfccd10e7e485d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f2bdf636a320e00e92bfaf2685a3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fa95a4d3392b1b018ae7ecfbaa8a9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0029aef7e5be0a5d97229d2fea5305772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adb3163bcfeae492c4f73932ac46c7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2338f7bce9bee7422cdd0fce9ef5c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92a07028d5b3df969fb61129995b98775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d2a63e1060712cc3f9b38c6c9396a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e2c8b33e9d6b4e35bd0c2a0a7e15777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968057eb670deba83b97766eb8ec5363778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e68a1ee4d2899092d65137a347f190779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37006e06aa7bf019b7db2c57efbaa5f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6c92356cb9f79bba0fa6bafcd504c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec8fffdbd9f09346203a79f6a247e7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f6e6406ec714e564c41ef9ea4dd4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e6d235afe665ab61f811391a3a297784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2aa0470ec8c34db935fc9369f032c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942f8dc238e24eb8590e203f0c84012786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8852ce1095999572c2186dce9436b67787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a826f5b9ea5d550b8b124f2fcee67c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4579b0b1e27208d22c9d8774b8de789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e267dc877cc9895001181101c027790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f7760cdf79f0c9827bb330691b8b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1c5d363c9fb74a507f605f6487d7d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ab6234490a45a03fabc4b4513480793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6068de6ab41c6a3f118d6daa666f24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad81181af3b749a586190a90a60c00795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad94d8c65578012dfffe01180a978796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3cdf9a16aea1b533972fa6d6ba64c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedce3f0541c0be3dfc52e99d12b5d1f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f75a4d788b513ad23080649ce0dba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407331cb282eaa2d4080e218141c83800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2aa82201b13a377be9f68968ab055801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51467ccba4f3c0c1b73b5163b319c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55346a3dbdbdafe2ff796203b1548c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ada1c326313241dbea5acec834ad9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f28f1fd4861d682ebf369d16ea9b26805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc66e3e32db3e93f0efd838957845b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034ae4c67b3a3d6715d9bda35d5e65b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f7cf5b241b6b2443e65f3c3db4c27808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13237e55df637e5401929da0198feb2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8fa1a6a674cf1d4c212d39cefa21810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c89f8e91f6f2c713975e525a69d706811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc450581efae9fa53398953f4693fe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae51446aafb2dba8fe3893f9da1f3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209d9bde9572aaecfffac9e98eb7b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216ddc7275ce72911cca593056d8b86815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1537e86e95989e942fcbbbf76ff04816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d30f3b2f819ad9da9584325bb343ef817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e6c26cbe84104c3860229bef5517818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87fc5967d827a442496b9dc54f18c4819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74944fd7b2d4e040f7a0ffc16fd2d15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935069f8446478ee407392223304c7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d56f17dfafab29a15fcf790ef9dc913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a177dcaaa5c0a0468872e9a65dd444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3d0db2b97ad6bab2260c00bc4b3045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474fce3e89bf45232dc279c2c835856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7d164db0b4532621f60f2f788e00f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c9287e20aa70bef38afb6ee467b438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103a6c881fdb733dae3c1047eb91e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df2ceadfbf674ecd8abb4c3d19f94510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511455221ed94d4370e473d49d709c7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ca844375b0d29f80de599dceda7f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23885bbe7759fbe7e8051b310b8e4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7679ecd43cffd7047f16178098f3a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ebeda56edb53a0a5670f29f59150015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebcf065ff2a16f5d22e74463d41ebb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aec3765ecc4e7c8c426e9dbc0282da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ce570ab1d36a1b8c9c7a068eed0fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b0d86f206d626e3b817e8d976a01919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9e968279a3b8e9fd241d58e1f1a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e6342a6cd22b3d7fd719ce0fed3d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965655db60c365933e0809b3ce8999022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efae82317117354044353963b9ba8dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8cea1027c1e402dabe2658131468024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30e06d97fce00c831fd264b1256c0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c416d2169f60cdbda8a8d88c3a82a6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe0ffde59bf39097135e511a12071b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36649c4c48d901acf4bb781ac952fdb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d6a82abb16611df27d97be75f9bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f133456a6a549e335e71119b700d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dd42b8d806c4820e73a9f9a1068e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242300442401ef430c8e79c64774af132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86272add28c202c52deed4805b80aa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e49afa0274644af6627cf4d9941f3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f399a42c06413f49c7f0150906dcc6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11697aaf8760877af994a34faf65cd4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbed44a269d2f33e2c6c27ba70dd5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992363a03c812927adefda6b8c865738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ea42bd37986d46a353ff91b9db1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d7bf42ff67fa216faf238d6f1632240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c1b0b5039f0862e493d7de4d93e6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e0632671a3eb8a0111ee691e77e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9141983ac2c548293687c2ce3e2c2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c2a160cce8acff6fdb9e3ec6bd9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d104ebaa8ee48dec7d418ebce501d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393450e16762f563e9352a12cfcaae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2639032b7b176fd0693fd0ee579e2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304df23f2049558dd45def1159f011448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb96c0ef7741953053509bc680da8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84f3e14f449970c32fadb7f749a7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd003f2f8918b3a6ab927a870a39aebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7ac41815f34f85ee0b6c9b0424df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb980c7562604995b0e6eb7e7fc4d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e11d0c81c56faeea2b99bcdca1a2f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16afa8e6c84e550027df3aa7b5e2a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae23180e34c5b2c09b1cb87f8f7bd7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98347cde56b1de63c62db3817693ac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953607a2005de5637e48cb5d8a70dbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0053b7bebcb0640d587b4bd79ce556e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea803d703606f0f621d74407ab3df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900a5109b0a1a5103731990c84036c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2fb750e3402cbab15c41e993a192f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c52dbdd7a8278507bc9c3e2e53434463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d785f6331669ac43c4cc7da7429cba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb57f0929ae5a91cb009eff074ef8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274afcb5595765892565e4f09435e5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1137fe9aab64fb903efab1d615909867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bae5aad79ee28f05c8ddfd6e3037b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab47ac28116589894cf4ec8673d7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5926e5d45ac1aed2e6ff9bf97c6edb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516f004d82c5116ada2115ad9b644a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8df014fc5199f8108029f5bacc1b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009cd7feabcd929361ebd2ff6df739173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9e41905e1c59909ee64c1a9086a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fac6f9b4fb6c1b9ad289786e452fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4cbcbf54fd6bab338c17d16dbe7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fa42e38b243db78379f8c4166d79177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be0d790511404f2001407e4e72c3cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f375a12a772e8bbc3649f71202000879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863c2f6035dafd2dcf08dd692c4068280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450b221004b25004c793836e29e92481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4033662fa94832f8699528345ac882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e8d2d4e6990f0f93162e0a5389f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc86f6d10db7b7a788631727ad8cf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33568c2b33bd82fc4c2888832eff6dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c38fcba1d3d44ed0a2922457d79b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d56d1768b65562e19fb497a70effb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd2b3f6d058cfe7438a8b775703f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8404786abff893af7d0963f0b020d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeadb05ce463ee79c07036724fad9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839764c45ded2104f068b823447226491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9ac39c09b8713f8ab04155178c24392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b04fb521db660fcc8a866f4563b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d95ef87ba25d0a7663b6058ea563994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e144a54f990ef778fe8f68abf0dcc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5dbc8ca9612f71ceab8a391fe75c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0fa8a27ff4c100ae161bf23ea2c1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508de00b1a9d99930c894309f0e8d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee7dc402838a819770e517a1568ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66cef4680025718f86b505b9ea775100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2c58e00556a6a92c4d236e0958326101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc90ee35eefc6849979380a7137ca9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96348d3174aea896f76ca699b3da9e64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02080970fb89303078d5126626efd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f635e628c7881d65248bcc949a227105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bbb2d170b07277560701df3fb4302106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4179b697e7fd829335776dad9efc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f1931bf26c7d83847d89b45e79809108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97801390737868d545b0be63d559f885109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebdf3f76da513e21258d4168cab14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728e4912bd3c6cf53931148013c8ffc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323656d95544e38a456ea4ed07584205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a7475e7a1b88857034fb50e66c109113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838fcec4ee7c62eb238f4125e7bcf1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f6e389194a9a457041187eb5a4e67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91218f59ec2af1afd55a44db392750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc005f2d318f39fbd600f7cbf3938117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16e7653c25e05c79073c082704e484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac41f396394fc2363ea3474119c931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0443c39a196a6450e50c9b72049e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea19fda0b3808ab5fcc7e56a6b1349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a6e3d487110129dd7ab6096073ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fec0dcf412f6218654da1a902f46e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b9ea2d3b59942fdc9e68f2caa4c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666f24171bef03a0b8b6073a5719e14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377553f72a4e0458ed8ddd211f5ac7ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4f891d7fefaba54e423f34c094a35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8c8538c7bcab6d7d904fe911e1887128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b727c44833c1a4473ae701533ac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc651b225648ad0120fe73bdb3892e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3e73550b28c3717174751aafefb37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194ba31b82fb431bc8637672b864ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f057d888229f2a20cb91617a8a12ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb36f155b71dadc7d3e92e91f8a71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b178e105d590fb9d5fd580d6054f4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b792038e6a36be67c9af6ff8c3999a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a73581f12e57f03cd33d55fc1f42a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d259fbea03c622e1221e8302d552a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52371b06051e2a39ff540a4d8e7ce4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b9b5327a520509572e11378a6347e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e186ef61e4d2b6812ae2c62074fe4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1e12e05bf0f6bbd4d4859232cd86b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8177a04af4bd04f2555b0848c9c387143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb451a9952358a9211c0b978821750144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edeb893bdbcba7e1ce9fa5a286a61d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12c3e9c63cd3551a4de70bf540ded146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389829d2a774bd7f04e5d3ef9b3359147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1516c0dd1345579344db1e79e6e108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b140e4c0a318e550032d00d07f9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb5e24883c08b2e54b8de56f4782c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204cc7b50faa109d06478c62ceb645b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a32ef2329cd5b284c86678be42d96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce7049e95027ce6f5c0575bd95d8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e595d33d25cbfdb56f3cdf03498420154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d62e429f3ab8accf0334977c1ec78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167ca16212a0b04d06daa7c9df88b60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e86aac8f1f92754676c936bfba1978157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8fc1ed153744a25e961f036317696158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a81afc57a40a205dcb6187e898e6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1885a86d496c5aabcf43c313b76db2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122966c75dab1c5688238815c952fb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa4a039f743e5b07a942b57eae1261162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e222afc5274b160399f59ab111fb2fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96382ecf0c3c81fbe8f780965f3b25dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9abfd8f6eb7d4881483c9102421e86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad0db1bd25225dd97ae99d43d46244166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50490e89dc4401dc8185641a0b0bf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fa7a0feb1cb437c5181999ee72c13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5f5ec3a29720c9cae1e4335c6804b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71735ac1cdbfe6a506faee878f2fdc50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb49dc02d7e6f4f513e996b7c6f845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88bcd4cf497dc034146b9361160de9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce01122d4a2dc77ccb50dfd2bebda9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd2614e6a56cbe1b69dd33e3a3e4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf0f76d74fa959bf5c1fd862f34ed4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3df44700fda1a201712137c281a290176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af92d79b4250425d1ba43c3f6c80269177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb77b804f804c20e0c70ba1a2f5e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2cbf03be01865c24a2ce6923790fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd85d0d16ca32b217ca12ac5583d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d8f90ae25f9f350cddc63fc0bba32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a97d386ef465e1b73c65329f77dc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb6fbb56643fea1ae80758ddd6991183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711c8cc554dcf9183046361fedd6c29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16d179a09c3b308e57a9246baeaa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48f7343d49d7db0f32aedfd8b0656186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293d3f257bb616661908c191d3ea2c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244544cbc01e13214d3b05a4454af971188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96a763c248aa89104257eb872398f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17214ca32dd3b7eacf4b0f61713b9b3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc7368da349da38c37e2820bbe9b26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f9f1ad3190ca8d33bbaa88fd050b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ded3aada12e64811462ea1b41c04f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc90d71fc8718cedaa04789d21dd0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdebdb1dee41f46b6d0def8e2ee3ee4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf0d85ec8f0d216e7ed577cbfbba1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d148cc460998d3117ff41512dcad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea47114b581bd293c72b37e88f7ea8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef285d803124ce9ce9ddb25a4ae05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f0ac5b958c0be650caf522c9b4a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50ab167310066ddc27935ed2ec69db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab5068be24c77d80d158cebe0902c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4d193b819b62a4a15435900856794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ff39b6c3f01d057d658fd804f18a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e48e688bf91b745a0290a2a3cca82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8c08391ef2fffdf08cd9d61ac9936206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c2dad78ca56b4268e1201dc99f4fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf390cc36112ab703471d0d1ab5953208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92562b8455f96bc0172852b42e75eb72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddcb19a42ce5a58fc16b417026adec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e71710bf9b8063a32b5d1373de907211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b69baf108274d297127c1fa17bbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc736a311e5eb28eef44fcaf32b09f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9753de72314de28db987a03f6b074d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee658a2d04b7f6af7320cdac0aa67a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126302d443a18e3d69d2e68081cf442216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23826223ebc05ccfec6b42f630ab3394217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba248d1c7f98cea81179d2580365250218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd9179a4561cb4e73d60e3987d044219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592e5b8e0ae7f86220be283dbdb2ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653fbc442012b0dbbb9e243d7fb25e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05237f5aed753b17847aeefcbd7f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ef3f194a297e36abc49fbdbe4648223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf612274ef83a3bdd1df8e19f6e7359224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7388daaaf5f7e290834dca56e3713d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668104a98a71d43fcb8c20a8169c52f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570988d89d0dc0262e45b5b6a3461a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113afecf3ddef743f6259e632704b64f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facd82b2fc0c5b9a1526408b9b211d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13f0daec8dfee7bd2ac83d08a7c73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45db5b2034075e683bd4e537f25f97a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cca55d2016e3676cee74ba00b54c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d06325447d2e04b2e48d06aa1131233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5a525a599cebe9f65e21afc85994234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae2db8fc67370c9d30e8577955aa57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9899652c6842de23e67d2131fae005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776209d653b3d7910cc937d43b23285237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc75c45108b15912ed6b32c67e36c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0bef6a1ff8639c19e1b3954ede886239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9d6f1722fd0f5f3d16f9e154d2991240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13febcea9998679a5a7b9345253d08c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45777125d2c8eab06610e2e4fdc773f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6249a97c1b13c915fe3b362769e7cc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c1888f75fed899b61f9145915ce0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d91251dd6163c44ec144cd4f2bfc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b3ffdce76546f97509839e6717f44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11e6eb930d6ddb9f499c8963541437247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175133923a016e3fb8c064c27dd7f4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a691b72341fabc5b6ce7c4629fede249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce44b1942f373768c46916b25ebe4ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f1a7c2ccdc8e5dbdbeba299bfef66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60aaad6d73b8e54f76d6a66c68f9a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5182383308a1b9c6e5a89761a5c37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6a3ff8e46592fa548c627a184c5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e110b7c4691f6f828ca9c5dbddd2260255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc801e05342140fb32e4d48caf14cb0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545225714280a7994c15bf52a94aad76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e31a331e3f19f61e47668958b972258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f547231a96278a7425eb3f687e19b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa6e9806213d4505baf4acfea634de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c6d49a5026d94caa7252f23add28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cc66280d86b2c86dc1a3c9b964a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf9b48b2abd5456d2dffd48de041f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf698039ab6041f6d5a427596ec138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf253f0791a40425cd38877beebfe01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aead726e0484249867537d9ef6247266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dc9ebb3ce0b730e44f7717c3761bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae0f5a3685e9ca9493e21a39a6cc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7908140666599784bf4fab7852d30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1ac99a925a8348e8055f58b0c185f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775600521cc5a878870058ed9d10a194271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752600b4b295529b7a44ad1ec94a9efb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aafb5c064bb2c803629ab67bddf879273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de86a132286692caeaa9c1f12517cf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbf7545f3ab80ddcde0d6ad5ae3a98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cc864a70550b190b468a771772b19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fd9a89ba94528c43b642d7cf000fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bc6856508138770b20dfc290fd62a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b930a72c7862219621655e44a829f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b49999c94e62f8a0d5e24f06319669280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f40eedb5beab469693f50c4873d47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d03dd05dc16ace6b6e62215aa87bcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7cb63efd7492ec21c0a93f8f0e7b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f4f2ed590d2021a4aa83ed92e3d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b590eeafc31c6d572a4add91260d4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5251d0da5083d31825584f8f88eeee1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601967fdeb02f56cffa389e6d2ee51e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee2e703fa217ab0c229ab267c33be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402dc136373638b31d73618b92a58fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9fdd96ae1bfbdb5f508be6201c793290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670297fb7faec23088365fba55ab3cc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f625d9d9bb84dfb4d54766f18e8f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc5d3bc582494ef905f88a842887b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a443fe2e406cf15d5c08c14d711fe18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcd284d50b01585e080529b7fc9cd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d52e3f8a55a4710e19adf8f7b6e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb83baadcdc02212ef3406ecd64ad5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfdc636b7acdd8af6f926d0b7de475298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0434e57a5fd718a3d9675ab3274e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325244627910406dd668ff6acc636d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaabec322032c3feabb70ba9cde0a38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba0b8f62ae33092dc115173f69d2f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be462bec239bd8a1422af6e72ad84a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4047b2e92434a24cd018e9d3d0e548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb43faf86e1d03f5ace5d0e04f471305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de342f92a463f3f7777f12155f81e33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fd603a52abbaedca177582cf443d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836a68e2342feb3aef08fb0c5c84113308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3c957f2af4c5f639805a1e28cd233309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00298b3182c6022a91b1e0500acad65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771183e0c2898f7176ce8c49e8ba970311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393e1970a591e0d2540fa600b20cc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa54644afa5fcd7f34065ad6086fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ed63b78d8537558b980e3577a3efb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aac6b450aaec4e651cc86b89cc412315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba234607e98d1a565333e36d096e36ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5e770c52c07904092d1acea5b7610317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863f10689af547d64961083fd60594c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694d6608185da6f9a384bf9a4bb036319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12831a8b27c251ef9683c4cc733f9fa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c19f96025daf30323b4da339c5113321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a37bc161bac00224df01d174fe289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f934fcad1eb73429e33f7944987958323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c918ea2b26be7ba5e87f50ace80a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a1ed578f11f49703b09a0eabc4245325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565cdda363e7643bd0c3bd4eb272ad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e6c3228e407e3f4f2f9e50b4bdc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a55c97a8caac7368535aed56544dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a548b924737dbf4b41faedb72e34ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647f13ed3851917d45e60c1828804c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73733683ba52c2fbe2e291e5b704a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e70c2529b8a4ab46e55796903db00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2edf0b42e48dbc581e91b37576912a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15c7e135c5a874f1413dab7b912c51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d1edabee73238e76156ba151e5be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ca3b3043b6eb93c09d577c19ec747336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8514146a61e37777b8857597dcb8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09168190647ce456f18c04db8a6c7267338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717ece47ae4e846bf34581654951d76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910883281ba49f8fe5458c433de28c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df0834484d7908c91ed5856091c9fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216dedec81a72ef41085411a7d09bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a207d5d81ad54ae1fd061ce827122f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3b5b000ae488eab35b95a477cef65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee307419fd19f35b3c79195ac259562345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a8dc1195709e7a4be4811f9f018f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617fd22b6cee874fc5af9762c54b61e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335a6f621a018024cc3eb08ec06d655348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b313bfbfab33b3576e1f1e111164b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee4d379fc1c387cb62443ae199daf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334ea780648936841eb65c849952b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3559d9c1164812bdce391dfaa8ad92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be58c537aedc6054da7cc49f52079e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e9ef0420e3224fc2c42331ab7262354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbc64d35fe81d0f3f08d40f709f28d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26048e4fb68496015c4e95e7fb7afc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be36d656567a4aff394974777533405357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ea40104a3b947a8a255f4a3291c77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e08656929dbeb06d3196e251de856359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ee8e7a1a1f92d5cfbb16a07232f4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1696b58ccbd1f98e06075e720de0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f704d7fcd46e9dad76ecf14a62b43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34723923961b10abca1d9e07b91e4188363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fa041f6c2af3c6517037e1a165f4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a15ab7de73fbc6cad4805502d439ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e090c947786c6b77bc9dd3562407d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69828342474a27ad47870aff40bfef28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0a10d105ffb3862b34f148fab9fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642c152a65405b973303e1c24b60b00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44063763ef7b5cbf830c9f5c8ccf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ecfeaf82bf649d86c6d0c992ab4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b635c54f887e80821e026b3766ed2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f00f41495ba427e51b08bfc567eef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03d37b73b056e8df58aabff3736cff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ba538397620f71469e5acc5068a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af12e6e58a79209d9145be8ccfa29c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08c4308ace8386d380e5d838048a3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a526f2a6153f205977a867c7870a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333bcf8bc2df4203802870703e25f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a6695c3771bd1f98eca02941e211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0389610fc86211d62a889a6e36dc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb8ebfda76080b65466fa725659f38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07d6c8da3edf799da62cedbb30d42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c60334d01830c9117d093d8f9f51ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2f754a56a1f4bb37cf277852a5232385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37207f593395bc7867b3a66a25ecf671386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab966f0ce181edfc6da6b2fdf05eb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ce28e8470dacf68846efed5372da8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed438f288fa45b309b7d28ffdca49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c20836a0103d65db590292d13913390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7342f8e97c02584918ea8dd506692c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4ae69e3eaf4df3db35826798a65a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2e8b48210a4657a72aa4d88120c2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ea6befdc78bce8c2aea3f4f30dec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0524b5abef46e344e33479f6808861e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc58ff30c286abc8e2add3970fde83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05507e000551bbfb1782633d078aa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce2ebd0f2582ff8e2fcdb0cc14d056398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccee7646006278c624182735f2014b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a5da87b4bbcf67cd343472da60c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a42f05643d6b69580cde614fce88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dcede191b7871ed56a4bcf7db8013402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38729988231fc73a8fba6b61af8d3331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00572486217567fd3a025a35a4e9a0c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cef6f779e99a711f7a061a1643ad8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2efb706357ee69fbb71d34389542f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebdfbb37e07c2101b2f27f4f90f428407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a6a43853036f1d27470c5d5c31bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca34340ef6e8f7abf86fc1785f183409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901badf3cab444bfd9528020a63dc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6e3539af8673a768bbdf5546853e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f0722dc7435183b5791ae901537f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486df0795a60a53630330f3e7539df4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc7072b4d1ac2fdb4f14ac520e713b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95ae57a05b8b842f19ec61139543a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507974570a0d504ea5d1cdd83a096ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c02b9c9ba2dfb0ecad252254dcb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8eaf5edae7c69a1f2b3c423002082418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ba0376e41b4a56bcf6453946b776419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a120dd75579eedfc7ab1208e5c5b386420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00accba1689e3654c7be43fce9fb1699421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8fe4077b7e5d828078b7f1ab369eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238fd89953b2a8ce36ca8570f7e425f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4513b2d42967edbb7a4f1f6e68924424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab7253977abb6845d35ed1e72db4be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97334f85b06d735305bd6ee0d641bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb7b83622b5b69df9d19f537c1694f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027aac2e512a868edfb863e81f64758428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64968d0ba00398fb87cde02585b5e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9851ac057c348967557c6dd63e675430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbff3e8070445b869c83bcc84eadfac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e42251742507ee474f97bca0394a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f10cc3764d652892bd5b96c671e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb72c81b2e3424147129344cb819a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a8b4551bcf337833f33a27131002d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2087e0bba8dc1982693e331c0fa8e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487c79fa3f8cf95be1fcb85cc84287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4a749cb31d2c59d97d7d659ca6734438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2a6a05f07839bba8cc0911ae55dc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c0141eb6a92c99046f910b4b9bd97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218bc48235bbdf794e23308cf113793441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be41638de87bd43844449a1949fc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954187bac0c31ab52cd7b8256fb6719443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3813fcc12f18c7abd5417143d3f75f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d3b983199954b9715d9f61922530d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b137344ac6b122c9b8208456f70cf7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d226bf33a2390a1751945ce15b88a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed0b0d725503b178debc4feced48a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721015dda039113daf7cb8fbfe630654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb06d25cb2ddd5027c17d79397056b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80c84f42e4949f38e7a7a1aa544a85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aae5034144188539a9507d8b4ceaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b991aa7ae155d26d00d3906096d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ae4e94a3c965ac9d91fcd2d62a22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340ca1b085fbcd6cec2b6d2007f0ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c5641198e8698c47aaa80132d94f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e9a57ea8da4cd07521334c551c269457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20116c59cd9ab2cf338ff04a4d2724458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d807b3025a01c0fa074cea214190bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893f7aaf0bdffa8c302211698f7da0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e8dd52ffc555f62ae18e60754df8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c386c8f4eeb24838828e31f9c2c0b67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca50f16af4890cdec12a2327ef06098463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa56bc88fd3353e7a8818b306ad5e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cec88acbd3ffffe69374beb332a29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da5307c5a32e6f8819205562e09903466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f3f6231526645949e538908d715b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b906cbca4fa9fc1ce013b3e5cb1768d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210a98c1d12d80805205f972e7458b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580dfc8edab1681229bceee15a67996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d21570e5ef68c6e302add6694547d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152dc877ea3747c6d4151eb52fa1b6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e579d8b315fcbe340e1a7efdcbaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72d7d8cd2271d23fe2ab2f871070ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5298374c4027b4ab0d529d63bfa3736475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c2ddc8a45c91e35d2b8e0975a309476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5429ac1d158d157ca7f4ae84686e27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911cbd37a83ce104c57009baee6aae1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fd2e402bfb94c14c08555b3540a99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa6d65d94ab7eaf260049cba182cc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafdfdd3cc82286fa194d65d7a95516481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d072525aea8eca73c515fb10fcbc8bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ec9bb90b67f02b1d3f34082862dec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d1390488eccdfa16212a5b8d057be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ecf82538a7a72178d488871354f6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdb133053a603fe744656cab5c9e22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f194bdd7e7a78c867bfc7e21a3cc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d103ea526166df0094988a388ea3229488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba1a8eab1f73a32b5ab61053a30ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b0602f9356de0cd2c436714e09356490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721bfd4d051f253f2d474575c16d6fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af74278b89600eb7f5cee9e57c05e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395bfd7ef460da9c83ca3ff1ce69c98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38dd1ef5d0494e9ccaa8ccf32d54d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27dd89a52ffc62a4aa08910082d732495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12eb6ea01547b8c00e23f82b9b60c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22133a9ece7ec1d2945ec1c81560f18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f354d87feccccc07712a6761fc617498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b3ed62c61bdf7ee554a0f89ab4bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114547759ad3fef1ad9dcfd14f6cc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed28c78f89edbf9f55f151ce48597b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ad5c0b83df83ec4b82e63cab51565502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc16d662d636e412d79b9acde4b72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab24a46cc54d79e1fb9dc11b13fb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c5dcc60eb01bab06a8c4a1fdd35b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50636aad7d81aa452aa54a3be7f8437506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43b9b4d00e4d2e11f480e47701d2c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea625121b478a8f852b7f2f692a598508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4a504a1e15d6f85640923834459fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450764ae59b97e13904d0490b1566a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b773958c70b96fb45e4f4e46e8c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a965b5a6ab757ffe44b0c2dcc180ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d36268f0fd7f421e344972984ddc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaf9e0b2bc4b329c9acd2c8acb3cc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e5e39a557389ebb722dcec150fcb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e6d804f1c20cbe25d51e9812d5a8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f089c4844fee4130a58f41de028d5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e657665ea8a24b220788dfe902158e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4dd0b0273b6537b6f94cd13d66249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374c654030f6bac3c5eb726f262e04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb0959d4b95158151c16ba3b4bd53b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9ffdf6ab43836c0325555d22ef131522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314cc3296da4b02805381b090441a6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef324932045da0c8723d4ec26dcd1347524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d0de70644197b4c201915706f065d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d086e9580ff763fe5dc3291e0f6965526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd06efe800ed0dcdb46b9568064191527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c1360b61008e8f3ff23c3f96dd91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd73f1ce1d2d132e147529d5536fd18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87755fa648f17dce7995e5722b6d4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5450020e0a0c729dab0dca6346ea77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f01ed6c01abee6a3bb5c968126340532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e6d9b715c96792f5c34fb65755d0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d2a818958e72cbde6c6ecadfc708f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206167d9e8fc715d9c088c47fcbe3f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3ea6fa04d185247548be354289d42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042ac19f782feea8b5fea84746bba97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27071ccf5d88d440a86f635c925073538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6daf3af506a47192cb5d0d2f57ade539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eed461c14f88d579d48695964087b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44fad0f5a8a440d9586aa41765e34c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311332ad0db6e02c5a3c6afbd36940e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb028eb800751a802d6c9a8f8be607e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a178f8c81aef1f318991aa6cd3930544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7c2a3b28feff96c0d460c50b20a14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d6ec71373d05d82bbbac837c0ede546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd755188a5287f33cacd8ce3c47d56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a5c46e34effdb960a67eac7d4448548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109200b5395604c873285be75708539f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c68a6b11c335f560b6eaaf6677ef90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec8a91a99479edc0e0d87e5be57b9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2409c407d44048ca8a273cea9728552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20b1e386f0b64b4ab8f0d68211cd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c97389b1f3eb4f2b292645779f3207554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ae6053c381000a793372175d068c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b50b296e65b98472d787753f15532556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbdd48d480a634ff4664d34a2b5a9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252e75f9b4e147e8b631783cf3bb77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b5d73667a65a8142feaacb1f99d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade2146a7d97f0d93c05e15dd3d490b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c6d64e225e232892f37921e41092561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108a7e30c6299700f32f2a4c67df94f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f13904008a040693f65071bff6fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ed6e6275c69ad881d41539335ac0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b26f0ee91ddf991a320d8aa6d5ddbf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6faf6b91680fce197f91508a29149566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8de9eb48f4eee6e3ec9a91c3bb8a23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e73db07420c44c78b0eae4d32846aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb77aa7c917da88c88c4d04368375569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99259beae19683968d222d2a99dae50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f37a7811d2ae9f241da7b1d9d4d2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278910ad42bc4ba03826798e881727f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e752cda7bcb3fbeedb244be56db1594573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30ca445e6e641e1dc97a4c069370aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6f56e97c845b4ae280d5aabd39cc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac00cebae64762915da8c349ca1935b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f7175476790b4d140b7a897b47161577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a3ed899f1003683160f03c6622a17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8756ef3f64a421e4e009044bd8e5c07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b07e7581f856fd3b85bf1229caae3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64b87aa18af732af30ee477cbe620581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cccfbc533e3405ee1ab27aef6192ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1221dc6f38d86a58ce35ad07bc06a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef7784f7161a64e17d0e931876a9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915d6e84f2a88fb66a43fac13631af3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d8481f3298bab101e2773b894734586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5799b126d9f8dc0f409532e80c8af8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9c47b683c700a328a3ef070b7fd33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca5504c3591988dc9cab73437d3ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceda5d3e246c8bcaadb33fcfeda0c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b8f6f51ffaf6833d0ed35312ef9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a9303f729b6a6516913aff12a764592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ec061cc3c65b33fb955d9eb751e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c047312a893c1e2c3a3f4c9f90bc573594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e4ed83c04d3376b26653b089763f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44b104ff538a21bdc8d0bc691ab987596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a05b8b48e6b5aea7783d2cd1fc56a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159000b89115a349b77d2274f7cd9e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0560f5434963fcb564502656ba163aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfe005a50e767b25cc3351d1f0906a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bc570459d1941cbd8554bf8235c02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60281d6457e0fe22c26c8e180f9aec8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b018b1001095137ed8be06a106b28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc307dfa1819209c83d7886245c8e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b02169eeee0154160f13f49ba3958605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03457597ed73411bff5f2b8b0d6140c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7dbf081da346fd54096e34f43e0ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31d1c07e9722968344bc2eabaf52f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26d5cd03fbc2935244518cc0f3cf7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278acd73f51ddf393031f92127065515610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f60b8bbc8c77945a8e8d68414ae76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6327b337e741a1a0a24489f44e2da3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd4691017ccd749aad1f3ef0106da7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca30817c9bca9f15f8d306d2e5f39d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95cc269e86ed3d7c9cadc75b953ac2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8082122a5e5ee9823de6adf1d030616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7401d58a56e76f0304de254dc00c3f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d7f276489272bfe7a473f529a7515618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77aef4f971d7437688a0ac406b1f87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d369227dba32f57a746b577c22ee1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d747818bab1d9c62379dd53191c50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8c7e50409b8f31530bdec600b070622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a46cb83d016f63204c4ed40f6c58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f6e655521d79d205e4cc862aa3301624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d431bf793dacb90010137605ae131625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbbb208bf6c4f7bf24fe09a79d2df3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857d5093569f711fc0458777e795fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265118c3f38e42ffa6ed3280a6ba21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd1650f828d432fbcc6e32dfed5e05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009c84b68d242fd8accbdadaaab6bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c09d622634938793bf1e40861a1c1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4452da6f5121c89b1865aa3fb3e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa47f88dda7de71015a42cf48371759633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c746fddaf7aff7e492d4a725ee1c30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2043374446d0377b025117ed8a8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa91a282d35a50dabd6e1e88ca8ee8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815de3dedf35555e5cc6fee0db10f8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d9bb7283e4af2e085bc291ee75f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9049a82cc8cbb700c152720037324639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515def7e04687e9963f99d110c5fe31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0b65518232e30526ad33ae4aeb6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fbfe8eb0f74e5e0033d03dce9a4f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa775ff578312c9045e09db3e69d03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843d49111affddc96fbe538c18367c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1fadef0fe106a662fce2fefdb13a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedd016394fb4fd15a43f699ec0e300646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3459a7f0ff5e116e3fbbf45928992e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48175e169fefb6cf6e4af3cbb2278f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2b945267ce1071158ee1b84eb1ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e0b586059aa1eebc7ef71952ebb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e72edbda714081857ed2e187d9bd45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d178841395996319967da03bc557491652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e0b7709515ad200a111e7df04e16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246097d9d3b20ab8d4da19421a63343d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f477a4b2f0edf9f4084667f4a91da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdb1ea3c425515a078e88c07ed2059656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b14f8f560d98f238032d45f13480c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5ad91cafc10f6f63f95bfdfe1faa0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcc887393e41abfc3b7fd6f9c6fb02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506de6c49830566caef850bf1e96d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd519914568d01f94597c14659e619661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c7354c22c5114328bd96c69521fde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcccabe9839bd38cea2828d5c189acd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d1e36da6f8b8711c673ed8906f62d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4286ff9305bc29c7432a3dd01db05d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546dc55f82a688fcc19140b78efe5ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29ebb19eb59770cf30be04aac6ac74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d92a748210ad94e3946c0e0f3e88e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53253cb5db330d4e8f4aaedfae597f04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f4c8182d929fd2066342203401ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09cbd6e835fd42227e367c3504911b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785b7190cd6b69e0632ddb6d1aad9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cdc21470c0be3fb600e0fef701806673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f141dfcaeb3a1384c793f496f6949f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a243ecc4ab08994de6ffcc52eef4b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1f54c8fd75b0e7b19475f94a2dac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5afb7eaa02a0b480776fd08256bb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e042ecb7b2a554532fd3b6ae2fc05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aea2ee720d971a5e73e2f07506626679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efa8fac183032da767bd004594bf42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4d143ed4af26d4f7cbe5d8cce0f66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ad7ceeb7b8c4b8fb73a2540443f21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81279ecfa7238705740171dce5b7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987abcb19100afc05ac428b84eb3535c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b04cdbf1c51625e8111d03c7fc66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec20ff9077b6fc90b9a399d3c384d26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879450471fd3c034ea90b864452e60f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dbbf64e21496813f525ae6105717e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950218cc71d11dcb2c8443756d29be6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d28760e94da7a99614567b1673b2ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225c36b0d1cb6dd65f1c50fc60da55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a893e27546285af2c6111cd71df8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75671c9073cda6e8675245cf8eac28b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1df55a57b2560d26b687ee1ff86dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470637550a6b476a81a60c1b016ab1d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edb4caa3610756827e5f4f17fa1d0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab85c978a0f851d501278ade081622697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992fe8edd915a69a4e21bfe9f7d9e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9091f79c302d21e019d06098c7104c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e9e7868f29274b4f0bb5e0c7ecd47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37164d2c79849a04b6b2542ac91e544701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b29b8ab5a1bca1f0686653a55c72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6b2ad710fa49fdebe03fdf0eb3b1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c88cba245982e305bad31a549d654704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b36af0df9ba5ce7ee4277bf5723d4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c456f7130e2d6a80ce1027e8bdfbd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbacacedb9894c029cea9f4b968d80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3940b00c103cc931993aa9c55a8f36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76a6cb34385e5ab3c6477bd48b78b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad28dfad9283018be8ac130f04f414d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d747c06510d99ad8b049ef13928c52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba755a816fa7a29ab9737143bb5d43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc1c80f960bd93ac7b4eb4a28d0e9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782fe2390870d820e023ee6797c74bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57811ba46143a2e5e3e95760c75e40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153dc3deed03b76d63dfca013e7fd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7611d70015debd4dfca670057be8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22080c21ac6b6884c95def5cf9697c3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1178ed75ff94a0343796b3aab5ba8be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035613cae14b869f0adad10c3843b52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8074eef458d88ec6eac7351f16aa51c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66b4720432493335e717016d59293d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2c22ad8983e4e4fcbcef50e3f5dd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17bf44208b2dbced6a6de29e00f997724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8115d445bd316f7440e2bce2d0c637725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab27df5ad8cd761f803cfeac9f82f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb501d218e6e62834954529f8827a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43822011128074d9bda749e5a5096460728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e855e638a5455e0b4bbb4f2418243b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0aa2a7092e3eab8e695805cd194b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988443265e35b4e4f65f2cc45422da7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaafbf65a9aa2c10ed6f609fdf1eef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b3e02f0739a9d039fe504b1b891e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfac1b55219176925f6201cec72fcc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5aefc56ddb5c668a8bac3d300ee3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d77b615abdcb04c231f01cddd3851736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea264b5a0c4d48dd6b2fc8408b95c1ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5938134bd704ce514131d855a0c8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813f019d5462a065d60565658c5e2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef7241fb0d974eef505aabfdce903740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661e957930c936296be6d82d08e76e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5b43407c9b69a5203be7647744402742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d96f3542c03dcf0ae43483b715178743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53c23073ea3cc654aa6bcfd5a8f50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745849551ff097b8b3b32d83181dbfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e4dac67c51b896a0cc367b2b976d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6152c5dfc4e0026e1615bf9bf62b0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884c2b81894cf30f238a13ab520cea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2258c5bc4659c0a87b8f238739c3a62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887aea7b9648f9c6db2890eb543a3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe2e6a1a91e061be9885a9dc36db79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65cbdae78102f119fa0edd19768f22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4b959564de894ebec616adcaae04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3d6b68d1633bc997e71956742913754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90454211962ed6eeab1a782310f55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04d0171c4468cdadfdd76770858f21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb8bdea47259ee145eb6b4c1b3ffc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46a6ed74c491ebff07d0f7bb3d80b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d78cc1896ce2d451267d45c95146c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d94124f5e9585ae970a1939ac6634760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b11b2c04b120afc966db2e5fc8359761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dd542b1a1ce002d49622053a3f902762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3e58d653a8d7e553f7fd6f2957ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0614fd47c10d74cc8e039336acd02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f4e1610273251b12103244309c5d9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd36302408eca2c2695f22e0c0d679e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af2b3311a536bf9dffd4ebd74d0cd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>