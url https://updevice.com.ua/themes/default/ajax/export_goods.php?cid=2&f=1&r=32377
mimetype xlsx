--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398edc8183f97217a26be15c8ec24c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930aba687f05764bf3eb9730a10b20d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338f2f036b08c83f144ac0d444feb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538649651df9aa27319b8dc6914fe27b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f72a3cade7cd736f38dac889002375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e25d1c510c713aab713e220eb96f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1c889f847a54611474e67da742fae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9236c777f763296555ac9bcdd8c6f2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99108084c69e6594c095f4f4277b8e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c44864185a682a06166a8819e8886b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145b89f19f039e5a78db4fde984db611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d91aad2f3346e21fa1c8451e96cd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed3d0c200f0b8776a5b7b13e2236c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce4c11cad741ead36615ab827bbe014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0181b1071ab9774ffa29fd55ef61515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0374518ba1e837ebe6200efa52e3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c2ed325b9a8df218fe9e208ac0f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03032b34ee13167c78bcdd8124740ba918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc872f81c937134b2ff865850705d1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cde2715bef3a60704d9cffc0c8624320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c471962e04341e93c6ed0e947c846f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd28b4cc62697884c47654cb40db11f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af22a62490247e302ca48f4e5b7cb7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff851f1c05afff93cd666816934193f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f9521a992c814a6a300efd76c17225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41f14b7c3dcfc2d0d11475322e07cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d78084feacbaff16cc1a3a731a479a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114659815e922b0074119d591f9274c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1227761d1ce257076e8922320ac94d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fba5ea237bce6606f8057c1ce63e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dae62d8e04eae41e2b6634dc2f307e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef288ccb3278477cb76bad1cfeee7a7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7b95c5499e7e3a2197c9c7d8e64e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf5ce5ce3c30cd727f152892e285d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea471a574c89bda2e9b4ba8d915a7b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b25c6cf181b2adea21b9becc9d22d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403b50f91cdbe3d7563ae81039e5a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453040547bd6a6c0b625b5dd2403d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb6111548a4344565b595503559ae239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7c1841b4872daff5d76c50a6ae8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f0b53b02b7f38b4d90ca19f67071a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe13baf10b1ab5994dacfb7640cfa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104653f2d8dc5ddb47dbcd7186e227043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f29a58b96ec05d1ad678746dfd22b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81080e91a701295ae55e4ad3d59aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8b9a03f3b1a21ca290290b1361e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ee33cdef76f81cd6fb3394e052a8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691164ebd9f63213cc92e7567001e53a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8762f783a9044902d6b9e8c19e7e3a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da50c531ebb0025bf7e58dfb85da6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb48b48a1fc3af535b0d4593b7edc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008eb33e4afad1e429f073656fd0d6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d515eb275f5feeceabb8ffee4f0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd097770a1f05d08e8698b341432026f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872a178e8c3d3e7b9f3b74e5df352455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e2619fe3248abff29c8f38f2d6abc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796d8b1fe05b0a70e6267261f083cf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e031b36076a7bd8d6973e2d238d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc034f844b1f16ddc773ea1ce11aabe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa8cc1a2aa8253e26a60ef904042860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831b8463a0750411df911573e632f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6efac7ebcb41263608f81f278a66d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b82212c5446e7465a7d365e1d9b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d8a423c4dbe9b80a47b75976bfaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edfaab8c3c2424b913c58784f83ebe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0112028e305cfce5ac74c3cdc3b3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7d8e34fc0c746f1d7ad51352b22267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04064448e86c029b498f9a2334d5379568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88095ecc1a75f8b6090061797545f2ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1580556c1c4d61a0b25fcae633985370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816afcd3cfc725f30440e42349a6a0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d220e8a6d6082c490f7e0a644f679f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e547be8f015f8736896957e50f78a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f944a0948ab110a99aedac3c417f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b4afaf0871a8c6505cb43e1b718675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f86acaa7d946a743219b13955dde776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289d17c637298da4246bba3cbfefca777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959a8298e1ad679bd5317fc38c520d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e8b4d4ca9a8388e4e994278a329f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979515739c9e6f786394b1c7e139fe580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b2957ce83c182766fe2f1895b12d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59897f5c8ba5ea841a502d754b83976a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442cc6558e4931fc924de85d47d8c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c06023d7040457b1712f2b3eb0f7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d3ca61a54e5052faf49feb18a19a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd44b08900b8ad22ff24d744c2c5c1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaccd0057400d8fe99667b6beed79ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e9f45bae579eb540fae8c2f63dab788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ea700f6c56378b4ee08966f7341089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6276fc3b9987431cb0828263aad89790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c3fbd40090dd2134addfcc547c5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc6667258b78f6d84042a904c3a7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa3448062fe5fa379133b2cab113da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58be86f2d7c885f145d73bc6e2fbe794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797daf2eae864b22c9c740b7d4e2d78f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd6b91bcac8e8197aa4c8a78553ae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f83dac6f30c5f47c299b6e0b832d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27079a00882462bf8aceb23e4158260798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccceaab3a38b70183ea6854ec9113f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ef7bd15ac304fd0e64d7e4e3a75e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1089627fab73e9b92e70f7c6f81b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7652d4810fe84c78be226a66f76de47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb3058c500e0492cd1b5cde2965ef1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276a33be5cf5df747da226dcf42bf0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3029abc8b659269fe3ae3d334c5a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3157aead46b25df5797caeed8661b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd1800012b67e416d339059d4595b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b35db2c6335043bb1093d73d4129a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6dd1df75372d0e80b33a87a48796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efaebc992bc6b8365feebf8589108d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7750745ab772fd04219004c59df99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf96e2d5c5fb2adfa896d152e8c34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4b59e4a4b947c359ba06109edfa0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ea35cd75e544046af6d93534dc76a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16160e777169aba8e262f0eef1c68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aeb52677f5864830d457ddc64cfbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c6cda74fde437e985af883f84a6ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7762b1912dc976778e69c65e1ddc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588248cc2571171a1628dd023feff45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc1fecab55dde01a121ca6622ca37f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacc4318d64f54eba387af92afe1c6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c4f941ab354c2f7c7f31b7edbfcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d1e678a7666b4144647dd6e94c65c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a5a511d965ef7481a66315367bfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d66af21205ca00c96591b74809f7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb198deb08a0df564a27a2162f041118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e880e366921a9b1cd071872f2e6be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e588311c8ad054a5b46cf46fce23347128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb8cf6d40618802fb8de2be667232129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458022622a9eb360b044ed9bcd10a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ce566fae26274988ceddda24215ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b52b291882c0d7ede3600150fd77a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b3c7138c1f45d0b23be7619a5c50c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dc41a0a0722db5e2dbeff6eb9362e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee0dd559a9412546adfddc3575a7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba94b76f4cb0e54046fe025444219f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d6afddd43c67319d1a7c0181ca47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8f8154433761f07db194d29a1c95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf78988065ceefa5660493657815282139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a2cdc0d64beb871c7c7ef54ac6daf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d12dd32a6660c937a1a1cdc6dca16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718dd8477e6f9d9691771953266b3ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed2ddf7160d7b771d0f520a78c123f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce6c9d767da6413fd8ec695557817f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab5d8730a4eb3099d9d60765d56d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815e6cf5b7258ebf342b3985f25509146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445d19ba3683bf1a694642da865b47e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182d2d5577b4b196945d5715e01840148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb1c6ad450f7b35b4895fde980407b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80f87b9cebbd1524546f084219cea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d8dc6c2ef8a2353d75984a48748ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ad2778e6ba7102cd6d47f78ad3d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e4559478849864b5ace0adf759c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfc27104f02c514fca4eadb32f22d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a49e70b9d30008c9435adf934ca03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d8896558cea5e3664017d78dea11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4037a5e52cf98f08374e48c3ffb8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56289fdb1339960832467de1eee3fe2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ea986f3abf769c24da2c783867f0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb46e77e27a4022cb1f90cfef0df33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e70dc3efb01a6d435daed3894d57a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416cbbb1a7ba17aebfda0609a2f7e1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4c4c9cfd526740d8e9737b593068163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a219c5fd484dfd17fcbaa6ff19505164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33170a5413a4bfd549733e3aec790d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb35460aa03d6768b205ec6544b40cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880448e1d767bdc209e5f9af7c39b7e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56876677baa149c5a079616ff8c42a13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfa73ce30e54e0e9a55588eb94d6ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbada2ca9309c2873ffb240e7d66ccc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa316c3d8ecaafa56c5c27761169f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80838be3208e0f2fbd52f47e1c7a52d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b860c3f0bc1f2b2b48da102871abc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb3ad94545d4016915f8f16a1f35c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa1cfb186984a392699efaec157c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f497a69fda7ec09b589300575b916176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e8e157e54d4074352aa1933608e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cce2879269049bbc833f738a4c9b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ad0631f49d3436a407705ec6b604c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb62e551d8f1888ea0f8ff001b47d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d45326f80ceac54095b60a87d5ba52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee71582688bd930ca30a6e4a755478182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbbc612138cd109c446442f60da334183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3a3b1a6db3edb83206b29769c481184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db311bc90c224d4e462c16234ee1c3a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f149f762c95398e67b082916422de94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657653f54152d9a817ca0bcff05c7c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88e1cc936b35bd3c29f075166de998188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c6320a9c810138a4030b87e6c8c43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fdd1d65d2e5b3c26dcb1bfb561a28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08650ca5361b08c851d3db090b12c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76e8ed515de34a9f592dd4883866f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5ae3dfe3e3a0c45b21e7f7c3a405193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99cc5ebf1270bb84cb6591d4051036194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa35c253fbe5f1430291807b396b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb009e1b1058e67966e123a492ca830196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbedab5c42197c24ce8c35f4f64a594197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042ac3b2884cf5953a64c606f23117198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7db66707995cbf15565542d0cdf79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2bba2ccc12c4dc0b16d4973e13b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055249136ede8b15bb5fcfa457d540e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c838c13ab66c0f79022ca034f16eb54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037167dbfe178ced1b1c606c0dbef971203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458b7e1e96a077e1dacea2da50cd338204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa891df1d8c8b2e1f77e88faf08083205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dde947075c770e1a81c4bd66fe4c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b1d78cfd856b761ad089a6f85d624207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d1445146c362ca9ce856e828240f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb2e0129011ed6d369740456b276e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a05cfb1f02d8e591ed5af0a39bc633210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e9b27e9beece93b1c10e0b219fea2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c9406aef7f0065c88175cd01fe532212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cf0ad6bb99f9a86a88253264e29a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df89d3bed1991b70d37867e21890d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a314021b024a9a0a098f65b282333215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be5127a0fc5c755ac92db475e0ee0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03139562430bd987129deb9ca32af6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1154773a0688aa8ca1a5f233283b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6bde90ea5c0b7195e1a9f58fb5cbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3440793e5bdbe0c9c50fe94806d9ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964c0e5cc65d2b6894b2d54d0e27295221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451751be544146440aed1952589ad757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f0046df4ca1d4d43de51434b063f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c1c0d27c05f58ffc42e69503b8234224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b46f2da987125be90a9011b2dd25a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890ffbb3ecea66831b9f6c59ffeb6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c2f371d1331e4249dc2bf0918f2f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eca92055750df7d90e0c35ab67e64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f971e31ef188d9024304be3ca492229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687a25a7bf78f3e6d7b135c3f0f14ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302f43bf1aa11673c4e5feec220258d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7882b5e68cfd65453fe8c61fce0d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8505098c40ca2896afd8a5873aef764233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf848b0550200baead825bcc77c2ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea69cd41b2161afb305af50c10c2ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1677a2d08f3514c4a7773871fb25a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e794cd37ed7bd883aed03ec6dbef71b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e0b9496586fb32f81582fe7236ceb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d783967a6284cd501214a2cd442892b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384385a626581b060dc4fbeee74c4df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc374099a87f6305e60a09201ae53b84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11518b4d22e7b5e242fcea081fe432c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ec7d4e5973f9c47803152738f9d3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcba68324f951d4784d9560a60bdab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14979a3cea581759254b7559dbfcdf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebfa8bb29741f0e20d8d4c4b65388246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc321c1a1c2f86fb14aeba0d68ff77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3100821f4dbda41f3c43b5edef0f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f703696612b88e87ef3e156a036cecd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0f48e0dcf928f9bb4950b4d469f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f7c8e8c1e89bf5440a54b54f42bbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c77776102b418b677f1fa6dbfe47e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c6cab775a4cf5d33c0cfa2a0d29c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24d7e7c43111616536831cfa8f25b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd36e4f96ac532d5d3889f3795c28e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf63b79d321ce7142f55f362438e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648979409ba8cae72ce5a25b4424ee5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d77dac55aa7ca2493f322872eb76c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624171c815283c289b831696f2529cb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f851f4f1240864cf43f4a42ae9ba91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c0792c6149d45c11f020a0a6c848e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7af4d043e4d4268d08a8f5120d4c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b85f119a16ebbab31024f104c49a19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e62e79490bb12279228f81672d632c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e07dade783792efbdfab16591c2fa9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d39a7274eb35aa316542f141cb7be6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5b413b2f59469a98a6172325f716267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e45940b7950ec1313666e04a0d70c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a9a12d9a83f18de9d379f45ab768269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab5a44160ba2b3856b0a62057ec86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeecaf8a0f39c49ede31ca06f889392271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a779ed96f6a8471880a2f867ac64f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643915c308c6883517ca4de167f995273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517742d5c922e28a8bb4b43491ec79e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3b17185ee52fc667482b10a4b5873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1689efc12d0b589007798faf3619276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c1c98aa4898f2b20db057541e709277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e04e041ce3d76ce09344a03f7d30c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a90a9d4e8d4e45df77c5616fac1b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777af7e909b2e8725e1805003982cf1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01742e5049ebb9d884237877a81e5e3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec2f97459e51a0f58998a2260d6a14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0e945998d9223d9014f5c32914db1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043f2f9d148a3a7b792437bea94fac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c62e1befcc1732f6ec67c31a5dadb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c256952afa4139224e3c341e3b39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a994d32d00400f3e2f1838af6eef7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df1bcf14491e22fa17299240a512b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a27caf8086d2f5771802ee647e546289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073160e506e4383685eb9481fe91c5ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc07258cac25205b452766e699e62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e4959f4660d9d249370ae55438ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df4eafb4e07c2ec2e44af4f73715d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a0d701093a0eb7af84c5d6b918880294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9376f814d94a86158791cf312ece4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5ad7ca5737860384aff1528c66a7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf25f75de28605e561a99dd8d026aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbdd40eb7435dcd3dbda6a08d2181d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c0b1c94fe798d1b7bf0deb44d737a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a603a208a5847ec62fb59470558a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec95ad28476c51d202d625247ae723301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5475e492b23bebcc52ada9c937f746d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c419f95ff3436aab860e3e4f17b558e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67320d24b359c76ce1701c94ce28f74f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e642c13667e5f33adda65d1cb3d8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bebe7589d0d74652c1427cc6a32b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1bd57922ea8533e7a27046c48c978307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500cbec43f101b970533d2db4f5f83a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835ab70b116ef81214c286d1ef6777c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683d57cd6fcad7b9b8397425103bec1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf80055107d887772ee32213ea5c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468cc4ded6211377da70d8d30a44e9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ecdce775e6b36b212d81eccf95ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45892fb6bb0ff47255360b6ace685c03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ad4a545980b291a602782568a0d4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b9aca04de604f91b38b814c273e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4984d02959f31ae3bdba9e62d611bc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eb4f78fa08495a360ab82d8c93000318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7599bd7ca1559c79e08b0351db100319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b9445891b2f9483cd2d58364e4427320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4c3e25a04ac0660ae297da6059361321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da27eed8bfecb07aae58116a5da32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e6b59380cfa2352345b94dbc15333323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbd6d6ecac3a9e2539ee49bd8c5e69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf190633e500e7e0cdd7d6070e7fc55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b878d23af41c2f8ea8c3b1235fb4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314138c6e66418ee402458e619fb892327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85010a03b240d9d7815fa3aa16a8e90b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796743a91cea99e5c1da5878a9e24f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66bc1e5e18582e49defec0373c480a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa05dcbf8b038e6ff26c998910da8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449a45f1258d11fd2c4b2579dcc1df5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d03da214fced5ab3844e26ef16830333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a478ac741244f86875d1ac6430b8df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cbf08079e02b570b15c106d916289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ee61510b999d15db57a4042da4406336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3293bea0347316b0ae80bb4b59836337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a9c231597e0f539ed11b2c8dd6f92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e09ccb3c7e543b697e5583b6190d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3e88d520c506826e0670cfbc184cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd8a1ecd738e3b196627db26ccc27d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3d8935b71436bbae4417c14725481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95064edf1fa088624a005fab0752005343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c69aacd05b5618e64fe6fcc36bb6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4c0fdc155ba44a80e6eb5bafde18b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011200aaf25628d147b0dc6097cbb12a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecde9e87faf44438432a2a1e8f67f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff6eb213a450f228c536679e2c45b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136bc6581af9b6b5252f8895db4cdae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fefc8d5f5f7935c0d86132498fe8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f35bfd1d69fc53cb69971227d39a13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e4fa0bc5866f9308cb78ceb626e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec89f087b3d0352ccdf6d60e2549353353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df21514e3940e9f6be83e0e0a2bf14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227b700180b07ff974e650902a2e512355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583c9f3f80d9daeb1cb8c684b9c63b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f867591501e0919cafb304359c789a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d030e0b9d399a33116edc8b5e10bfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6639ffc54e2b612e544a5116f622359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb6fca49a1618057207ad8e7c1e34c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111225e4eef6d45ce323845218b5dd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b7dcf5a37441af77ab1340e99ff9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d7cfb1061eccba4c136b282ffaee1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005fe7acf36e8802b7e024300bc4fe5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a151133c6f57b73431790c5f4cf7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b4f1eab8e843ab4befb84560c9a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae09f5a26bc909f9cb7b304e14a767367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a953658f38175cae3f834662c00213368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f2b9b72c9786472470632e1fb353369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec78e20c367f0c336ef57b493fe933b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6fb621a0ceda27e559e44666442a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd904e1387dd75a34fe93d849e066a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b245b1b1e502bceb81375a08c202c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9998e525855547c829510487da8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590332ae47fb4e9cb5e66d5ed3de30c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c8551812ddefeac7eb5606a3dcba3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad63477feda7777ebb77e65f9a0877377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b5565346850601521bce3211e459378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19689647a5d2735fd3253f7d7b62c5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca9b74472554aa9114496bb076b74a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5636f6725299302d6d650bd49d1e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a00e06ded1bf146df0730dec7e61b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fd154668e56c0618bcdebccf49fa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a92dbbd1861c8596d81bf90f7ab3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1232d1b6f17d1ebea969b44f336ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4008cc2a84821f6b6df327a29ba9f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35820aa9c4263a4558839ffee399a93a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8fc66da93597dc73d7a96d4e9a66d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81065f91634ac513b93d8a45b6cdefca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe15ceaed9d72756514f81df9dc4133390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101dfe52d5ef72960ec67ef539560d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353194129748fdbf503742d25b5ed210392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5489b0d81932141602427e77db163393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c5abece511a8051aec1553167e6dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9163d1b8ed3ee00de75cc44ed9498a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6026cf5ad3dd45249d0ec9cb1ac4c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272d5e264252f6ef9897fdbac856909397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a1e7faa1419a51f6f12762c952cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848baf1c076e045e8f66ff2cd53ff09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f4d15e3e36d21c7fbc9b091f1a524400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebffa1b09e6c8cc907bbb18d64b1c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3648e60287ca1ab22df5a626955e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d760ef2806fb558621e6aff6e3262403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5187c3acbf990a7f5d8f38a7d4d79bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a74cab2500e9dbddc5d69fa9d60b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2320e8291a5a93d962cd0f7d71d2428406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b6ba6f2b9f4eab5bfba6ace835a13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed103f36a1f7ca8287822a2ca5403408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e760ac807d524ea66bc63c80b7d7300409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628618f81940eeb633cac5aba2d9c480410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d6f6ddc03b6ca094ff56610f6d766411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01535646b5cbee3e6f4e9e9a593c396b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0dc2d0070402fad2bc04ba5b2b89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a45b3184e4ff92f262092e375e74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717262c619bb621fe7971f6fef7cf51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde59c83301e838d31e87cee4b35cc51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40407ba67e157d871cb122b276c931417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0d7cee96c64b839c63a1a06933cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855006dcc7447509fbe3d237c395824419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6fb07ff6f93b671cb177451fed90b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17031ed27bda6caf02c34204443271421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5806066b483b03d6c3f023d8a1342b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31475b2a8e40fb42b044597d4c8a3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f19132112cc79e68bdadbac91febb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4f90d2bbd11a03b865a125085f747425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41731838ccfef3f5d192fe2f21f0482426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c054e5515d2ab7730d86fb0fdd7bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed69246de7874402902d08ab0b87cce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e5a609f19a9c29e5d421012b6fbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b458f61a988b759054549286a7cdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d080cd6e367412deb98e891e29b69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4748a0113c35337a642f1bb6614ca6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cd2d709c4f76d43791dff0552481e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e72390a82c9a29b069d022addfc888434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc60969921439b12392ca18f3b04ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f296ae12539be81c0ca0adb39503c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e05b03e80b3d7eef13b706381202c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dd340792905c4d54dd6c4057a21b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e70d59c7815f417682971a6f66a5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f25c29e4c505e5642bb468c652403440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3479fda56c79a3ce8b3041d518eb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fe4c9fbe7c4c1c71c221493c1575e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44a2125ed71973bc8e6315c69f8e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de333d3e979507be4713ede397a7ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4645603bc040f47db844f171c661445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9841dd639e299a532a0fb838d1539e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3dde2248f163ecdd1b5f91c1abb03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c3342e09372fb8a14ff207f062a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e6622040eb6fb4a9e5f1313f15206449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842fef6db13e1281769ddd16a54b3af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca2d6848804f9318eeef12b7674458451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d85dfb1fbfea1b2fefcd8348dc91f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de587a18490b445b17bf529f55a470b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee53b90fe04c207ca3bca0ba525355454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281689d5dfbbafe8ae003ff561ffca2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a9821fd18a3d88552e28979ddd1a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ce2fdd5f97f85c1f1a1fcdfdb82a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf937c264a69ffaf3f9d5f63ab5fc63a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c21eb8b656ba1d0f1ac57a2a64b967459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193c2ceb171499df8cecd67ff4e0abf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6423e7e9bcd383c0968d1fcc96504461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cd3b7cd9de667fe2dee3b4112c7e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f8e82e636b5eeb3b84058b20658fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d76707f527be5e87c327a4eb94b3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f22855fccdf8788e542c95eb3ed87c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28d66468cfe7c6cdc7872027d9f27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590643d432779409553127f60b9ee4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25a1b0b8b268548ae9e65eb1168fb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9b7efe0c5956ee43a12fbc1f80f70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f3205f0c575ad2e41ffbe4dc79c12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6ae316af2f73c98fb80fbc488717a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e406ff8c683ce0d27da975b28f2be8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39dd430da2755f3aebb459bd2a458a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575c953cf51eb0a577f235853134d8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73b5fcf395212002b470dac0934955475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8b242e3abdc78b3a2986609c8651e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360da811a673bf1ada0343452137c09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8a3b70aaa464b77577cbdffaa19e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f553bc5401100f35d35f62f3b1721479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38648dcea1b854378595ce4b95b91c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18209c32511b054d17f6aa95c9cff014481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72da124ac698fbae02e98ae0fcec83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1a0fcb77face5a42dbb7291211da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d580664d8a7234073596cab8cbf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292447423c737ef705b015727199a578485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca8a6b6c222724040522bd75d2e45b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fc8c6b13b0dc12e0c45dd832a1af9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef2916bb9648837cef8b5e376bb24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a17ccad57b563727acb08494f4ea0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376a298069b08d5f97af212abaf6c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d0669764ef7abd8258075eeb7f1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248343eb54a421f81aea6255c08ca65a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b37276396a64814c50f44c4118eedf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd8b7d462b7e8fbb13a12707bbef3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c26329afd893adb25a6feb311b389495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09daa82b57f6d59539b0ad8714dc08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a9a2b8b14632d7f6f2115aa7bebbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa9aaf6a9cd8845283e4e07bc1c87c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc44c7820c4ba023d249051a57fdfc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad92e844345d65ea77f9c6e9b2b35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e14b4e3a193bac7602c918acc0ed8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4d78330becd9bc827fb4609f9d99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297688d49d02d96d031a2f72fe89c8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75535ff461277c5cdb1430ae1032fd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940fd65f878abf28c3a14f30e76658505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f1c37e0610d1aea56bfedde1e409506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23a31c23a10f5cd9d31b9f84523f04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6637d56b640576cd3e8fe2e51342508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2920fbd90982c8cb8a4421f4edc5e62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56feccb71b953af14d4a2f70b5233b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe07583e2f1883539a6d055743e2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ce4fdca01b7bd8a93662d1b82cef5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f1c9b6024dfa97e61b6af00d3485f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c63eb389fecf0f2c29a440d06385ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2fbd1052579cb8a9a4ec90e3c755f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53c1149c2e799a9393dcb4fadac536516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb55e56061ce9fdb8dded1d07e7dd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0af25e3336fe643e679f16329a4123518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1557257c940b4a2ec44dc279507d18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714147f085304bfd00f4046759ef888c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42444592fa6fd67e526ebf1b38a2ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780958198ee4a7724d15f9f38358f72e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa099af68723b7f49c1dea20dabd17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fbb5b65e8d31a496f73c43fafc006524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8086038aebc99f97175c6918c9821d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd550474312be14267ff8a635127c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e460460bdb944b80bad640ef68ad9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a245f968d26780bdd4ae42acde54f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fffc491327a43781935661017d0e01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910869d54071994bda51564dc17eff3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e1056cc813fa9aaa1add7617a9e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803d13efbe23795ef1418eb71e54361532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c033b0fb7e01594d7f1885f5b48da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba23a4ee97ed7fba44dd023e0ca0bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c94f3bbf9467d863ad629c6dbc70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889e2aa5faba33e0901fe394bfb6c36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d650bdd891254423b2a636ccc430f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0df25d235822398b9f1653f4fbb5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ecfee48f07f7fba8d166818177a16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aceb6eb9c955a8f7b8a2802da95b58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c10c0174f12b396b8935e780a87a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa811e93ad3d0f2e3a4a333c7a298792542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb5da824c4dc49ee00e4d29fc72b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466269679ccffbad19151cbbcebf2b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cf066775d765c724c524b21201cd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb7a45354595ce5eb365c22f8c9827546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8e69bfe11e0e117e8e7010b31a43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d2ffcaa43521f01ec091b7944373548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c2256fdfb0073ce3376766965574e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a29fdce0bccac4ffcfa28bf272d4eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99779a5d210d8899766c24b0da3fdcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68470122f28b564e1e788a16b0f41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaab155ad076540bc934c79e4f9c45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266b5ee141d31a99ef6c0e798fc1bb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958212505c4167deb64da9affaa303c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ca8ad2e156ceb16ac765feed2850556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae97f78a26e6253f9d3d7975337bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fe692a87a5170355ad3694e1b465f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122016772502675ed33d01b765966d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32435cc16c7c4e0ebe867fd99c7aaa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc58db405391efbe81fc3d9716117561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9f2995e26332ccbbc7a7f4837e02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296026d7288b11edc793ece6ce2b8af0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce1d2e2445fce0cdb26267422eea65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab594a3659bf9b559c7d16532d73e1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a56f3344bb3ca45e66cb41e9d0d14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472ab0581c1112027da31b06e59eeda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50c905b97319ae59284dd55b5e91dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980d9154035470f794093831a74672569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cce761805676cc23cd283a4d450e31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f895ad6da9a5606cd1cecdddf6f9f32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143724ef1e03f01e9275919fd329b203572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722240b3d26af84e904c3226204f7ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7929b231209127e09ace50e3c4bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2ef1951874e61831bf0410ad8eecf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40651e01153e15f1ccf73e62317640576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03454a832517aa26c049427cc61a07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9ff86803bcd9e5afe26e3038509b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69937451fcc11ec7b3948340d1da1cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a890597bea40d75437606fbd5f83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b2f01aa5603f6dea06376803edae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cde5a3b37830c1d0b1859dcda8481582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab1239998d955d5917756dcfd2c465583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17aadd0dba2be2bfe9b2c6b5d55ed1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b89e7c766b34159da885523211633585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086460d1a720fe6d30764c3d6cf3ee8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd7b9bbb97022ac6014819d37119d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c25e974dd7c29c0bea52fbc1ec713588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85994f652043dfc8e570dcc7a348ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3746d1d110003d85d2f330b9e0471f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd0056008d875d6eb0ddecde8892d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000fbe01eea2190da16421d2d463eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974590e86b1bf93cd74eaf33c9ab63f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe544e1b404a162322a74d785653bf96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beddc6d834175e32aa1f2ace29a9fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0514cc5fc051741bd73c673d7649596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2ae867cd0ffaf09ff4bedb702bd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5a4c1b726973eec7a07084ca47f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98b057ac7222c52185c97312d4647599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef8d9624064c9a7cb2eb463c6e7b70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e2af4e6c9e66159ed412042fcecb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa1a5c61c279fbfb3b1b147487472602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaa9c8aac0c1319d18cbbe27c29f3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7a7d86e9100a6cfe0822cdf5eb174604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ad956898c6f55f7e531144def0eca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc3556e6b42d6ae8df38c3c51fe878606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529726feec60f346b1b5a1bfd9a17a11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942cba24cf8afad15e45ecb8af6cc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f19eeb67eb9da2460893fdd81e14c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce94faaf0188e07e93893fd473832610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321ae76f2836005104e13d39e149ade611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da899b9e12777a5b4f2a0616c102a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290043b2bc7ff1b9534f928d541b29c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f9a0c1bb6b29b6c920c13d27eba6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdccc7d243e3755775ce419f2a2b306615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463777d1434179b00cbf2954b8b5b85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97799346e65294a918a2b178deda1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2c6f37f5c9c9de88f59d5d6e9bcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17fe06696f2b052473d24d59c9756d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0db574dd576623fa813adc15ee9a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868aa74b443eead2707c123abad4fd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0534290a518dab98ce4dbf650c04b9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518cb165888c2f26dbfbd244fa52c08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021a8b6cbbc378a0e1010a0865d6890624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1256b1ce50debcdbf4adee3dc33b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aec801062766fc230865bd353cb03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0571c7011b49b76c500e43ef244486c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68af9cf5e09caac0fecbe4453c0c946628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732089f3f012b1dd962abb461f21f150629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29ef794f99891e6b1c4f963354868630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff197c0557a4400b391417a9e96ce1cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73793e4ff9d367bbfa035dbdf93fba32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477be409e6b82d49a66b61a7135a18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef90248153111905b9a5460b25535634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986272537555fe7fc929497d6fcb09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f69031518586a44075ce44486cb42c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f8d004d1235071053615ec8179ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ded3af55be1d2ae57d32985c876e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14afd1a218c66b0b5c1573e0340c29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2396ee280a68c3dd3af3d402eae3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d195ce39dd28af6b4dbbb9cb4ccd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873953bd8dcbe2dedd1fdc29087651642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5527be9d84e8e4d153fc9d1db67f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b445d8e0e71b5576d6f356ea5112e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741703f737f6e48aafe14394159748ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c1617df12dd1f4127f52c10d4cff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ae4fa9045adf0989078d4b00b83a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee8584d17072b718c0678160f163b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff30d074142f8da79aefe59cfef8afe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850199dbca10f5f602d4ed1679b48857650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8890b38b24bd1f4dafd751fd3e111a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aa17be9632c1e62e88702f496f7e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e373fea51e536b981051673308ffc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed67b1e1115f506764b8d411e1fc228654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b234eb82902fa7998007953943df8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e04a7ca6db6770d4fda878fff869656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e26491baa82ef8544b516e7a41e6f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21974f84e009f04c3395f27552de1e01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405207886b82d682b50df39ae05e0b13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2b9475452c675dab5a5ed5e06c3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e5b7ee22302231079f25bbcf89d4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16460d9856550b510f4d989b7818677662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3abacf4b3878de07dae633dadbfe6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb807cf03cff0c17f5cf270ae5278664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d4e570261261c7be4bdc810f12033665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6fce6b4f82267124cb1382edc5aa2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04195f6b14436bd9a9cfb71d2165f443667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa5eabacea8d7da7f05885f712316668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188db6b00dc21e0cb9b2bce416dced4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac7972d719f543203b704fef71a1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad0e9234d42e639c363430a96dc23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7426044e74a135a8ae838b10dd449672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c6cfdbcbbbeb717e075a6b810e173673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09abe3afdcb8547ca123345f7e5e574674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09771e946002ed0f2c896da91bab733b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb07b22d5863fa4cd2094cbd48c6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d138016bb4412722d9c8756884e5e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65711bc6a57c7533018d51324217332678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db5177b390c38820e9f9bf3d832199679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c7fe0ce3a99dc85b0673c70e04e30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f57c6fcff2174a3e9a211da7eee36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec46e1f64754bbf032393efe50df58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd65ac3af431f252810efa3dcde1474683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c6aa5d6fda8be0d602a6ce7619413684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e802473c6550e0471d6201b129954685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9ed67aad6f3f4cfac46468439b4e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976e2278dac0451f806cbace49e8f72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eabd5fadbc81d8559a0c9f58e4a2b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06713f54e19aa3eaacc91b3d2c69cbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98953278fb950b2b89c0867f7ea64f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4121bd82d20f0993335d0d28867a44b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc03e29b6f26a08a90bb27cbafdea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db29343492e5bed67ab3b41c2781a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e067206416d29ae725866a9441285694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0704c86eebd585f6fc18f62363b4da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2049d9d7eceef0a6f633987f015c02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b610ac6a863abda20fc42ba615d93c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e71773c274c7cba6a913979b779a9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f66a21d2278fad83be547cbb97faa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325acdd4de8c556030db331ded24576700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86f809f89bfc47d8b0fb04718ecb46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feb2f239a245f47604d2bf8a3f5256702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cad90f8d92ff2f9062d5c02ee5761703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc011ad9e6413009b4419d84cab78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd281f6578729c15e962c1132f289fac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4283e43dc9d08fed8d30e7ab7e573a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cf80ed93d9325f5a4fdb2163ece4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31edd60229568c326e19c2a5a31b5a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4336c972ef3d5d1aa5ad4cd9445dfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d4b759df6c59e7421baeef76f388710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f7d35048d6f1d29e7d76b6e381e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe867efcbfae49117a7a5857cb232e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164a8e319f2b5894cc283ee9e93ff1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f7dc12ccde848d32995676c5d29ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9cad5e05f55dfd106b5576321846715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58248c9180db273a17a28460eb579e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9269eb8d9945c708b70cb658578f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ef3350ab8cbd772b7056ccb9249a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeca71b9e4b9a473bcfc6b2515b6b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161add81b9c886d40f37b6b335eb03d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3adfb856ab56eb68b7e2f5acedc7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723663d9630d3812d49154155d1875b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecc4359cf625b1452f4dbbcc77bdba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbefede2d60031901032611d0a8a31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0aca0de78972e73bf44d9bb5242ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe968a7c8278c7fbd693b5d12d513726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147c1a7906607e590a6a83c14327920727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d50e34eb5301ca8933f9dd553bf6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db9a721533944f88d04feb085f747c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb6f173b70f527807cc45957e231d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222fcdbeaeab7627bcce43a54d6c6b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d87f9c608e89aa998a60f916c0228732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08416f08d8ebfd17e981366af738a19d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13447fabd642e97574a8bf29e0af65c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69413b8297689886708524b5e42ff9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20fd9ccd1dd002c216a5bae0a7ef77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e23655c39457aa85fad70a1aabd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee402e29ef40fc04b18f8ffcb577aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa743a157e9a9b6d90d232a966a539739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85982c6a06d7b56ab9d798fc15a5cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef24070f5b7c8f79ace2e051fc52677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bce95d713872cf5095a12a009d3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff938d7564d957422f11ebfa516c0615743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a1140f7d343fad80fba4bbba7d11f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142d16a923470a1a478562b03cf32ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a4d2395026733c741e2775fff0f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bbfbc51208bc1c18dab7dd170d796747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90556b86949844999a647479d85be62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c60620397b6541fe4385bfd04fc7da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b184fcc0d0dade8adb4179df2d83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65991994930e88baed165a4bda5240b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b60190af0b80c44a33546dc1724605752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05810365033049f9e94a010b65c9f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112f366555886e46a0d1508d77ceb2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13825a2fe4572c85f7b7aba9ab5624b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394831f2baa8162f839775f8bb396494756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de6fce2b3e45b794d73c8e7978ee3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092cc7adece0cf9408fc3f2864578ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf4abf98751c72add8f747d18a37f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1d6c421a11850c476dee22cbb0671760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a60fafcfa4af40105bef5f43b14d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebc96f51e562cb0da059296a7c00b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719841e196b0923541f5f2bb30886a88763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0093b57c2a85cd9553f2d1b3abcea6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468c5bec1b946e14beb20a5dbc38f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0df2e47248235e5753c60ca75da438766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd883c8e584aa745834d81204865c5e0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d4bcbf85a98ad072e03514c4a730b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c73f6acfc866477b967d6702f4c178769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e8fbceca8f121796d4d83837360b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b5f420d216f8fb2ffb671da6bb883771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47d0ef48c3f1ccd80286f474f2796772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6142a163af54b45af0427d6b1e37d2a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08f09e8824330d818acb84708d8d6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198557f37bde14c3e398796ad4a239775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e11c62e14c32f1489a70f2e258a3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b558a168984673ecee2489ff80e3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b671320eabf6afe164c9a7f274270778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f431688c148ec99e30ae842fc1b7ad8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c74ca3f5dbee960ed6216cb3b89194780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1279b4400c723db2c1715b67615637a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cba424ebcdae96fe81f229462ef9c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec900a1bae36fcdc5038caafc676e4c2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b81dad1c7b50ee7fd880a545ceba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b73a432dedde1539a331599bc20b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcc42b415e45d641113e6986332318786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66175e6036dbfb7d7ce8c440c8953f1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c48f69f3be6972adcd2e08d0769b4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143ce4930f5d5c2582be8d32e1f4de789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8b79639172a35f62d84ecdbb7382a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d47f21d2985170fc0c3e50602819791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee2ab471c18682bbb28fc637b3ae91792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c38f3b3387ac28121593cc96e7b8f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb604013ced251b19468faf953264f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17580117d0360613754fe307da1e3045795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966c68435c11ab44120786e5319322796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf65e974ce6efe4502aff147a511ed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b917a5b43b8c428e5e5da6e1f11ec86798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4bb97d1335a9d1f044a2e3e13766d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6962f1b0e543c14addb65ae1bb7b31800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a34996f5a8279c5a2bd2dfdd822638801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223e5ff22a23f3d5d49333d2188560802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8482a2e34a15843c8ad7ac3773ade7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4838d6ba1ea557b660ca250e8ae604804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d22dd327f21a1328f81cf3e2e3afae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe67c92b3bff9cecdcfe0de308acc8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddf138639484ada94a926c6bd301ef807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ee24febd4825ffc448f67eb90f0a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa706f97d0a722c4f23496421a9dfd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a194f955fb1cb6540c17908285e9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153f9c4dc84bf66c7390bcf433d406811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5979b05ffa81a5506751cb38d628b1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d6ca5d72492f0fe0ab3f9a9b7d5b2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5a893ef7996d554963cf9cc34f1f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b22f66bb1ce377af6868ef543e5ae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e4bbcb4fef11dbc06e07f2541b4cc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b270be7a5a738f37fab0bec23eea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca0882fcd26e1f2ef94408f1cfbf1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa06827dd4a61599033eb55a85874819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e378d2a510d59e60bfb127e3ef47b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd562a7e1ec411e544a63bcfb8d74997821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36d5411df088b9141c4becee9be8bb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeb089077f73017e7dfa42e2f46586823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1201ba938ca7f3fd4a7b730a1650c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb74b321753dc5c832c2fd1aeeafd8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517bde6834e9001a714fc241ee6845826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401d5337022019027f5b819663f457827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a274bb386c178d7c64a9b38c0d53828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e135ddd436e4c5cdb8b270f62711ae5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7156fc2c73cc84a4d8f0a96fa0f5a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322b6be069493ac5afca039ab18798c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dfadacc021f04589e90370b779da7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9255d55e613a315f38a8050eeda26833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39ab19a61bf26942e272999c6dd5af834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195195c4f18b8f704588205d8725dad2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745517bdbf8015e6c5a1522050275f7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e553eb4d4ecbdbc4c65659f4dd952837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e779f1385d171a8556fdb46cc2ddea3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c094633711f83529e7e5abd89413839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa9d5b8a1f7a91b3c54976ce7888c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97198d6e5fe5ebe93b22e031487cd40841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097ea77096b04c8a57f7ed0407ce3f4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae50e01927805fa4cba8e6beb1fb6843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15539f1581f363abec1aee9a4f59c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82057d329e94d41697a12844d8c5aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f580e69931fa2dd5cffc0af83ee4423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0366bafbdc5a4396c912090954ba8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a5d7e4e35c525b62a854832941e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88558d02d9fab051d6bca8c6decee9d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68719af557c400862c001641d5d1e2d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c574ba09317d01e881de3ab827dbe838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc540d650b9d07a2d4d4e02687967289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30ad46c8e139e9e0808afb2a49de710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eacdfba0708354156a3bff79bdc5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e83acd081aeddd2db8066d0ae08512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da737dc8eca2a0106ef7f3c8bedf6b3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a09179550f42fff040eeb33553d88414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1097d1179cd97b5f3c8152d458e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57299638d2d4b7db364a4aba3fa2407816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe80f44cae11ae5f1ef922d7e44d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6ca0f29c9df2e386e70c67824a43818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd8099debc5a7a53e6a92f77359e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4633749fee5c6ca9c89b7a01258320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d97bda68766dbf3373bfec70b5d43921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642d2228eff3c356d1f72a1f11a802122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcf038407202cdd9eb84f5b015780423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e1a6f91c7de2cd4ad175c304844f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b6ba4c46f0106c5d8c3aa488f905925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fc2a036c40c7df191713acbef630326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef4be62e20e4bde7b6cf94ff5b65027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f2facbcf54498658f17bc1e83dd9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28056b7d3376d8e3ca6bb7574056d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1af36a3f918b4dbb97b6740fe9919330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91b9d07cdf768aa6567a5d1a761ddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f6d2286d4c8fe4410f3de38956e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb142045ec5276dc19d0b808967cd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e630c03e73f586fb138c379b5ef034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10ebee50e3d624b9687f8c6007504535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62ffc343804f688ceea6bd279f155436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d388964de1fc5ea528311a25457eade37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e20529ff0576b2bcadee4c1088e8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21087acb430afbfc7258fe605727c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0e2f51712803ec77612c2f33c3ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b81d487291c3437fb5c63b6bf594d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb2a9c82dce71994057ae77c6c1d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e605283a38e0713ee363e84e4e7f3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4025bb5d45fac7a441b361a47353be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e423b1682d40fc098f8da41ef75645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0697e351367e56009b3e671e54ac91946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c1e4b70bf317c157e8aec8d1ffca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598816936aee8c281b8231758d178ddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f09654fb4b7dceac513a426781d03d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7f3b3c505c0989985c97c04f652a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3c563aeb29b96447213e9e53de0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06549aeee624175e0e4f42dc98d0e86952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b1f2ceebde96ded72bce9b516eef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b3f39dc8ccdf595987a173bb927cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481910be787a35ab0aef34ab43192c9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c350d4d150df85f00980fbbd4ea09556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b524d17471353ab4bc2d1aadaf92ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849b999255c5d370b3979c58bcc39658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2f266c7bc58fc0e89b28c40daf53259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe1f8a00fa518aa31bb9a0568b446d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792224f78aeab121ee87d8c026d1eaf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f060f29d292b1891b474470095ada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf7fbcbbc9270d1e61b7fede7edf6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1685963924ff54cee4c32e29b43c9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9efe0840672df542d90aed020683d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f2090b955040956dcc916e2ba88c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5323f80f57862eeda1b5d0277e9fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5ce79e8e25c5a5cd48ad80bcfd09568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b7ac852776e9d0cd3f4fa0a29127f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8143dc26093f5312a64b07693c52270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49449d5d778d8e76dc36bdd282dd6e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97971837c2d9df60c6e75470cb9ca672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fdeb3d71d4d25b0d635410a2eb82173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1aa67302e1533ca8399e048a912bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbedd3c0f985e8ef61e7c9c06e90875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61ae0c71aa236f08bc2b16a62812676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e6877062bb84ed7adcbefc25a93977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23525dbb34fac07f8c6e972ef7dda69078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1bfec141e5711fd6203f169a2c6b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103972befb6324e6bd1855466d6a0e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8a99bf351f882f5239468e92fffed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e8014dd064e28ad34c5e719b1702d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8c28f94adda4e08f8715081cb88d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321549f90dac798f82f44b06ec0dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebca08f54aec9472e29628955036af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd302c81bd4b0ee0d34d5b0112c37f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f569072cb23c4f325f575a41d60979687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f41b2d4f8be9f57d4486e2450e01288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5dae05fd97c3f5a6b2157f775d0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229309b2c466b189ffa3c3c132e51b5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58248f08ebd47dc7adff16d5fa25467991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e2a2eb5c4272ccedcbb959065fbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e7d0cfab5b55dbbdde29d79605bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0373b9d3510a1af8e27165dd710507d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd54f93da49d7ad02bc01e491bca52295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ee36e083701435b11cd016a794db796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782736d2748e72a99626d0c33d07702d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948bb48d948b4eb20454265313fe47798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e38c986171aa5d1500f228ce8ff799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf2cdde1e312a4c629493b085a71d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21cbf7afbe689218a3f06c1be55d1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53905e805f5ea2abefa258dc5c0196102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e712621344474b34e051cae65974103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701016e83aae1cfbafc434e95b31e799104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c4a5bfbb2ffa9e7703833bf2adad8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45816f0a02cd8350e1c5ff144e7c2b0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2d5dad58acceb345271965245d534107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ecb42f1a2d326d9f6dc2e2cdc9f31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4857bae7e0d27ced64daae41249e923109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002608b7d449b5af86a9a18757146031110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01538e5b7dc080ae3a338f42c892488111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e7637ab1d2c977322f4ee5f67660f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948e981601db70fbd2ab4b3a30ca426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d21a738e6b7629e183f8d3f16ce1ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129cc024ea71d8f3ae5e134a54d6fd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7d763de549456ef1cfb56313981e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d1721adada8eea67a22b3840a4b12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b389515035ee9727346ae2b630be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bcc414b0a8435e846433f3416069e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb19e1347727b582817d56c82238f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f7a6bc86ff6030f9effe725fdf725121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9cb6b254f1912bbd2b284e07a4380122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb1137810b45ef9e615917026288a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07c0d0b2525be34c090fb970e13f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc3ea00ac3cff626d607b9d8dacd4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f917803925566ce1acf79177debee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a3a0a5cfbbf1dbdbad4ecf914e90e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b5e545f4cbe5defe234c42e6fde8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a87730a7f967c4fb782cfd9cdb983129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853b90f3badf6696fe1337f724d5ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda87e7a031487b632a7a265ed5e4d64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00d5ae81729b5a3245e5e6134c0cf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63530a1d46b3214cd20fd5fa4016b18d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f9517e7db5ff9da4441e6dd9122f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fc4209618bd6ac3cc7f7400ad0687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac0cda7bf17d378bad47a49c03544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef01be29a200af0d63ac83cbb152270137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e61643583794d4f6dc43f4a20b4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ad8bd2311af4d69e393be47ad077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9fbc4d469de946a7c1cee1a880fd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef85bc87100492b2b3cfe2900e4fc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e94eeebd4471c258c931c4852157142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfffd7b81a9e33db7d439677e439b45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5caaf2bd16d504f835c8a57c4407144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a9cac2c614e3f01f70aaa0726ddd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ab18e33f6087a6eb1577ce989c01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ee1b2710a78ff92d0a2655ba243d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288178d4777fba30f3449259465bc0c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520271545f008a9cb9769b642269821149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d7b6ae643a9cb8626984b5687e11d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56393212cd329adc9aaf4db62cf7c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3171105b4cab97b4a71a35ad69a9146152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b70df0baec60226be00fc9cf4eeeb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ef4fb33a2ed90e4190d86f6dbf00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee23d078d84987c885492417ba2b9e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bcc65e115aab42844125214947d4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af4976fec332c1477c11e116a928f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb7dc9b3152d2c167c88a74a120a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817d36ee14e92b7786e2437656abeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea782b0bae13916325de4314ad5466160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d83a4f3b7409eb2c0dafc76f10371161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee0f3f0047e7d51bbd4c3267da15a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1d2c18b48516643346c0224d53a85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0724cafe0d5a0ee64e1e9a7f5ae61ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a572f11b794e1d7df4e72ff00d15af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f88025c341af2aa4abc45f09884d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca85c9785cde01a533586557736caad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c46e33e2503009e1929c06d9ab462168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184c07577c90c733ac9cd2dbb10af62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9249c452bf7a9c7046bb44eda5b74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf088a49f4081e8dfdb695084bb0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f0a771d922db75ee610a32a690ae8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073446fb7987f7afba8785bf88ce0f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b35afdf8ef6de5e7195da95d6119174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6a9519bf21ef48a3281602732423175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a380ee053a30d97d1152f58f63a4f31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1318a443e23832b95c148f605c69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f6b4f2d06c0611db40e5d14158f3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537af2c92da6fbfeac771c8d10c30a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d49e34d22f3423cbf2091118d7acff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a5716e7df82ee55ae201f7f8c7c67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74ed80cf0b4ec1f3e7d32206165bef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28224833220c0dc96dbd7cf1013b8c83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f791e9f21f9d7f6036b1920ec0f208184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ddfde67f70dd06b7da743f253d23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b66b0912f6e2df628f8eeb87559bf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637d7927cc37ac9efafb8642b3d4e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b420f8a8ae44d535d6e135f7c268e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f216a35482ef146730cccedf27a68e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25287fd07db2089b6cee963555713cfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb47e19750470318326bde342d837b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b556679957b09fab50ab651149fd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b41f411e3fd1a5be103010e51f9c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24244552cf8e419c6caf0f8cc2d7786b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4b456883e57e6fd7294010c318ae9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec239389f5f073dccca592cab0d4e76c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc205e1680896f3497026d9f43f13fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f214e34659854abbe56968ab60c33c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ca8ceff12d54f11488794e269614c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74d17540fa82bff561e0d09469482200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0df248ae22d4e6061ace842930d26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924c02baa4cda11f74a9b295c87becb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b0f8570545e53eac59f2a859e6674203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ba238b79c43f9b4c96792918703e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b1e27cc185e5cf33988a51505bb66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55db02edc2b7c27748657af71f95da1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d54c08a3f62f0350492c437308c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992db7634a8c70b79d25070b91368f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c28858f96428ed2891abeab611fbc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496aae6528617b5269887f787deafe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fa573bfe35c244df447f529d55e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e27c43929372ddeaede351c8794f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc26e97e6ad39a26abdea7e5764718213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d045f531f1cf70fc82c21dd6cbc20b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323224e50e37540fcb3e932bb9b07666215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4959d442bc2ce63ca483cf2d24c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f254ea28ac38b90192a3b9380c6f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36521a5a22fac7383f02c37f4b29a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65601e861f901a024909c7d26e130fbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e6c40b99c59d0c8a819116ee6ea40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443b7a012fa62b89ce19fd8e363149221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff8971b85dc3cd9b5d539d9c8878ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322cbd5ea933bf818754fe94b172508223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c72d403b8d55eb530bc7859c182b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae0b3547326d264eac9e5e8305d8fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31070eddbbebaade7e45a2c9fffaf83d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6dcce6dab10966a5f71d0d57b6c56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d41f0727d7659fcbe7d48a693d8a70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d60446a0b9a72ddbcb5b5e60095bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b341790ebde5b8ce55920d6cfbd58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad444af9e7b5323ac97d78ba50223b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac8e87fe9426d4d76bcd7f6f0b940d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998db68892acccab98ef49c007d95182233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e45ea7e9793d3bb9e0daac2e92b66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c140bf9631604c22d9124bd7a91b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782780d5b70a933943f6806aa136970236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b849bb86259b74ec604c794013d5f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e3ef918a56c2b68035fc9acb10890238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd3c77618d7218f21667ed22f493d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df49c487bb16711b70bfa69362ea56b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa030cead51d83bfb9e96b105363d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f111e60ff04c59ac6ccf68a9b092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6ee28c2d759f8baa4cfc9e78e624d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e84151a66c522ac99c9b5d6244af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f19ee88b4d7a485a05211672eaff3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad985b53d595fe54961e62cc973ba6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988648282c704d1a463358f74d41829f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8289e8b971b75e788bd5cbd11b3613248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3a55de0ffe95f862281cba518a5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7a86e64e2a85d1f1510c2b57f5b6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022faded17db4b346ce824f8e721117251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540052a51182a56bfc8a7133497475a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40563fd7ab107e3dead895b51e24d4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e7973bd284b83f5f8f7184053521b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d74b5ec9d889feff88d2735b9f156e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10633806e7ecedfc8595eb656b84e62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be2c68b053928b4dbb303106e2e2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae808990ed530f372fd16a2a58f9b5bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc84b56273736a389db6108fe98c23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b554dd0a3215365d8b95ea45212ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697014db195560a8bd7550602c0335261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce9ada86ac81a71eb9410c1447ca2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52333c8c417b24271dc8c2e06804ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5082f07ca192c69d0b06d47f49a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714250c02729d858e62b52525a215e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bc110c67d9f2eb4c8b8a9121350c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf40d39df9796e61a543c4ae9b54b42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b717e393f19d555cf1b8f19ca35511268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c76aa50e26c1a9ae70705e5e09e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d33a4211498db9c0a97811d8e226270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed81e3bde1252ede6ec8e8e2620daab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc41610af12eebeb56fc49721316f5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0385de1c2f6c054eeee5aa77e36e309273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dee715a3c06a032606b7486013e7bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71532328e3bf5872dd7fad00bafd10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37a77ec76982a259808a2c3a92863276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0337b1aff749bc69f1f565914c3f7fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8b9c00baadd71cf3c591085ddecb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f222a46311db3b09c00c0fb60be98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e016602e6896685bdff3dea672f791f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9d51653ead20f80ed892ab7a28696281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c0c5ce2e3c086c77d143cafbaae5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e8d979bf5252807a335b00e68b951283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14ac2b382909e04190530fa48e8b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b55c99d3d8eb29797180f2b0525cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d8ba5cc4571ba89a9ba0077f3621286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792a5d230a0f1284d6d2b9f8b86bf82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b91df2d40383216395c5ed9d1546288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a69a96fcec85a7270dc2a45acab5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e058ad5e4ae1b55b019e5812aec5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d2ef9c62aef7c92601340c6e2748291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe533fdad5082f5aade3ef08661ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce43ea039d5a76bf7e662936bf605293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb89ec3f330a9d05f05f265481715294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3892c0b7b06c38c2f9a39de99b2b7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a0d981a2e6eec85b35ea74168299296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d9bb65931be6b2743ed89fd3d0570297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cf4eb58edca5aecbc40d297d8d0aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1cadbaf1cb941fc30592cf9e165a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19c8d8384a5c38bbf51693156f74b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35286ea5f01f6e747bdff5f03e83a4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8468da152c042c204fd8888670bd3eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5b3566267c645e1f2d2600ba68bb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77610c43c9904a7377daf18e8f6879e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b936c6cc839327be40d2f21f8dde0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490448a80ebb64bc913cfac0df6c428306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362ca387fa88c30a974186024619d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18706dd9082e2ca822ba31eae1219a08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e246729f87c8fa1d929dc12a0ff775e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f3b9c3faade822d168dd5c9b2075310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f2745c54363e4bfc1428a6913d0c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc653f7fd8a1a8fc62543e41f709e22f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56016d5391061fdfdc6fb06bd7a030c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cb622c67b761979d9feba5e6e6944314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba869bbcf61e3b5c14316724ba368236315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378bfd3aa86e05fae3e766e9c8caa2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cefb5264e09af835c69a0fee1722d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5841fa120844029d9bbc0831debcd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba64a41a85d28ab4f0551d31735dc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c75cdbd0f4a89cfb003f29d6ef56a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df3a880ef8aa9f27129827d3d67c4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822158c3641246c6af2d3bd511960943322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9a4e37200600c636150157ce518fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d31acf5d03cced8d1af4253df9daa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6ac87db3632cffa9318f2f304242c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd740230977a54ff5e91e1708a9bab0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dae6e97918544ede55f81ab421f7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9c57aaecc797627f03dac3d78c72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52454a630cdca3ac1d8491526b8eaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7587c66884aa573b80b4536c12566b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686056a10be1543e53840fe7d323d7aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d116a0789a5c0b02295d87edbf9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b1a656e1a58c1db967ff036296c67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29534fe81ad2fd3182af654967d867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e523b4b28dea8f4509dd6c3b66c6cee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df53c45e0361cef57c2b54b2c64cdf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e6c7a3fbe7aa39edd85ddf041231337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0532fb2d9cbadb04cd577a50a5f57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed01bf4a3a85d8b161f17c1493a02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1f6093e82cf1b6c899ea59fb33716340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c99de0e471003d73e279bf7f23384341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d533c8bb34d19ab12df8677ee018a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11c530696462d9a1d5e7c718b701f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85560502d1f4954662a3aea2804caa73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20c8aa9dd3a672a0a4b312c117ca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ff534080ade499571c69a89e6ffd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc76b71a2ce79a670dc6d640d7f7ead347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444686b0946c4d816ead824b08d93db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b3c8ee42b75fb193bed828510d857349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc933964339f547ea9a400e57754345350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a4279d4e22a84ff536ffbf61f87f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa7130a6fb7767dbf0005d4453746352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9c71353c0d1491e26c4c2e6600a91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99d160f15f584a7d9f2f1e171f7027354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d6b86f9a7eec0c36766aa2192ba3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911e4b431b13e19a97b37caa9fe1fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e19e6417aab806517c688a7548a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c037a7f8a3f07c97157b64cc959fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93455ae3fff10a0bf3859caba20336a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4e87e717cd0c3b9d1d909d66c741f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c28049990816384cda2615b946203361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c99719a87a0d023a2017139a83cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088dff84f4ad1bb1e9c97ffc555ea73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230660b0de352ad984ff9c792b3da094364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec82a827e6e94912d8a55b13d113e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d42fe1aed0d3758db364b40b9ba9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b4974bd9f13627a76d0d6ab141c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3412a4431c28f6a24bbccd48fa10319368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b0d81b5c95d58b2a96c8c72ba62b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0045f7872e6fb6f5e5d97c02b37054370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59457a26f1aec5a069e00ebf7d337905371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557727d1c7b6e278747da40b7ec5a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabeadcb9be75c0864d061557fa6774373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b34d3f83d9faeec3eacb4f68d56ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce072f46bbc99f63b0089f4377a34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e64a9a29d1474b4c28fed2e8cb34d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011870f09f316179da7e564a71cdc77b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56a50d2ddd0ad44a043cc7965b7b51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba528582efe697757ab658d00808861b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7249c112001396ece6dceb9181d3f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b447a1ca685da2fe4b5eb2107fe5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a81d45b4f6f72fc0cd991c9bbbf3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbb66b9a47fdf8c1ee95f437ff249383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738101d340c605055688482318106435384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad31418fa7fe662afcf9789e30ff16c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b36276cac39f8421e4b2f21f0805386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d3ef85559785e8c30869bea835741387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8da9912a6e50237e50dd475fbbe424388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85122941e1a60a42436b33b8e27814389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc2fcf097d843bd058927c31e43825390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a33200b51cc6f673ac1664f98b397391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388846aa9534bc2ac80d69466f4a2857392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f81dab185bce8e3228b5e383afbb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b8fb72c1182b8d44dada7048df23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f9d40d9a54fd514e79935d3fda95d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b6e504e698c0046be010f178b3a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e95f76218244db239f22a05a21ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799c43f8a00efe1924ce5747206d9c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fe82e7563c6ae245cd86d36a0ab2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be91403fd75417c92441e5e711014eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596032455e7ea386701970a4c508b799401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a89107ef56ae83698da9cf0e5e9447402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833611b008a9eb8f963d9ec58b26b82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053448879eaea9a77c35d33d91abe249404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76750466f620f1644b5c30ffa1ad9a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79a6814543516aac5c35dd527867eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd04b439e86a8ffacbeb5e12e7bb5d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547afba09beb832e232a72cece22bb5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe5e618f1818ccc8916b8fb4a77de4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67418b6ec56f3d316c332fa269ea5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc573a6159602e94c26b5545dfcfdf08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452249d217101b896e1fd19d41e17225412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f0e6df79916f23ff73d891cfac9a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cbae9b8c48fc527cc054e30cafcbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74055162275701e874ebe7d7ab76d661415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c419aaf9115d87aae5a3771da20ebe9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa863bb2da622c567a462cee0cb3352417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81071522fcfdddb6625605aab6ff3843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb433716fee32e2faa99707de9ccaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db954db7da8e5ad8068bfdd57bdf2cb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87545293243d61e7d31d5b63a39eaf86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd3b65135f807300d9b95e9ce75db0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a3935505859d7e5bdbe9f38da0b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e83193b3b3c78d76a91ace37ab48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6a75a0c7d2cd774b2c346a8c10c98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e6f7db1813971aafdcb37b9aa02d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09085a7e91b0261069518681f12487a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4189b03cc51f3868d775c4b28d94a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06481db0225aa8152a58eccb114c68de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace95a23c9febe4df508192bfefaab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb90ab0fb57130df854305fe0bf061431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5ffbf1c563fea5c2aefd4cd544401432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00455614fdb906c3feca4b6f3adb1fd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31d9e8e2bfb1ee6c7e7affe907e679434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b1340ead4e79bc0cf9dbd9baae3b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3395535bafeaf72ac8009bef1f6ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb3b6d4fdfa9c79e0035ef5a22257437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5423bdee3102c61525a5c77f1d567438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956410d9b79d12e09a01d53707b5f43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade42d5423baf4d3e1d37ecddb6dee6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800976c6890cb2a8b6b72dd6cb9292441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e3703a473e15e57581cfca971f1cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35151e276f47ab6d7b9a17e1eac915443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548cf827810451ea7f60cd6dcfd43b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30131ee82f36e2b3c021ba7a3dac9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f87dd404b28d0df94b904ae7fd9a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655189a50d5d415a44b74c67bd10d55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a80155aa12988405195f82ef21cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c8dfa0f7b9b8104151192741b8dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6170926f325509c950782626757224b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721766f55c1559f77b48e16c35b5fdf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f9c43ba43617b8ea8b028d737d707452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2222068140f993078887255c4bdfa1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d5f02d3652e5b30d8bb04effde7a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285540242e87ef703859ccd431d096c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c240ed64bbdb892e86dd71fd14afa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d831a3e59392be6660558d2e3d6f71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89429d7e0b922a598e67ad18a1c60f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb247da644dccc681311637dd5fb74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c65ceb59367629d0906a1852e1007460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e9c81156874bbb5826a20fbd229a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad280e1bf567b9698b1122ea57912379462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cecbeb0338272ed1e16fcc3bb6eed1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef691949cf98cd1850f47885047b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603351be271572f48b7cf906c5da01f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f3d1c2ee370e7a272ba69f09b483466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34708f64c14c9b333c788e9829a33ed8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a49e4b868fb3dc0566d447c46cb387468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb591419a9e422d56e9226a4445f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e3f658f8fb882890562f14fd519c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848220186d1762e91b583708d6caf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a560ccd6f2cd9c5300fef1c6e908b9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be673eeb74237cd40dc8be264e47d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb6b2727e29fa435b435e3bcd3285474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffce04a46a9dd451f9c863e05f996a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ec74c45952a09363496c8f51316c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda193af6ece2943642d07930937159477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaace8f14d2c940d171b4eddbb5bfb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225efe6fe89daaed819e335c47749cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cfd3d05b7563baacbee5fa883dfff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472c0513f4c57850779dc27ba763d90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020c41b83d751132de2f7fdd5bddb17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c71ba9e7a29a2a1e262909d090d9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a7c9dacf2611ea121cbce6ea0b4b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2506d2ddb65d47b1d950f052ad55c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deb49117df7bb56bc4b6758f6d8a2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648dd9d972d35e593529f1c63ec0cd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e664c38f6b75588366432843d55484488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f8f4ee986a4466c4e4e211bbc154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7405f897f9a52ed9dd45b7d5085a76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e005094e7815ae01aeba25d7b307a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeccd1e5f5282cf96445d733ce8dd35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ef02b1e06f7621a6c4adc1398406493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b62ce10c9df3cad196a7b983726c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c8aecff248dc73c0c78caed391c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b1461d05d11db5659cc1e2bd511b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3e381ff9fb3c7da099b774bd6c388497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4e34b7148aec81e7b56ca07e564f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a45f442ee052ed623baa06a84efc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30040b0a1a0f8fedd2d7d7e94fd43705500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2591b53d33cd7ad4026181ae4a443501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f81df120155b9f89d15538eb1c965502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c9ac4054d7ae58094ccdeb4922923503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89f2a72b0b4beada1e981fefbfb63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a3ee74a98d248d243bfd0281026b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27983ede88de5709007b727903f3c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c8e6f027bdd19ddf5874894e047b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f128739846c1042875336a631123822508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d1d09fe16a799f84bf3dfc687ffd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ce0a2f890251269560cd728f7a1e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550613290a5a360f3a6485542f116a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadf8c8a95ea850e77811f378180e5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fbb19b88aceda0d40629af5b6cd50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ac459fd031c5c3ef71333020d1db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab19a940b4d056db1a4837e1834256515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ad9e3ecd9b894d86c1cf3b04054d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828e63e83e16269d5f9a8058e2dc7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084854fa2d84610ec5f0a7feeecab2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a833e9ac73ea05e0540dddb9771b5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774b0bb0ae22f8c0df39e3913ca10b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbcb29c97b28ccc292cc08083882a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf6466e46239fea1dc2e21cb92abca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0591e177aaabb4a6fbd5c1b2d4caeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f5c1edaf3e9b1116200795564ab84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2da236714c0ebdb0795325f920afe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1e72a5720746975a463dfaf706ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b25f744ee53343e79e8e8cab3706fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0ba65f0f05d77a15802c509aecd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861590e3975a54dd544e372e32a932fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efba25ed7d4f19fb4c2f1734003a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174642cd5e69ea225568d4a2695b83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c018589d8fa1ed96582256923b3b0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743302e2891538fc7972b570c29339c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd361bb50b70030562d857c05da9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8e12ba6e5ae4e940281d92fd328e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f776f58588cd0a18fc8c055e79d85a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa5839082eef99c90e8bfa49f61b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a404aee8cc47bec07b7adfa2a1ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbd2513c6ef99c1b5dccf0bc6ccd88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f94165d702e1167df95c4e92caad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3f3c7fd468440bba7b9326a4aebde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21de6d574526adc0a0943ee7b16b9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff23d373c95db7ab8a1002e2b597eaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df11c7fb9308cbd7b3bdbd832f249f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ff6eef127769afcd90d944e565d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baba8994b80c8cdb2ae50474a993e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df2f8fcf8cfea7937b836b0be4eec3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215dd05452b0284b71aa52cba386fb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1cf8a1e7f421ab01e9e790497f990549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e604c9b1405673e5d395ea1ddda9c9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e92a4c31de69fab5366403981b301551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77f7512e391d39cc83608c166ec24b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d7635f9cca4ab81a8903eb62ec116553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb6f54b6f801a8b2e92d225ac5dd22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ffa28efca5da326414bd10dfb53f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a9eb7ec178ef57b856503a810fa8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f105e38f640c7c3b84aaaea4f2a993557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a462e55088fbbe341c9ec46398748d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac46a08d859bd51c94609a21f5c3729559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f2473d0f3baf0a5559758bb06cae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7346cc86f766b35cff43c9eb27b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0d6a3a1c48348a0047f06094fb0df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0d0a34d9e61040af2c613c46d1c1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9143e57976968f7e79baaa9c1247564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60d437503debafdc799778f68e11f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2135a88d11e0fa27fd421357d5b7a3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a938555a26144a5756e71f22c759de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c18d5656e1833dfff3365a42c641f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cff1df0e0c19cb74cdb6684cb54b19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6cefd88e24ef4ff443a4584eac76f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686bdb1b6549a2cea0dde1c00b1ab9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5768b3274f5ba6dd084313f56460e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e9b1ea166c8a32d068e75739d29f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0edb82e8fd0020079cbafc03fdec9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6f50190a316ca6114981a524429a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390aba5b16a415f64e07b90cdc805a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c34fbbaa3e270277199226def6ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445974f2c640268a19daa78147a368c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db010349e99fcd55a975514c3844c50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47e19dd73c0c307f7cdd8f70bb296580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cbc5e5a1a5070363dacaa213cce41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b998c0c4ea8d5d892b8aa37174f65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ce3f06192075b4c11bde9695fa2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229ba5fe098863ce67d30a9c0ec32c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0040fd3a6b242c31f0c4b3e0bc8b2fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177ff81558d7770591c4ef556dd3100586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522b64f520282b8ef968a4a9ada737587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c0309d2ad17136f32d516e8f703bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd99f64627fe4a805d02c8061190f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6099059beb1805b2fbfa1b3e99fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f314a60c57505225c223fda066b1c07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f3d65d250018c2b18bc41b9268bc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7381215203c39881bcfc064423cde0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fd0ff168ee1cac17295551fa1e64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7743f01e03baceac25d329a86661a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7643955b28fd6c591c7299d6179513596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca382524a49f5c7754f3a04810da14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fc2d902c1246c344a44219efdd569598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73304b832c216fe351a71a63bad34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b96e421e75128cee533936cd0e4250600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d21de52bd7bb7b0f3ef592d77a69d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd152512d68931fac870f967665fb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbfcd7d5320f0c6fcbb979a1639b75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f50da7a735231e731b0c3335696d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477e6f6b3e9a37d40430bb157aebf7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fbe3b2e600bc53270cd1f84c42fa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62b802fd12f57941cc18064794aa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92187010df96584a4f20bb571dad37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84044f0e9812403faffcea535e92e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29cff9972b18a63bf62b899546996f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7478bc574bfb5de5ce72335822cd39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb25f84030e2608fe5a3bfe02b892ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19051e398888e1dfc8405486e60b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336374682805d4ab944af8ef19e85f6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609632e53607c42b4a4ffeaeb67725615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5efa74e2930f3ed6944d052ee1dc33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed1569f61079d1eae44703dded3beb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a5bb49f68418519188561fe95a334618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f44b4f875bc196f421c3e6c9f2cba3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e49aff461383a3edefe37c3e4ef0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a704d498e922fb6c49451de389e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f319b2034c963713e55db05cfbf427622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204d651d33658b50aa402ece1e62b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dac37070708e637574126d4cb97e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111ba86a3b9c1525b877d286c87cc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b7e2010372e307aa8c8a61bb9e3a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62018a8d327a15b94ad9b9e24afca862627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ba3fe3bc3fbff783b2e9c47884570628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659d70a4257e557f44551de80f69b03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da06a1187f772cc9026b8dac79a636630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668cfc14cb1deeb18a895398675357631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299edc5ab1c0c8459ab962b942d0b9a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10aa6ac7f3e825583bab61c37349ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6c5d8ad49906c340dca3172fe836634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f109898846cb2b8e34d5ad7530fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe2620ec9e3ca17abe97fdecf4ae42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb01eb0a5c8ce8563bf370e82a6539637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7440c85900fe4b31ef9680c8b3396f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604d9b73d488886ddd63f843e8e8c2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94cb43951222b2935e3b340dd4cd67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d0b55323874ea13880bf08762655641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59da2055739bb10833b65622d3729ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f151e5cbd53ad6a927b669ef1c60ce6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd396c22b4ddfba67cf6501ca9a1f2c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602eda144c68f77a6775219177402f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79ca03093f057e840072920743d3cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a465b8a864f34a084b3b61bc8b5a3f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decc7b01475ae30ca805f1555b5c07a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df60f5add973a834a7688205d7437649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a83f4e2ab678b870a0613764ec816650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde970b45bc46bb360c25076b17bcda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e30403380b2e8d1a05bdb8071f23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb2fd647dc6137d9de0f1f0b212c34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14570375803fa2f29333091345e49373654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726694c1953334414c9f3d10f7d30c5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db31799090c121999cc9fc9b749c1f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d526504e6473a18edc7cea25de06f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc8d40b6aae4dc55ae88e0c2bbb66f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30599f1ea1c761c4f334e35f3e5f4b82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c6e215b48244abed9ff653d00e632660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe93f1dcd9c9a16a753b8dc082ca856661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff38c7d5589ea75487a5d2cdbc401d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d85f1803d7890be755f839c3ede74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d45763c6c25f55a5e7b00d1ffceef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0c6d0ffb06e0252ad499a898c398665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2a764d03bbaf11918872086e5936e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58464e4622ac61994ca9fef305f26ac4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a834c083d750ac628d56d865f2520668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627f2da7201c32f4dc22a9588cc2912669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f80eb428db4ea75d288ea048d5b24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c2bfe944f252a6eafd013094a3afd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952659980590daf3f2367cbee997efe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e251c35541931109a01eafb46f598c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede55ab14d3f316eadd665d2dea327bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042fae58816513dca2ed0d4046dc63b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cc18886969d1839044f74d349ec6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a4723e03cd7880b40c0c519031e6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39133dba3b82a7a357c0b913b9edb9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6adf46d0ab2e2f1906c34dfed0eae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76d3a7742f7ecd9877d40649967994680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761da5d1cdd07c3d44fd3e2c9f62395681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc7d0f388286ddb944cdccbf21070682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0a99d17f1a888251b219906df7e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8abb6a18a266ab4be52658f83fc9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c36a6830eefd1f7a6f89d2e7d893ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c77d3fe0ff7576f38af04591f7a1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e22cd15e4b043722c5eaa81e48d5c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b498654ad394e080f2c1ef49e82533688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c90316f8eadc50d14b04eef0e8647689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb427e003f4d430965af09947f582d8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ba1478bdb1e81d056b2fa512af5db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac924531f68311f466a78ac494e5a7d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c8a3133b756425978e80fc83212ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717988d0057b25ad4580e4edbda210d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097d11731e0cdc6402e00196bbf39e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d5b9d18737979d65179eb9e55b2c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc720f43ab5e6c8c016d0620cd6732697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300300ffebb20e358e16c1d0e35b9a87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c9fac0865103cbc2626e9e6da3c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23428085f034d6aa655b8a8ef9a7540700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee5272aa38fc80e4722d1e82e38f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9271e57d864b4cd0676be27f76746de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec3f89d1041f1b06cffc2c13947981703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30a6a90189f87e04d28d0dbe36daa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafdcd957971ce9820b518bf4568849705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528ecb4f1526180da40d8482840526e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32c9afe17884f7740fef625dfbe24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8bb1b04ff36839488e3f97ffae52e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b14e6bbb38601c31bbe48fccf8677709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855b845195d6d5ef793afdf8187de2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39f08515eccb5fce1ad80eb1c29545711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d9024aeaf0984b640d281f71d6aa7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba370fd4bb25bc7f35da113bf8e2f883713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0cd67f1c93815dd2681bbd6c2cf9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99451e85a6f3fd6203d4afe955703c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb7f573c2273d20e7cdb3e76c50e0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f403501193457d9d2cfb6ca5c7bfd96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5f0e90a607aab8940008fe947b095718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33e4f862a0d4a6f23d4b6b074fa2cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f1629cdbb144ca063f3d2ec99329e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da323da4a637a5f46295295c82efe30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01382a014427dad00417148145e6423722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1981fa1940aa77e860ce9306f7c48ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023c9db14e022c2ee67b53cd78c673c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c604f9b03dfcf419880663606d13cd0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8f4966886965d589858e31418d05b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974ac2033d87363cf417ec830c7aeac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c551b95e67ea08719b1e61f199e591728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026daf1039c8d227141b9bb982e4eb8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0158fda809c931c9363ffcf50ee0b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34642b67f803b36c602ef0237e31f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96545af8db0cac5a7e769a2f94f0b3cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1d2bc79c4b24d026ab14bbd12949733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e27f8e38c2f5f21ac4377b8bd0ec9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6597dec281a9bb32cd2cc227b0956c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c488a16e9b11269c4dab1e0996367f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a3650c29647c9f388c9544306f5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba245de453a67f53a8370b7d959e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198a23c45f5b4943dfbf285f33e8d12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf57858ee9dab6e96fa3107c9903150740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd32c6d853045dae492499fa07d3f5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a039b356d1a8f05a4ec8c3009933d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aee9d80190d8df8a3f99946565787743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843600562d2bd1f5e8fc94fb1abebb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798f8bdd752f6f0b3c4a9aa509443a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c80d96c897726ad62fea0acc16ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f14b0f106342eaf7b8b2411478c6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c9f1b183867ea4bbf64a4ae575e33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3544f0a56b499f62b388104c8a0abf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540661816f34af9ba55c843ea051bb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac5b719d839d0e5f0afae1808fd40d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0566d441e3caa36e76ef2791e0e84a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327d4b9299c50da1bbd8e05c65b4f67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8aaccb86618fbb3287d331deab583754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8ef7495fb4cd4e950cab89e8207b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3150f30bb93f1bf93019d368499d35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd626423b143ccb0a4821759184e10e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d7d28c405907088037dad872bb40c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a019f0828463bacfb9b4a0b3849904759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70de602187af6dff8b467748e413b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccfc7ff52f093bec00c3252107b1fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398238c3fc45385013029ffed07a318762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4732b7b05a1c1d0c7598394307e70763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7db2fd92493d08c305f5c0da0d6006764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdf1b9679942406ea632c18d1fd96a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8daac0b277c3f5d260317325c3a73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eb19ad113aadef9c07247c38fac53767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>