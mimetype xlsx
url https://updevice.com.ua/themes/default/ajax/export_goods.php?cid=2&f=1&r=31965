--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01ac54987ca200d3bd4cd94e441e751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870388bf9548ba9c3cd295f10b61ac4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff2817416b8f2dc595710e0d4f836d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9e2d43d423d137fe4eb2dd2bd1b544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73586ce9323171c21070f758f807f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd5d258ff6ce821686f77d7ee492c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a96d48e282af75a3a98dec1044d9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7830a071dd278abb9d60e4ced00688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26def19f082b05ca04b7455b51e00ae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085558d310dc31864501426b7e599210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23650ca4dcee4be88e0fb6797fa8ccfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62aef4d60ef16a0fe15b37b0fc95da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af445dcfd547ac1d3933a8e9eee721d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e55814fab19cd12abafeaeda2f54314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243199486ce128a6d29ff6ccf8287c2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa57284f542ed171f9fc26512443fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35bf45378fe4936663bf6bcf116d9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b035bc149ffd2edbe2977935e69b1da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807152f3e0d5835f42f622f49bab71219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03381a2d078360cd4f2888258d53c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e440ce5c8e1e0cae227b69e594ed5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b5614304886c577b2582ac3df04922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffad54da1c7f8065ee0faea88aaba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69630705188c849f6b35916a8c5a623624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d78a1099c722f9a2eb5dba53c0c1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a752a673bf6b23ca17b2c5a115796da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d2a4237da2b73de057655cf1de2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29771fd708edf7b3bd174183087eb44828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca78ed4d577dd57d1c74278924e42529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48e72bbda968032b4d7933298af9fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21a9931b74752fcada6c2c43656ba631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e9954493e27c861e28c4973aecca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356f10a97d35f0e4aa1ea25deb4bba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd594d38e889e9d9044ab11b083fb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b22daac121037d667a2eb578bdcafa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9914dc1c445409150b8dd15ac435136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5705300a278bcb601d99a910627c88737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989fe26e2cd56f3208c83ecb6a1248238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4200afbb527da09f45c63ec11b445e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77fb6a7917bcd2d3f6fa5b1c8fcde440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ec05692876d2d509371409c965f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3162c858ae937d7096bc76fdc1b8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd6cd36d31a1d8d7c63b9e097e319643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbc414de378c9245f234e3a650495844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4518985f056506bf8e3d48081067d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69314c13833d6edccd6e7e1f22e1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c1ff124af1d60531428c87c23280247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da742598c494700be9e1f3279a60c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e56928304858f770e0d857f638eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733bd4577df58415a01ea9242a2008b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b54ef6ba65cff5b03a3edc8c90e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f76a036f44ba91b530d122afd148d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea3dba9b3811af8ab542c69a54e3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b51c2919bb6e62d9ac6327faaa4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bfad9c203368d8b9af0e190f8aa0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b0d4d81d1657cdf9948f763e710856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43530b35dc8fa9206f43fde13b749457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81874485d2ac472a81b1b67562aad5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393a9dfab026ac48bc53d9cd41905259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262299a92d0a2019ec84528a32ac87160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d1335617562f846883f3f2d60c6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fafeef2f78d1f4e255f52a69c19bc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605b9188d1859c771dd7a32e1c3209e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26669a6f9adac8cb55914d30be073c0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02d8c36ba6023cee3a8c9ace2627465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2979da7aed0baddb54884053252760c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0dc57771a6da3b5b878f9098a6cb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903af4613e395e76ffd90744c3c7bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc7428407f689906018519412994b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da65d43854cdfdd78441b745654782b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6bb8dc0faff3953a256f9b53cf41d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c91a65bbef6e095c48e3a985696b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686a5f89c16c555c0fc10c90189cfe673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faff1c543c145f71dcf1ea2bac1f6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549385edf79941d8040bf0c921d47775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294cdbb054f20e5e58679d39b865c9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfcc5d49459ad7032f44dbd675953c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ac77d3c0da1efb67eca88d152389678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e356641fd9b979ebf43e5e67c5f1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a283a2390d694ca55d32210aedb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152245ec2cae587b2b10732dad5aae8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ada8f9546ffbcf4315e12bb53089382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ef4af1bc2d4c0a526e49b19559ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf244b335c1f30e7630a3909696fc8f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f246c3a8f82f74041290cb14bffe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed1ba04a4133522535da454b107da886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06507f9be1bd06213548dd7069018f0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b68e2bf8adc6b5cb9ce4cde6ef95a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039fc69c8a6481f9ab311c112fc92e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc6a94fb9685ffdba0a403153ccf9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a4979b3e545294b6794e6c77bd1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c08e6834cce66e999e6a52d44d7cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d52bf91656184d840dbdea923e15493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2443d491b2b2e415cf38724fc2dc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a798d7051a98bb98a5c5d59f9fa9ad895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f3320fc2c76fb2a1ab8d81ebf0b3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb20cf0378f98e314690ac194bf72e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c8e8aa79998c6710d847b343a57b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c416adee819292a824872700a692b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d56a61d3511f5a8ceb9a6cc500a40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc493c4791843011bdd51c1673273101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df94839fdac46f0af23aa934731e99b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc9ecd1bb59f70a39128e3f19b081c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b55ffff449c03fca056374dde16dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b89aff7826519a1c3366dd3e5c7bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34722d748443aceb9bafd5ca0e1fdf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1f7ecdfa81f7c37238745d41c33c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e928bae1900f329487c6633a09f9fc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f9bba70cd96681a61782cdab6083109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b606727ad60023b14ab89f4ca089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d53cb04315e11752eef628894b8be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d7d5ed4fe04acda42e5028f31e7f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ecf912f1e6525a5ba29301cd2e81d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73197e9963d0034c8fc174853370a6c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3afd04ab38aad3910e532ae51e5f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee45b9ee04c76b596f37cdfaf66c94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ffb83eb676596e82ee69c1a959b18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f85c05989c506d906b89c5c116e1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d40c6afdc226f523342d60a0d5437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacdf96a1112932be0c8da58577cd03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a13ad638c3827c49aacd028d7212b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c8e3785c115311706e5a0adafef43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26621dd8f5ce62e580c7ffe48b912318123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf3c133bbecadff8ec70e63642b73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513a84994e18e2eafe91116c132b34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b00602b65ce45b1b9178d7e78524b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e592cd1096198a6e3050ce5140e2ea3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcd970b2f46d386528856603afd40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb257126fc8fca87b5077fd06b84a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4296d72a1d4eae6691148069be61c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174389539551c0b12393d73318442035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396639ce55e503f76b7545d6003271b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17781215522cf7f61feef31eb759844133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bcaf728d9217b869ba7ae1319e06c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487392e55f1ded8d94783ebb67a64f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8fe5865ddcf5643a7a5830e78221136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041f5d8ac5ab3cefd531de918ce38f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b026fc98363e1ff899f9e2907ded74a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58728248beebaf284551e7dfdaeee9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bb003add7100d203fdd12296fa06b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4a3e9264a86868eaa1adbe869298141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668427cb66dec2d247683b65805d00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc15f4c467c05abd415a6f693e6b66f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e82c2acf66514dd8fac4a5c1b14c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7841ce3a3b0e5a6823aa44e502b50ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a90da4224595b99516bf5ad245ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf2affe57b47566f60b5c31bcf8bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4180cea155b5c6267653f1b152ea61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2eb735921e0488c389847732f8217149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d84391d0d59780dd49ee0cdedb888150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad774d6d8324ce897205a1f0f7340e86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5c41a409d8d6689b89e8f0264534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d71a3fe0a5d3197b66add3a1413dd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1d996ea41739c91c56344fc22da9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd15310ed09bd18853ba180908aab8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373645a6a90a0e10a364cd7d795bfa18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749117e79f807c464bf559c389e74eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cb7b500f553b2fa5c7a3050aee538158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf5864960d01ee6dfa9f0a8935f71f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2179f13ca87ca89f4de34d177248160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e22601a03f9325b23f158506323de5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e461047304f4ab898ec194b7ea3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a647de2bd0ff84f5597cdf62ebef7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d79b6abdc47ab9c448e24e9a0ec90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54919afa4244f1573fc27a8cbb2401165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8902d433cb89d21b5bc3295db0f5bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45bc10216a4a4ccd572474dbbd2f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d307b9e55360420f04404c08c283284168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c21e60fbcfaf9e17ca12122f9ce8e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478e8c9c593aad992cd1e6049039484170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a339d2df27832e5b7b5a76b789382171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b709de83881017a616bb0a6765dddfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30faeb4709e35ee04a8a0ae68a0b53e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52a793251ca49227be320d6e734c17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527ad8f7d4d3121fc1f835eeac94372175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f432b1d1adb1ae4279d0e1208485176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f74bfbe30e4a63b0e5b36a9ba8a09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753044ad0be6eab7c7e6acbeedc1b99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bdb05fff8fd79961d0cebff5729c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97fd04f846612d31b0ef58c0fa6be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b6572eab9f7be212179739693876181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e0e5805a49c74dfdd483276880c70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c278a1ec31a41f89acb43e90379d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25fab3c368af04ec82b4e0a1d8c8e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d315f41fe6325e84b55fbd2c20607e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d27b57d5530301d3bfc1bb902b808186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c32c099a3399dc242c7427ee6c821187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec962a3fda86a03e123fc41903dd25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602409d741d7de761862af8c4cfac02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6247a3c18df7fd887a4681d9e23a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93378dfef1822c7e9da0fbe37a84f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a3d3222ef930fe2b8620dabbfcb13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f7d787b854acad548c94952a0768193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce592e3bc1cf42a67810e27bac2c227194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be1babba83a6bbf28c0340ea2cad0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e1cb71b63b155ff1f71906f3a015d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c962497b9cf7da568e23d24cba5ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55af0069c5fe311c69e7d822cbf2c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184e93c4bfdb7fad246e803bcccd3f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a55d07ff654a5e67f31636da4d929f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e857ffd6c9ea29ef9b86b59bd9e60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df50f2658e34135ed63f9ec9ea597ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e98072834aedf40471aeaa3f91aaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ffc66ff0697263c7005182ec89302204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b2d8f8a6d714f9b267fbf97e6520205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96f7eb04fcdceb2731fbe45fa19394206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc811d8b00fd810bf02c224c7754cded207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a370b623d11520035b6864bf4724a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d18a2457579ca052f26b00868c1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc53086bfd84565d8adc37e82664f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b347369d460304c95d580fba0673da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ceab8007eab41bf16549e6fe5fe6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec34d0254e498fda9042419166493213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a099a8e2ef12d31ee56a474bee2bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc774416cb31d9c4c5bd1193765942215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971decf66c6011eadc9c2e05765648e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659507de56c022be5f0b1efe766fa36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5782a24e934a63ac007af2f9aa2d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeecd9194839a0344919a72fb607889219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc7d0a2f9cb21c728f9fb41700f17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bbb5fd53b5f722fbf93c5b3fdfd27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d678a56024fd64e65c99fbb51666988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f667c84c476db8321e1abb01a42eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7e197546c5892f41e4ddfa33225f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe9bbc11acd52bdc09f5398a7067f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119a09175f32eb23de7b52b478592b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561c701050d79f075170ed691f7f62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe2c74a4e45613057eb6e0df092b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a787a29ddf5a0d17fff8bf1d13003229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd58ff39908b3125c33cd5aa74bfda8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d116ce5a18106e85209ba612d372b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146e197ddb722cb89d8756c7162c52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a36faae03ce8659840d16de6992f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be6b6a3646646e378d491856e96b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c7d588c8ef00c038170b8f6d269b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a45400d94b5104f6b6a388d3fbd92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa969a91d26ed2abbdd632c4802db23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59ae7647473a50ecda3fa1724d912238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21abf2fa4777d3293850ef7d1010eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dd7782c8e16eb2024e2df344281e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1097193a4cc578bc488536ad7d42755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597cdbf6cb234f1592da39e39e4e6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9460de1e815ce1f6bafbd536a46eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ea95dad6495401888e62b56e5a112244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84e95826908883ddd98dcaf7875e69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353649dab6a9b738e3e32e1347f4e5c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86620d2d3f48ad524799b021e135abcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb706b248f64bd03b029eb31fbff2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b809e2742019c74cdaccf3da5f79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334beb3533e28f085f70d0b8df9def1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e62115adc30c9425e1dcfb6b9933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17afa3c33812db556e21e5b505ba56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23b724a5a319f000f71f2c795fd278253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b3f3199182a68a82124fec918484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71783f923d1107df9643074aae81e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2444f825e5d37b79b31b2d4f94d8e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b68a20b790dc9152d169f2fd1d671257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1995218d673a443350760bd22254258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938de12b0e0b7892dbf051bf7004ebc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ecc6060e41ce08d37fd24fa906c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcdb0158c812f6a04f370a29d42c0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c84dbbbf48879f4e12622ebb562f99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af726f4eb170ccb94c8d3d8767513ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b516233996976ac4c81e52f3a1ccc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1b122ac93b4f58038dbc929857c6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479125153ca7e8f78e16ee2db49e0ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4945ce3d540b4bb60e63dc2bf587267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d2268098905bb5c91d2361c4cea1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227821351308c982870f7ffa19f527269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5837170340dc87a23d04a344b7ca64f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48b40b4a9bd3d463d77ea6a0ff250271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6897575e805a6b9cbe6d0da4c7de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085ca6c7425247ee8b903e3752a1ab5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9939fbe3ade312c2df50c540a7ddf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb463ab15aa4912ec422f3d489edbf07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe2981fb67bd5a22a8c64b689ce6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f64d28f891e0fe60a0cba7f15ae155277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb22d821777bc4adaf55033ce2409c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576b9063832e549b14f10f457b162d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f0f1f09f728fb47e11e48ed64b14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c463a9433d90fe0564cff8de0fa12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b24e403f378a43daa3e0a9f3030e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3951ce805909f94052710bb50b54317283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207531e84ac8eafa27f90ba9a1510268284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0bab7c3d9fcfcd01fd9722bb7c8ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49f3d48da150e4e1f433cc433cb1d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151dbf58a1e92858933218c7812205287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9740a422cd4af29433af9eed46df03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef40949a2c78424e2333ae028c5f97c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a65b76f5d9c1db1b9f09c503e7da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0231e58276c3b1a441c53358ba75c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a730b7af000735a5823e9ed2fa1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cc6c2094fb19267812b6346c87eaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f6f50bef95ba3192afa56f575d1b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299523e83d486b1185b6ae506ff5850295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d17124105bec90e2842ec9fcf23655296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57ebca7ada59de36fdb275f770501e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24629e784e785ee67c360c9132f69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d8207a98125836eda0285205c62b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0549aab7441b0854fa5e1c7801bd99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d957e725283caaf66dbdef15281942301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e9342ac53b08dd5e6348ae6fcfbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c662b98b02bc5ea0ba61586cd94eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e1d3f3bb0ba2770b7949f4ebc5931304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810e9c308c8e93d13b852258cdaa162305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b19af4c1d2575e559f436797e6a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d2ddddd803cbf673f5328ccdd03a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9fd533ce60000a240ecfde6e4bd9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e228944563ff399c7c4f5ac3876b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1be6afcb19a8fc0ea6f5aac58c1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f6b96f3f300517d6322f6d5ed594311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770ad00a5711d4188e9a73e1edc142312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841de3fc1af943f4aee6c005a9261384313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657051756d072495d102d8cdead21e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab9131b347c952c2cab3d8c36ffec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27cb8ea8e0b34ee1a358b0c2c4917f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1948aa00959c618de3cd4b04f499b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9babdd004027d542fada9ec2d20fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88b269004f608b76cf52b99851726319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538d6dddb03d52eac5d2cab1e793c17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d322176452254f24690d364cf0afa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef77c7abd2f84c05f78b2553d841d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4693a7f3efae2d6cc93b5a1870e6a92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64009155c6ed9e5165c5f69096a7e400324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56d5fb8c2b0a6ed368754e42b32d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae14ee329ff5dbf96ac8695390cf4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519186145b156ecac81227fb1e8410e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3427ff742b157c5461cd81a74935b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270ae4af5e8280a1400289fe9b002a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1893226afc7a04108122e0ea42375b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d787aacccf45b8f25a37c036fad5fb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4469745547ac49bbc449300bfb5f18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c6a9c094520824be25a04518b1b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc2f352f277373b17d0df464c8155334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2395a72327125dcad5b5d4df713eb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a994f0f759a57bcce60ca8987b5bc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d93ff957b5778cff20bd03b9c5f27f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf158df7aba400a06bf91d426a3b920338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c414bc36fbf744c19cfff7860036cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052fbacb5bc55500ea18e2be11efee6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e64f47dfcdfb54b6e7691d2e3f22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cb9203ea63e2ce16077450689142f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305674edbef64c12d2ebf35b97b6e67b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb63b9593f83d927c5a79927434308344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36576d1066641cbc69028c1417faa0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d85dfebe031a9592fdfc1cf25d398b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4784c30ba45174b646623c09ba87d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884732d51b28d87479080427d6e8f6e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270b4897d051a1b16f7a21045314d59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f12603f93e561eb80f5de3635e077350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aed1a41faf42652f0ff64c38e750c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684fa3059b0b0dde2fdae4c8a628cd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7e1b615154a747d2a3d28fa8a4f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3441b64150ddce4e3cc9f3851f17d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384daa3114e4cdbd01ee31adae0b48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2148c788b68f577b0bbcbe385b1be5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d47e2e54b8bc6a37b925311bfafe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c0befcf9a13fd4476812df5d877a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b30afd1c8acbc431a1d7212e589d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b46e1e3b789f74e6d2d8cb90d4368360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20d43b679ab1613991140e7cb87710361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb52ec40944fc0f7a05e0dfa4feb43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f2911cc87e3720a39f94c0fede21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6806851efcdb3863ddab7d693092463364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb00f2b7b97b9813f2f588038f0bd76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7373dd197e9f174d7d0b3b2c472f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28102bb0e754fee13aa8891232804758367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5716be57e014ef8ea13a632e793913368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc7a658b1b7b9d9851915d167ad25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd567e86438b7ea7f33cef678df14707370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec547d1322b4856a832412dd1238397371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2036dcb32ced911533d39a7586f9f2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38056ffeaec9db313948d1b06c06a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb62940cead80888629922cde55c4b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f111704012dc1e78f0afbf03830a56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01750efd7d53853555eadbe698182c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ffdf583206f9313c28095298310dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcab73736262a219c3655b8c5b57dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e954c19408014a0fbfb7b867d9b59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f5fe69b6fca5b00d598c1a2f7423380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809133dd36abb80e6d21c03421c45426381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972f16064a52144798ca7c093716502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaf656727d2fb130279e9cc15193dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba8bebc6890dc827410a02fb12f24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0160361ba735b4c0d8d92cfd88ea1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3cdd3b8682d486fad5bdf9d9a2b04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce8284f7036ba7ddfa845f6da4108387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b7044ded96b84ae9643e2a421e271388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce50d5951b8f73e450fd93ea44327f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0a6e9e9429c282625dc80c54b03c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c53f1765ee1f1ddc7d0c102c0887f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b870066f960fca48601a4e2b7d193392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbd5d06f27c5e76ac025908b7ef71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d0eb1acd1d1b958a79e58e7e63596394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234515bd7bab2b84ddbe5d5bc25b1761395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b987f2262a29cc40e13a028d856cd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46528ca7689997117f589fda1bd272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b84fdd48b0656d19937fc6c259419398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ded0f6965edc808a52b2f8798fcfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f04200439585be3337074c5925121400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18dd428a4a211f457ca5ca2e583d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eae496a6d1f3c6e63b80532de9609402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6ae7299d96ac9f9094a4ef419c84b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd530e6011fce7ae1b7f758e92716404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d273132f2aa17ea8beb5da35f2b4cd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7baf39c5f38d8055f46eef7a10adc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b731a72b51b6fe489394c4f4bdcfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267f76cc3d6c933d9e120b73a128af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679dab0ff7f88a433bab4c75b5bec39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca5c8978890801aaf6b2fa2c9c410a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e2a3525c1544f49835e68dc29258411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b4acac2fe5bb80eccbe4a00e1c998412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba6090edb2d6487b8dee20f414ed2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab91e1a4cff364f028818b81d277cc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c24be9a4bb871899e51228a54803415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dbceaf69f6de2dc3265f1f08d6f43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8fb1ea834732142a7e11d21792219417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750f978566537ff5f22f1dd20599257418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6984b5369da5cba7ef451392dce503419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302e0cb642643d5bdad1dc82f0048c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3587f777aa04b72dc9dd80f97037d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec9870df453d6ad98c0577713f2037422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a60ca995924571c9f5a6aa5c3c25d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364d65435e3265f761978fe27798149424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8b1ba2c7039a122374686d751765425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c95425becf2fdcbfc9b95d35c9c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f634ad52c325a7c7ab05135df7fc285427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471f916f0fc28fe8105417e86ac1ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be377d7e0ea7fa68b2c8b5332795f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dbef69bb3ac3ddac12e22fb46989e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbebbe6abadae642673551503ef4e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34b42288e55492bea90922b87e92b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea8932a2a728a513da23a750982a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4d55ed38ab2db08e06a7676a2e6c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125b83c7f69e07da71d71656bc57fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa91f9902a36a1817e66f737c914e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a496c99012a3ed3489eedf6dbd140437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623d6ce0bec35ffe1bc6ea85622fc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c08d019e3c08bb64f7e70244e357c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4c49216ddbcbbf56687590d155c11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ec323d6f74b3c5ab1b6162e0bc1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39100707a4eae3c7c75ce5cf0fffdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0660c39fba684a09c7ad98ab2e0f78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da3e8721bcff7b22b26ddbfc3a45b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce806840afdcc5b056e61f8bc9d16d77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b45d624348c0ce664c189ffaa025446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07804bf654fa25aeb95f555cf52a0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822ff0a238220edac0b41f3d35d5b3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3597085540f1c625b3e31af7b1fc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34aaf4a507fe2f7f52f9e490166dce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dde533aff16a57fd02c2df43c92c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666eb5e6480ad65131d0341f44102b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f97f6c02fdbc0a03f7d23cd2fbb75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d4bb9e476c8d0800e73b0ca039f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90827ac2653b947995fe704ed6febeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951fe4f584853126a0fe877c38d962456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7fe7589c70fb3bc4f8e6e1c73b094457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b788b8f84c13d9fe2292bf95cf9651458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfa4d5f0c73dc6a5f78455f83fc712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227066364b9be306c08c0b5c90381b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391539857175e240a67e2c0e57aee9cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e6d9f266271456d0dbdff131ea1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b81bea700ac811ab8c305d7c1712463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2113485e9422139d21adbb27f6528dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef5101e92d71d27c40b3d805d0c61f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520dc93242cf5d1bbfc5fa0f438acc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b836bd3ca242f32f3b9d5a930336d00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce14b605bd016ded285abb878145edb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3322b235e5cce3b03ac5e0850a58cf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf19bcda3d6da1ebd3f080fdcc90dce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3351aa1478f090e2d6a812aa8b25178471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c184517df66c4b70840b2cfb555c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f765a333fdf2f641feb5f3eb38bb41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f80e2e06eb0e134069bbab0bbec87d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdb12f4154b9b289b33e516d01f919475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa7f20a2ca1aea40a1b65e3e164cf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f416a9c1902c98d47538c748bef9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9b30f21ba3b9e1a7943750865e751478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e5fa18ce573f11ec8fe1d2477b5d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc28a075bdd4e8afbac27c09a46c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece200ce1b05235c264b8813c36d82e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91e9996f1ec43ab1d79a57bfc921a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362224687ec5dc638530a419f76b817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e517e59787a5c8ceaa5d0161d469cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af6fda51e2d4873e9ad95a55aa5af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e52cf70eda7192369034408cf9876486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b74d6490918956814e880bef5603487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a7fa3dab5cb0057a95fd05dbe13ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76671667d91fc7617142a4bf8ab421c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54baf7b410f5782a87e5177995f046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37fc6ca5aa31dadc24d6384679151f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0710430101060b49332211620285a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771efa7bbdb84b5a33635907eceecf4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162be5bfcc76890343545dc868a909ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da708c7a1394151b28bc97c2be5b99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb9ddf8d10eb71cc5f2360df4c58d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f421a0bb8d0e35071bc05226a1aa95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d137772a25c1bfc2479c61410d54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f198619ab13c3cc7817de1353a02a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b816d13b85a4ad7167c666e703ee42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7df6a3838715a5445fd181adeb4fd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfa79f88fd9a63a5a4abb4279014e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3732209f612df8483015fcf65b8f60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616536c8757eb1bf87e7ec2949118d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa14835f15fb5d225b55bd41f4313c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28128022f0685016caba74451e4d44d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e5b980f56503bb93fbf0881ed2cc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1bed51065a2e927ce285ee88ef1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8db9e9617f806d0dc5e03fd5854c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a311ace59a8841563bbd24ddd636510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4597b43241f734d349058bbca78d3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742b656a149295aeddbefc0c350da20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a34aabc4dc4f0ad054a2b8f36dfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124d16a43bb8f5b7dec284d97745c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f490ebe66a474860d8746f4a9374c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebde4c9a6947337e176c38c5c2662516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c2f4e5d6a7759ece6087e0c54cfff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21d4a189ecfe6dd7e0262feca6ae47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240afc7ba81ca3283c98f3da6e7f6335519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126985c77a7c0d90ab7a5f16aa5c540520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f2f800c7ae36c6dec5e046fca520a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf244a9096c1df712eb37ee8de97511522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490bf4f69b2071b8133f6208e53ae63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93673c22c07a53832d03306af1d7c05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00953c50fab7658772b011ec8593f46a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd6b8286e28b8d706e6a467b6d17f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886d575e69eca03b9bd11e730f366ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d48e3ea0794c3be667ff4e3537ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd45b567876fe012a59fe290338d44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773bd3260060cce5e17095fce984a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a193cfed3ba9037a08cd4ff05589b2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170a6ad4a4125161f64217c4c82f52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca4100e0781f6d4b8e29df188a8525533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4180fb48d8b7877fa732a35751a40c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ae36c66a705da775203c9f36861e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996d0b3546b9f787d41ceb9b37fe099536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d99c37fa7ad54ba6bcc148b639dc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2694a5e01e68062ee468220c7121973538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e300ffdeea2d29d6b7f701a66636b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612336a638738a44802658ee572168c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1981bb310b72ad01e1eeddb6420c6a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08383d2508e209a66388367bd6f98a9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ae1efe75ff3b874d010bf3faf8932543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee85678778b3ead4d1d20c50b101aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295070ad0f44f91799dc1d3c443612bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155b64b1546bf2ab0f9189d88af3761546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de3eba24ab4234b0ac8d83f506c70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3e627dc2fc2d1da9051c8e2aca217548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2b4c7b901e1c1b04c8b83a1371c01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea28c15aec4d9ce25d8589a50cfa52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a235e11e065ced4cc0631356dc8fb62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481872dc45b6f9947f0481aeed2e282e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522f4f25f3d9e0a23e4badc7d6b0c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d23075920b86af259e2a3ef372534554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d9e4e2aba78e8424756f243e99cc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d444db54a76d1570a3da72b9634d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9f33dd8ab45c8422fb2d79cdf2262557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ac1010daf459880d98522d792d766558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeac2e7689222e4ba6fbea2f03f3928559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1a59509a0b89666e9de9cf517dd9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aacd173c388249a0a43c6a513ef267561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941bb2029732d2ab0c9392f61b83567562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45a26296c9167b9533739d743da948563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0932b63ce2326d67bf9272898bb80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88356e09ddc00d42ab89881d4d6057565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c024f67f5214bf3371709d196ee5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c5a0d7ac5fa50b1bb0d32e8fcd08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305760a9c60a3d3406dac2757c4ff2fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127277afb1fefd304625a2dcd298f93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c808279541b181a38855cb78828c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc007ce3234516758ab083f1449877c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292994a05af92e4e2bdd1f666aaf74e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc8cd512b2f92a67e1f6dabe38ac95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f92a114dc63370bb14dabb7a242bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52110e379339fa549eddd89bf6e0875575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8d971d25b2d4d5ecf49c74fbcaede576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516634f7141608209057d1c4e0b7e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a42c1a7f8a7c845295238eab083a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ca7067fad52498a668bf8136be706579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c6a6f4a7654640a74ca5c66595697580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb681bb042ad06eecdde9ac6058df199581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f883ca77af36cd38ac5c0aaacd639582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c378e2ab99005640b12c3be71bb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ecce675af86dea2d13a6eb66caaee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9f5bd17644de6f53fb26b31a73b6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081bc5d02d9857320d8d9171ec79a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab1587738582ae5e444011624e54ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b32835cbab374960c8764fb51b6fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55c275250edfd2f39f697d58d8582e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a87e4cbb38becb9b5b2ff3fbf6b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef551126b5324ddbd31fae0909578591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144750bd8ec6e0a5500d4b0996a38dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa67d2615d88f3f9e9dc2ec6595dc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3b85d609ee7462a1f2b19aff2f2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d004ed8159f7e96f532bb03137a942595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad4e70c729474f4862523d9cf3bca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd623c4ff14304cfa8c1c38ca13a520597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d520700babf395a96efe410a5e012f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301874d5c47c0c9729cd493765418e82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095b94afa0190fb52821e7f6ab05e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386505478b919cfdf2148ed1043b0a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9de26ae3129fb80a4394fd2386e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07ac0867ccb272ae778308588cf16e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d3ee249c91370da19d7b42bc8b39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38c4dbc71e7bb82b94998f184004b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f29ddd8adefcf57878bba04d5d1ab0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919ffe52c8a168dcfb1da4a0b24962607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789c1eda48231654956f0aa89f102d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5323b3a06ef109575fb729fae1b1c30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e827ec6a39cbff0d024fd81c8e7de8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc005ebf9ae3ddb06eba1429c0388611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf898de5390e34661171346accdf8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576976307e9c07314b9b08cf48bd5f7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f1e3ac81662241a14154cf1ed3ea9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f1e9d66d09b1178e51ec9b2a99b2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06689ccc2d87b7a2d33b237ca0ebd7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc631084e4c5a4bebb57e3dc37e24df9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a420361fe41874514a0a6d06e485618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e2370b5c560921617a08954f5771619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8106790158dc64339aa5c8df37e6f21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d263c60bafd6fa6ce55d1667b2ad5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de6eb2e03da1328f0cf5870f3283f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8ef51057d53014cc6646484cc3f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751922f454a99e4423feb94b1fe16066624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52f0277ddcdc81cf3339cbf88d83c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d400e4b620e79adad1ffb28746fe11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d978c4b699f9bb8beebb7606ab4970627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f215b0f9af17f21f79a0e3c4a216bf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f8f7dbe0b8dd00c42fabd94e355f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9390fb0e2605bdddaabcc5a9a550b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35884dfd11ff31bc21268817e8cf5102631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d5ac208a8b6722f857a58943ef68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1ed625ebfdb7bdd062a7ee7f681c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dbd054949bc5389e6b107683ed1de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242d793f97209fec8de1109f4f0cf74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2865544b94894d415df35283c20f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d7213d52c42d5df5dbd84cfe8af4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157afd63111775bab89017f4d6a4410638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acee16c7ea5ba1f3727176e219f8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936a707413402059b7ed90e505ee33e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b1285e0a4664988a203112cb174c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a4ca7843442d78988ca70a60a69e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26a1eac2e952ba63dad6f9c06f44f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8503f83675cadbd0f476281822ab70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13d82c55f6cf8bf96aeb8ce2832777645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce8e650a590ebb19e55707c29717a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec82ce8def7d12df94c0e50b5c57c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577930ce368c016df1f5cd21c41826ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d965e28b3935f9092c3ff4b0155f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d1c65f413c0867040ca8a5ab02198650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f885de5f104712e63b26808a31ae4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81db6a9c2b1895b43507b76b6dcd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5237463ab1a9b25ef63a7028455039653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcbd77c7d988905cc95c0dcb73ce41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e15605edcf4c71370d1f4503afb35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563cd68f4022e37765c28d27fb85824656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e727c998d5faf34068a04d20b76f03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558caa736e20967afce26bb8734d69d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcba62cc787101e7c8a59b979a1d555659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfa6a933fb197b73757fc060b9819660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7754a52faa982991483ad37a4adbc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc322fabcd8585eb18cc7154606fbad9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8589d0bcbbccc3e8d848996ec8e79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61285270c68ea8e69bce63ab8116e556664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d3101468c735be8d263ec31607887665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836df356259da14c08c96c19b7eff39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f18a639da7e0b7bd486fb97490714667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9298f89652cb0950b52f9f06c541ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555c02666ad59a524f1c2bd48e6ae1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e866b33cfed740dac197c630e0ef9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70f084a7e42f90145fdef38a9958de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e906ccf0f90dff8ac019c0c12c1e65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1d11439597a2171f2220503c7246673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f09b751c8b337345a48e749d83777674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a386488fdf03a718361fd83f52d5cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00787d56031ca4c18ed4420cb19ae9d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9bbc1114dc57ed06e068c702596e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a91ec8c17405e99a2a867a260917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054db63095c1ebd69ecc92e52a54cff9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d251c5afeec3a45fe6b02d1131ea4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9502a806329234bef430f4b3c1f20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c21b0d8e46c0a86d664aff755cc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d694249aa6104c1a50944ed9925a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83995880c71f5a416dade91ee457ffa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e7d9f89b62816727cbfe78ef11670685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265473194b6f9ab4d265d1420fb453fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3075bfa6da0e9e2d097bef7e9c224687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37072d9bd178d3c4787635bfad34a75d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0a1e8f713b57ed1087d468ef3327d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9ddf2d2230486efdda8760fb82c3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f409695308e2ac425063d2e0547b47b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57b9de868a78868ae43c2186c0af8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750af89922cbbc6a06c999a091cd4b2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58db4b988815393669e034b8f91ced694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c91a8b2bd848496596cd5bd4e48de6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabfec33c1280b885247cf7d7922edf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915d6717298fd80badd546e03b8d0da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197c01d4a0d9fef7c3011e76da4157698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5ca2cf5c5287f27700c6f7eb6e0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a960eff3e64eeea75d62a016833b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439d214f2209575734f5551a78056f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c1877ba2e573ff754441bd6163e85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf8d22734269ed5d56c3b7a7a5fd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5991d8bb2edf45ddce7595bbad4bd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa871e2ccd0d6427c6aa78e05b6ac1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5db37dc860b11a18e463624f53950706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc87db709b3712eed318a470976bc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb1256b36dd1c93fff6fe4584c0e43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6682eec69fbd231281dd40217d640709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2392735f6e8c4e06e1baa77fd775710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027a303e4f9b1e652f02cf82e651969711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b4b01aa96d46b3c64772bad3d046b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd3f41bd4c0aa69ab59f0dedd7d21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3844ecf31753f2b272ca1e0708d47b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0bdee93e80365de29e3f56280d25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c324eba5d3925ab8e382974530070c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780264bb18153689cd343fcee970b9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a257c3a05c328546f22b86279ce22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc80c8251d8eb5ae682500ce473359f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562baa6b0c0ec51218ba2e7a0a516aab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff795bb1e8af1ede7867b846e3c50a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bc6f7fad79f367462be93ea106e0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a684e05c9286f1157a98aa60994043723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f02d71e0c3c4b6c2acdb58129cd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bd1557376682b3c3aeef17998c936725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5fde12372919a82865db43a497614726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ec253e0a87b26dc5338cda7d6c89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836cfba3529d4d762315a37af7e394b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afecbf98ed3fc33565e7a71e09a5e07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5b2d973f1543b1b6f5e95f036fbed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3b9e306872a5c177907a11d377cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07bf060557113572a2f1d2da5b175d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6692b4db7ee3858a37a7fa2485ee224733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c8c0c5ee7fb1ea0ec0d5887a0f3dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5677df88f9bcf9967ff069e72d47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd48137c05c064c34a9302b499d324d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d879fefd181d5f687991928173e40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947fd4eb1589b694b315ce032faabe4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6749736df3df047bc2450a56d67cb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aec0f8310d86be557d7aeb243944b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ff8b2dd069e3d450c0a7fd18db1e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981214cda23997d862b1595fabdb042742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e58e60e5029afa60fb23ea6c73c529743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81290b4dd77d968de8c9deeec3a5c901744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86617ce37df269a06db5a99caaee26b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca45e0412c25b0e72fa513d0a4df8bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab56bf04537e6fe463b6ec3bf1352c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928d962e2c241cdaf7bbbc0b6d36d69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4826d0cbb1063d7fd5e7192c3cae50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827262f1a182e2c7863ef947a07bedf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17ba4297ec0398a0cd49a2b89a492751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689219533649f21ac0ffa5baf8c05d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e741d0774a75af6b4ff7278e085f0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d576615b7910b48bd61d1bb0df3d1d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b8e1c41b47aa53417f6d4f6746a27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6d12222e692e859b595d89e58667d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da53ef0a9e7bf8c474d31bb36723de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b84c7847acc59d847789b13f2ed87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9808175abdefc0f7586fb32b45b69e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de39fd4547e9cee2db3aa9364dde2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6257ab161c3cdfaea98faef0c83745761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b3f2f1034b969f3fe4900fb2e5e6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4fbac4f5e9e53a1146e43e8de04cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcac932ed959c5ffee63484f4c26a59764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264db692aee60a64879544ea71bc45c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5445a99af38e7149b0d56ebf618ee5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34838c981d5909e0d6569cb6f132efd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00549b138e4f177d9c07cb7284e5ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178bc1a17ea455c158b2436d547d919769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb684980c34f25345b8d4a0ba54ff09770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7f3ba4fe9bad4fd17d7a1520883b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381010162c56ffd746b2dcbb600ee004772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b962102576bdd2d7db28a4e12a1f7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88684780fb898de17edf4a60f9321e4a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55539e99ca61ed2f4c497d1f52d3a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3828a2cfa23eeeb9fc13862256c601f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a3f934fec917e39cda5e6b2c69646777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ba4158b764ca73fae49115067e4f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1c37f5c766f41b82d3504331f090779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339dc9a0cd708c4d1bd141080b264b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf87497bd1e661d802cdda112548d12781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dda3b19a202bdf2ef533239e4e2896782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969757953421fd7e736e31b5c8df9d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420acdc2e5cb12c83f65a82faa4594784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700edb2d34cd114a5ba215dc574ba5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941354af9673d85ed9a05af59b1fa916786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ff1a5ad30550fbeede8a23c91c22787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8a1bce587c22462800921b124ed5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ce4d46056ea950636c9e68b9d933789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4c785042b6ccc32d749920997676c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6004630cbe64889cf3f5ef4317c666791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db97bc51ef91ed4a1c65bb44d4bf2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d992100337d74f8086a61bd26360c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce05ab8a3494925d9378113af67812e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e4b22bd0726fef76e3d7e64b5987b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa1c352fcd40f8521e4102997f94b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f19e02bbf8b501c6b3b9a10c6ae3e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b07a6b4a45d98f12ce2ef6b99aa00c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3f1fd70f59cafd992f538b54bb88799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca539e6fd450164c878aa7671d9b7b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b081e9ae166fda4371e27a0583438c2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128a6548ac328b3f4fede3c7a77916802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264acd879fb8b006488beb0452cdb1d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ef178d0f29ef162e591665a91846804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfd760f9f8424ab6b2b7416db10fb9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d934c45831e97582f95accfda35a8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e33d56b8e04ab8a569bd6d5d6d1e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04e1feb9e74783d1f14942a951cbd3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c212dec5920c49f91ad965b55fdb64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a2b26d795cebf97e6511cf0e9b54810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27530cbe1111fbf569be64a892cf8cc6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eeded1ec78104d391f8616c3b24b0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a66f875ba5168aa52cb5d5688d4d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b5997d2d688e1bf4a468470b8b24814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca382e04b40b73c2e9f7fd0e38a2c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41481ee026806516098164ab93439efa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f95286fc1a95497fd7b69e472f0981817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13ecb22ec5a2528080a8f8597f591a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531d2509649a28e54b905d6c09da549819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9fc0006b8ba1a99db04aa1a9b2a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44af1ecdca61a5bf3f311df87c13b4e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ec9f302971474e3e95d2bfcb8f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b1b90636bc1155b90654a190fd6e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046353bca453cc1acf175a92cbd00dcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5fc3cc02315c15816b0796f686fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d294132a480aed4f735f2fc52aafc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c570aa3ecfa3e507e5e81e4815096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb7ac743a9f758d17f3f2f19f8e6b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40670accdff4a5ad4ae84b393d7169bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2b86838c14642657e065536140d509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480befe3928cf9595d76a7d163bc0a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf05a997327959b56222cf18e9a8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87156dcb3404706d9549c05b5aff46012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67f6f03c35800fa814acb171c86ccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc3c14528f0a122cc3b305e201c3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d16e206849d5fbafa0ab48e2226ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062956a0478c0a34c13fcc27d3094fcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef83cb46770b0581d05542947b37b5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b414fba080295cab9bf81ea41de10ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a4350cba6777b2ccce2c0fe45e2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724eb2912f2d4c8a7bb77f4eb4caebd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b991e0247477ab67bde420abe066f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfca97f8a55f022bca3514871c3370822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a5bfd025820b062312eeda3e9a0cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a389de7c777e198ace521136ea63c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926738631ba0af1696248c2c596f2eda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3843b7cbd8185503412e20a5339e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdb95f273c4b65814586073fadb16827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9651a0e8809a3043b9db45169b4911f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10e5c723cbcb1a3da3358f513ea3f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77073c1ff730ebc62bc0ef37d5a37dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c37ce99618706b710e3fbac852bef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0986f234a5e06eba4b15eeb202bdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d6a29283b433f1db22b296096407133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aa23a247a067ee084d7970afef65f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c7100a446bd8c36990523161b46935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec6110c6c20b6b8abe8d79bb9d5a6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40561048672ec55ea392dcbb2f3ee6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be8452f4a602e4cb66ec1b6a476ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54236d43a51d4cbe8184a2cdcb35163a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efdb82e8d243368e095555dd03187e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73cd46fc038e07f69acfb7999797741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b7ecdae01cb593362a640171e439242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb068de2e5bce6c257574c06930ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea157219fd1d70fe5b7cc342b2a4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b278d0cdff97e1ecd0df0f3b7aa145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f5f0c83586682f2a974707d98bf8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8daaf31e7669e66167a9d21d679a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee239f599ded7576622695ea1172a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b385a4ffc86209d6c0c3deaa9d2c6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2890ec02d16b90ab4c4ba34df3d8ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5b46ba4486fc3d17ba828bd90de451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475044d0b287d6628b735f3aa1c0db152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27689778cf617698afcdb83973bf38ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894fa29a570fedc866ba1f94d4d67b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f01da90248a8fa40e43c974de79f1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd894a2f24ef63dc5ab9afdd91f2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16089ff1d9afc1982420c660372085d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2defa09d4cac5da7236c4e9c7605258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730270d36cd49c62ee0ba3c25cc6e26559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab368239eae66a27545b94aca618360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2bdc89c80c9a41a729f957a81c4f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704a8299b4f5e160e29fcbb00de73662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4948a59aa0e8c2974a060ec89acb5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034f19295721fd0e5edf70f672c76e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762b2f9f99f518403426b61df2fc0fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56f4b75909509b44d803c8246753066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d394d66cea4b35e5497e040c51cbf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc6ba776b412543d1c6dc181fa794e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da766bf86fcd0385297a6cccedbdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540650260dd6a2ec7738d525e607c07670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0197bbfd075c7f08f35ae6c7c9473971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b696c63c82aa60a57a949e38cfc5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907e0b500f04bf831b007ea2cd86f3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0d173e66c4ac87b5398bd5d82c3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a883ae67c83acb56997442a1d270f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c87454ab2ac096dc42bea54a523676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0f41eb9c991dda519a8581dd78f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047da4ebc84aca1044b1a7277900bd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc20349860aef1d9215db89af295479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af37e9f73fb7e1c691094d0075fb7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a378611a57b2201f8ef54c49b085bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d39735099b6ccdab6fdfb912f46f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb35ea40c93618ef0a8326cd76832783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399474a09385e59a97e4f736e3e0a3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0a4bff08e5591508c76d81d5ad76785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1d8ea4bbb66c04535023448066f5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664f0a0732e078beff8cf46ce58e44887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0922f7f887794ae336c78fc10d256488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e636d7b6c8e7ac348e10e22dab02e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50475a6c62943f2de2938b7299317690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb22a95e72b490379183c8b0e3b18a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec46ffb8c171f59f0fa8d688139266392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208a106057242a7ed920cbef35f5eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b65e3f98c9d61c90e1ffbb8e89e08a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d576760120d3d751691082a4ddc5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d0b923e0983b05395110d81648fd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4370a0f74364b7a9858420149ea34697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831049b44035bd8fd84c03350e689ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca3f24cb5bd341fc48c34a9d55a52499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406207201451c1e45d900a7bf81ac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5b6e684bbae2ec5df4efc41e5db5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1b4a97c0565695a28ac6388df792102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a963516e6abe65d4aec8d56262aeb6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d31b8ae97cfe9e90ea0026b700f86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8240067939472010296106a5538a7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fcb536e683e3a915d0f4a89b4c492106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6341f4e690e88f166133a760a9ed8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed7ce758b84537e52250cb1b1820bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dfebca1d669da5f3f60763c63432d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6464661608c65a19f1f38434c95e796110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494821b79792f3c2318310634f9f50e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b9adcf69524558d71be3e75e2d98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357ec8c0fac59ed595598c0bb6da8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede85b83aaffaff89832600ac4d0bd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b2372c4ec4b8cae6fd6b25997d19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b877d8898a13792e8212025c28f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0f4bac87a220bfea4536979f67a68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518338990a39493552877a16157350a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9011e7383231b22b80aa3b253786119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3b2ca33ce153a142bf81dc66e1ca2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6cc4037ee44e7164a86685b2aba5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944596b84b152d70212360311b0351d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79439e21d8494686dbacd8a78a5fed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c577d564bcc2c6a6d38d2a8abc57ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff876ce74002f4ab064c8462982bde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c513ae6b4e1aaac76a734550fb56e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae16fbb41306a3f1f1035b28f159a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35204898a75b134e71b5752834110bf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9da9f60a6f39a1e91cc23df57b0ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835e2a42c784a8cfafd7fff4f55b18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2fd77338c8328dd09c533cc758ddc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5563583390a1862b1a36460ecce75c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ce683e5725ca6c236a83806cd26da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d7cb3797de43f98345abee10fffd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ad619f4da72edcac195ecdcc1822c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f20d68f1d2fc26892baef8091f7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7533da07d1e575bb93f57d4fdab72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c32072343f344ef31414273d7e984138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca694463bbfc324e6eb3836961523d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f11175ed115e621f95d2663521973140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e456017c5a03c39aac1da71f9f50a96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e8cb16f149de3973304756a74046142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a68cfc0e9c2a2cbd0ed9aebabf0d77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9790f662f6563da718260baa4c65d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be8d7cb8c2de6332f960904d360f8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d94f458f4cea9a8dcb25a0f886aa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff00f274774679c34778e8b85c93d77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781828021cf5d94308e5c406771bc55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf44f79929d358997248e0e3cb9a4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b3960accc95defa7ddd129c71aef3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2251c69408422a8d9e091e954b0f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ed5f926dfea23ace0c6868baa5975152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ebeb607ac0b5e3c72a8d56ce3949153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d96df9509e23ea0c4757f2418ca58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc5be005e70e32ac3a13ccca111c46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17a6a7ac83c577035df68ad5ec400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3598e5287e4afb9c0279eccdfadc246157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de224705d44015842c4cbbd687c14f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f3b70e11097da44b85981d70e4a1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c81c60505206a5249b9cebb6f723160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a09b6c323d992984d14b65cfdce7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba03fd317f8bf5d66c35e69e30a79b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996e4984bb5fb978dd16ec8a3cd3e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc7c376ede413a31de547b47464c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce17e94182e7ca230155b2a8a1a4048165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc046fee038aee17c914513463d7cdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c00a215fed942cbaabcb6e79aa696167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03365aee9ae4323f380418d4be89dabf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625591be3e6c342b005ed47c1870f74c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199bea34f1acad78435b278cdee990170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee23a407ddd5d61e68975d0affb30bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b818c6193ec92e3ec99a95c9c47ea5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c70d41a1c813783d67daced11e65a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2312da151e52e7e83309f2b0f85bb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b005a4ac313edc5697251b33724977175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097d7b4a2b4bc705c20c7ae854ffe2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62913dec01eabdbdaa7f5d0be7a1c7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a77373bd7a5a0ab470fc76a28ce512178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9efce6471e34b4b10c2173541ec74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf6ce7f83e143aaa14a8bde61a4a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720f71fc07d308b5aac5f90fe70f65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5092ae99fed0f6ea49677da26ecf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539654cbfc449efd4cd76ec66d4aca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb0421f187e0d5c6009260d3909a97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e63308ee22372e379705cbfca27d08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a5b9606b732e65a766809ec79405186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092736321e312ad517e1ceed89f58872187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5f3a005d863453cc1116254d029d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30901a2b1e740b9282c12f1aa53657189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfef2219165b48b0f92aecf4f6de42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d4d6829f995d4b8302c81cbb66a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af38ed641886d096324eae53fd0bd1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b9a74abe905e9e1c91f048a66966e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1534d910db8c63274e9b3ed4a915fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99f66c1d83b3f3658d248a48d88f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c137c92da9d809a276e0c6db912e0e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0671d6ba49c4aa40db60d75a1f3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36137075357246f4ac6c6151b9eef5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abdc903449997c4b1892c629e45cd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926072e5eb8e33a938374b5c2de84e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224b200742ee4daff9aeeee0fced322201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1923ea711816740f6fa57761f6411202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d76c7c3c41f38ac4ca215764d0436203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e3b288d4aa6f1376a31f2ba461f7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac0ecdbbe2871903d9e90225331d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca457b12a515df5646bcfeb38b0a04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d37fe127abd753cee775a4a6cec42c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28567fcd95b8d396696330a196c987e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973444303999c5c0594c6dc517c6fd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e833f28d9e6201fbef6c9f5242b72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61397e2487ae630332bcf5a756360c1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc996da856b31e60658c28f6b706a66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124286097939fedcae96a6443eff1d77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3ccd655c734ee23ebd5a7686dfaeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af792e2c340106b0324435f41db4a56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692270a50a9eb6075fc6f13be9ac42c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5b33e15f10d43cb3d2e8fcac40a8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c51fe23235aff0094ae7ab944ac57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0b30f84e807aaf6880b2ca1ac9cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe82ca97bfa73777ccf5413ad798a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261bc59e017a567f23a43ba804dd856221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64311f285644c7224201353792bde033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabb87bc9e8603ac1cf64ede6e003ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ac164f263f25783e1ce386978ce8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882dba41d1414522a60a5e9a526f51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34df657e3e9d90079d7b739660df44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60505985e830759fe7f2cd36a8b28343227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480170561ce406e08d363de9b899e4c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d795929cff1accf7ac443587fe71e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804de9faf5b70a73fa33be212275719230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4181e15b4fabe70117ed69c415cc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d2c00500a3cf25e3bf8ac88ac7dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc8206ba26b58ac380e58a939743f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ba5eb90342d8d99336ecacdf3b4f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0ea44265f04648aeae0dfc4c8381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987023bbd1e36e63ded4e183cbfe0d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ce2c9ba1114198fec2ba3a05a5acb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470eb1b73c653747d3991c90b6826d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb661c768b519a5c0391030f5f528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a77cb42f4bbb765c598c80b248aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a9597f5756140e5f2421784151be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d73cb9880d220a33672f30c33e66e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668221edc57178dca8b295383bacec35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85334c292183b8b9b50bebae304bcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe81af91da95f97ba4eaa303b9678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8063be7f5f338cd504f1d461bb1de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ce9c0ecc3f5c89dd25652b0534a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348468379683c260a71949cb2c1f68d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79615306e19ca5e1a42c6b633959ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9817b1487d299c4fdb4d29265193250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2133e0ded7d515a537d0f3c7a644e68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8b91ae99fb86be31fc6506566f6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d61eacdcf73e361283a1a17f3cad4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e040423be45a02f5526d6c416275c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a91a8c075362b2ad2eb14909218f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82f5f1b29a1fdb1c331b1c578888c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f7d7b46e33478ce35e5bcfb13156c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3ff992a3a717452510134328bc7db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4436ade828ac91f28cc6a85e0f38042259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963c74e102ac02a18adc6f148f4f367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03088e4b0ba5475569138a99926043c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a9ee898ad433c5ea84ff8a7110cc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da839302b3319ab49ac23ce8f05e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a930553b09d0085120119fd6fbbaef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1313ceb61148b390385dbc31c010cad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b021eade302021dc91bd31a9d516e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaad77fab0c2e18e81847af6cd247c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abcaf6f84a00de72dd1ccebc40e739268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f32b22987020cec7b962f4736b50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b9303cd2ac9864291ea443412ec1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0e56282ea533724bca195e5d2de7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71872649a3a771415ee51f74b305b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21bcf0b93ed9cc84aca74f93e892d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610d2f98be959f689c77c8ed68084b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66188b2f15d7741eeefec1d929b876275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267c29fee3b68189a6dbf8d411f070c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4023e91d67c611a1300a7b83dcdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186656c5cfbb3ad467d019184de85bb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624cd6ad42bee844eb541acfc95fe16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e23f52df8e17fd1effac13bcb2cc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798e214905112941058fdae0c812d8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20038ce7643cdce954968de3a1fbb31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4484e814f077308227c22c43540ab0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022f03561dd9ef2c514e357a4dedfbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15213a99f9d8a23a4430c46096989f33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fd30763368b03e3f913ef8d2b415c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff33599b2800307d233820a3e0d2ab8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971792e5e4686516b005767877c842c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa152550f4a501cb09d794306ecb75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e5e61be7bf675fc578e0a82f7869d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c56ac40ff2cc7b774e74a2ce1dcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6520f6827ee4359bddd2f9751da3ca6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea4bbfeead414e73fc0cdc48858979293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be88819945c2bc51a77cd8e134fdbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497131c7e47b9e720ba8e450918520e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a8595a9c5536ce5812b75b6593d0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e590adf33fca0835ce0aa1629d2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc76b18e51642bbe4c744f61d0ac9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb61e9e2535429d3549e510b5d7cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620923f08fb303363f5af125ffab32b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b82ba9b3408b3f310ca72ef652e23d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112dd81c10e9632316021a801b744b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd43f73ae52797d8971e933d6e6ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20c1b9e0b213a0e4e63a9cbe9311f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be4deb67b561ce1ce1dea353c081c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdae183c10d336c195ad22feba01b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2900f272e70151744349cf9a388a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49151ef9c080b5a1e34ca660d118899308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43dd9680307ca879bceb5bb0d31b53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406d26e6f301239f63d3aefe241a9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38db14d5d3b8899551cb3dbb12d1a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba58febb733d7e01ff9b949f5b13866312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddb6c0ad55a8810ae4d401128be5eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50525301c0a6c3da5ae68bc14dba969f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab79b9003081c66bce9df930a501fd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3f4841493a297b29bfe24a2cb310316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11645a2b26934202faf94b6ef115f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027eeb23ff32cc6810d4660c356f8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e98263feb2a78436e10575b4b6a3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ccce92870b5c0b31ec45b13ce3f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8cc03d2423f6ac69187bb98ff83f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca94f72eda1a69aa112ed4b5ab9cc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1086450ae7a2a726abe47173262868323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d43d7a6a2387912ed7e230bbbd67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e414687f77b2c22569deb8beca936d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43758142e580c5855c6828bcc789006326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b01ef6b4c9fa4d999319dde9137589327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877ef27c4ccb53d71db1dedf86dc94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f9d549c6214837f1646452d81d73e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49f5a4ca31552b7f67fd166a2b462330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727990449c9a540a7dd29491310e255b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b37fd239e157109da5071a8eaa9213332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079848a37b2b1eb888d4ca28e1e80c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc286570ccd8992ccc20f99eb86746a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809ebac8797db12df226656e4f23f23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de573c201fe6eb1cde007a6e526dff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546b6f30866747590e5cb37a8523b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0400df9ad0e9c35890364148e13de8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561814336db58349ebd4d48f47813778339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a619bd9f0950e4d67001e850099dbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010d74a49178c205dd1e0ac1a778c8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4149da56142e13f96616d0adbc0530342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f01d2662816ba1884bcb64373b0aa1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848e7e9d18f40929ae90c871cd3945344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad58c0c9a4eeec52395ac50394ab1b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd95cc901d61da11f61281ae6781eb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4ec5ed45e4b16572682eff03e8e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1740e2bd69b01165aa187008d2f9df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e523bd63b4dc1f395480cf3272390e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1401b02283123e6267e7e13b637d74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e277dfb318bd95064b4dc4334abba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b91e7f7838ebd13496051d7158764352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e640293b268d14a09ad7c7a2a76ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a303ffde3a7e68c7f6df3e27e447d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85906ecbf856d0b29b3fc6da127d30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b733d2f9a2c60957399c1f0309941356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908370ef7ae7ed644c305f73786b641e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49373d8160e0965feaff2c794d6872aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb95d5a71458c4c44fac7a128c8838359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d9d586616370f40e9d47bf8698a70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d15670733797b34379570c9d9168d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314d78e910cdeeb5f45a094027ae59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5106399b8ca71ebad3c20a5a2b5f33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb292207bf8419c778d0c7dd5a3f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7045f4a563482d500bfb87fb842a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12edb1c4c5eb686414d794b1a3d73b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbaed120dabc76eece5a0601dae256367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef913e1182fb54204f877199cea42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c94e842dacff24ad0d1354a6668ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b9eb11f56fdf82218a7d1e9af027370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9377d12753d7b8431ca2d8771b603371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762f86daadd3f0e0e429448234d025372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0be11ae3aebd74b8600fd8fc0aed2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f73bfdbc4998bbde0f30a5cb9c28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77ba09c97c0f045ab8c97ce7dc23a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67aad6178bf123dc6d71476403354376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe3e486175649f225291da99577e37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb8c8c72af58e9a80e0434dd71429378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce1f897cf2218a30a4b32c65ff152379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83365abaa0513a1b5da390b6d8d10a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ffc8808f2e714908a212fc5db0276381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad3b57b741da65efbfc425d2b4d27e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7c5eef77ec162d7626c7ab7627c08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247729f07311066a12d87af9214c5d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62123d427d56b07ce80e835904002d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ebe34ed578f514b244f248a75b3dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c47cd06b1ebf20b9c30eb29fbe4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023b90d24f2a98595b9c725ce9bedf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df118acd06f66f600409c4748ffbdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c6ac533c1ebca0a2f273850599faa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91808e7678d186543f238dcc0456383391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b4db7841d8f492da6f6fff937fc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90cf5d851d29c33e36b0c32abadb9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9afd107e3d71f851b66b4955a9391394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192f739f0a72b55e8474c72f5bbcbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd96c4c5f50afcae0abebe29cd088396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4474258b935f9876a2506564510a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b534a449c97ad279cb552243d002714398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e819132422164171a1f22ce592208d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3ccf0a2a1b690c85944b48eea265f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc32f4e23fb98121cc148e935d49d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a50fa6781ef093a3b878bf4436cc88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b145e1687cae20da1f0ffcdd9239f22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b80bd126740bb827b662bbd1ade4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa66e7df6733752e494f591ce511d5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5a5e3bb00d381c44229011ddadb7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1710bd8e2b351dc1ec65d0c190d5fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146f3b157fddcc228cb08c09a67ac00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7fef4e59fb4d1aea453fa798012a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b392f2cef904ae4d277df019f0bf444410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ed7dd13b264700992efc5393ca199411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a882512e892677816a353598b2192412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99992f14c4f75ad2621f2fad655169413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a81fe0916fccbcf8fd39940577a5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd2da3badf7559cb87e6989480c567415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62482193590d7ff31ab05e2414b5849416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef125aece96e7e8929dd129cd9f96a95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d52ca9be5f18f35ebf5c77f49c61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb59ae7f739b7eefeb7a3fb7c92b6c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c845624c80e0a96029fc16d2039c35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f16a9c384deaff77f0169fcb7d46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b15efc4dc76541732631c0a865b4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc009a913427ac3895fa5c08768a1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ddcccf1901bb487b77f57acddd7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a4a8e3573ee41c45b639e540163fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ceca1ea6d5dfa47628d0ba10392fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2746630855702ebb5e836e6f73ffc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb384b67d9553cc690e7bb930134dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380466b02eba4e49a8eb7fcd9ff20a3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5abf8362a892a253fccfd05393c8e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46898684b466871d1aef57c02ac15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e3fecb09f84b05f502cfb304a657f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42aa1e0027955d4fb7753f183104a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0643c67d8a9354f6c94a06807f954cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce624c3a8115b00207cf717a3b709ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a94427b037b91d1ec1a7f61cecade7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d7fab96be24bd5b5fc354cea369dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3bb9afe35b8aa9db993a1c1cea4ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95a86572a70f8aec95c446f1c08c47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b6e39272eca73e5363d4c5834fa62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2b4a4b88fe851b84724199609fee3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70158fd567ebb4b5b4768876ea94ca1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5500a1a5b2963fbc1c94825da630bf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d770ffe614a3514be16a7db1f372563444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6921cc4f2c8d8b0ebc2bdd80b2b800445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f0186390c7dbd7de292a1a35426f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca41e6a9426992e078afeb7cdb5970447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bd73cde2a5137f36f1006f2fc0cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc99b32c95340b59ac136c04df5ae5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694358262562081dd4d59406d18790e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c312b5e2ebec7521dfe7141bf2204d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8b4d4ff3ff1b071a802d09cfede0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5008bb140a950a499a5bddd61cf41b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842348982279e5f489bebbf9beb0172a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d16275e7391f13c353694d92312781455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed4d7f395013da14bc1c1962ecc818456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f699a49cfb00c26730828d4d03d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd511c59105b92e1b0f5331986401a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140255cb5502dbc6564a26f5acb5aa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b3a83ae3c5ea969b9e879c787aaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818b8c6bc9ee5b5948dcfd9c1bce208461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee49d7f18c6c5b9b76a55429bcccc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae483141f673f019dc8553be756b5357463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b83bfff920a727292708a4603fe74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c7225b835cd978af93de7117a7f68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04735428e0db128ca53405b0b55e9d91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6b89a1e577b7f9226a161b162ec53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ffcd2ede2bcbd0bdafb1e0ac5b99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086cb2c253f368d5b92adfe285c4b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc209cfad5cc2a53eedfb39b467c73e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c533594e3c7bfaa4730d15352c8df9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34200cf90ab2cd873f8b4b8cbe0bb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbec00c5eb7a83845a20f341f5fb2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcd689876a653691759f4c6bddbde4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e0ef0ff8c4b97c0f40061c7a7ad8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a47e665edce14fdb4a6b0ec7daa19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7da963bebeac314a164e2ad7b7d01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e54504c480383dc754cb7a8ded517478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d1395e8e59ebb4d74ea2200963c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1220941fdd4c4cf4790ebad142af6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bb4b879e513e380a1a9b2dac4b258481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb9bfe98ae5e8beee73e970ee6265e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246ab52337d06d588bbbb16556c30e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077036300fb32f73dd54b071c11fabfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba736b6735f33bf593f60ef6046c471485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba959cdc9cad1a76d308ca6f2ada169486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f442f70094b740e3b240c0bda363fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75f3430a044d6ddacdeffc065043bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bfa224a5bf546e9d0df4d09b7214c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41bc6e5b8b250de61c2a7fd8c80466490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bdfcd83e50242a9560b62bd5b5508491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eabc196706ad6de6bc648b337a19b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33849c9f76a525be72728b37b6987f7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385c1378f62bf7bf3587e8543d3082c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e895c585c72b65a60b7dee75bbc87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81be89e85e7c2fdaf6048a9d334d467496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0807a5a98a76c1b80b48640addbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827ac28e97fd4d719da2c87b1de0bbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbdf235212bf4bfc2fb0b9e9c714ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880130ff4333fff8985dec4f7f0b7633500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ce46651276982c9c9988a6659df3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf07644f773327072fa11df01396ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afc05521142ef38a62cb8f7181ddf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e352252afa142e9b7974d24e2df96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae1dc1f30a415f726991f187fda014505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb24999d796320f27250fe6b733e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc1bd55579143ae58688c9c2dccb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c03e738c56fddb2f0e19085aee7f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb480857fc7e8ce92378a36fafd94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d36be813950069fee7104f46b132510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8e78a5e9ee328b6a79bde17204c23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8648f30c23804ead347ac1f7bbf0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec27261dd364427b984795b5e76475513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3aef35e0f89a787b600d834a80afc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206ff4c5107988a4057ef606522a17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0744559d1163ae3707631726b9f06e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bc871740209e04807c30d3f5fa9e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70244141310a9f39d3776d7cd41468e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5b6862474aca9a198081726c2457519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d104576f322365d90f7de1d2d92128e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44907d67937dfcb5c3c01362744b6253521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11160723fb2b29a63c3a37c228da2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66a332cfd38fff4aa9770d80bd03fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98e35a8068210529b50f1413d3e885524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f433848ed68dedf3855635930d5e2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a6de785f67a5be5224fe5c48e0ab1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322c02df8949e1921049034c700c312527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b9e0d9ed7486b12bed166285c4a64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df7cb5b3f8c6c2e7e3fd6e84c2db56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477872d2b3110bf64e0e62af455cedd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79e3965a608a537a547781e076b158531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a19fc02288e5bc7693a002d86c23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b390ecf2da74c0a8ce5b118a9649158533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7856f231c5f2848bafd8cb12593b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d9439738cdb55f993ca1b7c28c1c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d23fcb3f79c81e7ad2bdd41751e8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a960478d7225ac43fade0c0f0057e87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb106dd6e05ccff6b3489832d7022a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3a55207da6f64109d210b4818315a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17952b7038788db7df6bba9c15ee0ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68dbb190c5562ab9c141888d371cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b88acef3dc4a21e96929a2288065542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd03778c98445c58f1de90aeb465f4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285403f8c4d4643506d891754c71991544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137ad89bb614c3e5a754855322ae72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2904c39894528d858e4443fe57e0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8534293d0aebe3e57eace7bfad24d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423947954d09df2e6e8411f06758d290548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab3dd7a491191d248801c870a4072f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03613419c487f9b08123236dc42c63b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0a3d165b4f19cd53d245c3af80ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f243a356ea18faaf5be61f356b8aa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221632b0078030e5d587366655c988f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd46589e09b15f7acd098540770f4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca9ba2a964235a14c59fb27d77ab28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380be2c52f8a6449e259053edc9450556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61354862dc764f8d35d55d3420557c9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eec804d150cc144e026ee8fc28ebfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393e25639f6df7aaadcd49a90b90fed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a60b2709d9be861c936d6ebabd8dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fcb110c360360539cd5bed0b8febe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6aca03614cfbb67c919f69fe4cbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d63f9c95721b4cfbd651e4fda89d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21617ffc07a86adf1d4663fde448af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fe00215f723dbf145a104382fd134565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bb1cd099db0e7265c214487d28e45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5128c9ca8ce69c8fdcf5dac7e4d67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da597a40b2ff94a7cced61611f1d466568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac84b650e096d0737d12d89b62f77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051b66d50aa73f11374a1a7eb44ba9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6c05b7168169f1577a58b824c35b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3610baffb1a81e8a259e6271993f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5891dc3ecd824551d4c79de1ef262573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb042573f40f7d88702b0639abbabda6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97105966175e8e22e89764db8ac2c657575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1db5f99230bd5476ebb7142fda3ecb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a9c7961531fcf233422f3e260fa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada98f0e1d95763e8305f8b9ba1008e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77131e5cbc5e0f1227ae50a3c8b58897579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc4756f3faff099294eff862c42ec5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fea7dea7a913b131d9a6ed07e511b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015097480647cc46a863629a4b54f7fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b58b838adc71c97ccabdf03b4274583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79a2cbc26bb833f15e3e0aa240d79f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8de749c8eb12cfd7e21052f92c67b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038d6e2e9fdbee668fad830c3ad75a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e650fc7cc0216336725d2e3d676362587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f795624e14251e9ad41763dac2da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869cb5e229396d8b88060067e4bde13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f659deb67e6fc2e4eab721d36cf2822590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b99fde7b83e53f995f7493e0b6867f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b09713617eae893471d33bffe98f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da6154dcd08fabbd5d3c7b74cbb55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d496b398875a5c0c67caef1217aa197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dfc709b34605e279eb67fb454a9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b477189246df9b198fd8f8d9a43b43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f9e986582b522728b34acb79fb11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643258d29b5d18d14d2e4ade2a06ddc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c883baecf03cd953ed7c1d230bd3a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5cac835fab2957509d6effeccc1bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65e5a4024b80800f6301567858daf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a74eedea23e688719cfdbd3830b942602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf8e0ae078c38ce4374e07d857e16c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e61d36b8875cf617d96920aed9e4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53e21c4c86a30013f3c1e68a3946e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4cc9254fc55075c4849f687fbb2ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa1302ea276203c03e386d49f1aae1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ee187547a8b9d38506644940b976b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49801981aead10eb1a47258e1e5e28c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a25731d32184bc5b71b9dd495070610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcf19989b8f65bf1e9ed1393848315611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d000e77f7b7363592b8dfdb17591c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e95dd84202f4efe73d135bcc148db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6fcc593ad55df1b9f43e5fbddf85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a12b1aa30b851d5430d91ba4314a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f15ac7a270a764e74371b1c2d360fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0ad42a222e3f7e5091cb4c0288f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35917e31e71cb6567fa04aaf5b30e76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e64d92b4a242e6ad7c5b23770b819619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f8dfacaaf2fbd5f9911dc8d953bb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe8699ebb7135a65e652d76e5c397621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e333e7e159a39367fae5e6d58edd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc285bce4fc0f0889f958ba27efc3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ff77e9d82a6186940ca3f0ab47418624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e661e6eb96b0d462bf66ce8a8d1018625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11cc21dd66d02f0cbbe79b2d0b96a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2af58607928a62503f39301eda1ffc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b04d75fdd1fba8abe230e87a4eb54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b85c73413db7a23c5eba6e3955c74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68e6c417598ca216fefad0bcf5da2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c885f40120b628b25db9de81a071cc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2e99ec49b51db27de7d56264fd2bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcdb0da60dc599bce424697f6f8e51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07722ae630999e10865839cd8ca5e01b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a844460a40fd152449cb368868afc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827223c5205dead45d3ac8bd658d5e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959d15da4db6ab02eb157510b66cee4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b3081cd57b13b710b028a08a36c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de121bfc4b624deb5eb7b05db8af7f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f38642b117d3df90020cd1f4b226be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b324bb45e9ebcd059945d5b3a8a641641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d664ca6c5d37223f76f977280088eb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328863130e4901e01b00903a6f21285643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1ea6a5b8c5204af175d61b4c6c9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e901d9c46da2fea1bd094958d978e75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae73ae437a10e13db84c234dcfe03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a6b9779ac694554c388dc5f395afe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c6abf2ed7bf60a8eb2c2290491528648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7541f2006c9411a6bbbb57f9d08672649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf355b1bd187dd75086451f3ef7a23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff706081078eb829d451b4807060ae6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eefa36aa9b7e5983cb8618132663e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc764247d89b41d96778373c887256653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789af5e1b9d97327703d26f39c531e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419454af8e82b17a317d0c3f28d5332655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f37f5c7a70247a5f709fb1237fa0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f72f9954acc6022049be817f3ff10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d9b890461a7d1c60e00f54e9c913658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81a763bd2c92cac90648d2f986e39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca76082794c283adb58d74eb9ce040660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7966d2edb77c492f8a048daf0737357661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8d980295cdd1a8ddf9f53c7cd5fcd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764f6708505feadd95c4b5ba9dcc5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9bf4545ac8858a77d0482eafd8c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ff190bcbbe8e511eded6191d0323b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa333d8744dd26945fc586aa004f7b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52131db4198cfe0e7ebbe2b88c37d4e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c66014692ecd871c726f2394f62c65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58caba44cac10158457945cbd9b98df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b57777d1601858b82fbff414299d55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd3ce44e1dbbf6a7a8944ea53ced0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab49cbef10e1d5c689af85da45dc51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839bab228db45df263e884174f5bb85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3befa7865a949393d027c27761a7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb9df534929e0c86c90a1751dcec6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd849425555ed051c6c06dc1bfb6ce0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d8ca1c825d4e86d8c444d59115155677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64cffb20ff3500ea3284364ed29ccc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b6b0d54e2e9b53851625bb5b104c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe48e9907b7fae05c6a012f5edc232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8eca744b400cd3f4bb666c906d345681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727766b44ed610078e27c49e1a84278682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f8712dd2b3dabb6a26bddd0bd039e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bfd282538fecf5a3880dd5e4bb5cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a01f1135b7581f80bbd078a1c88cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49467bbebaabc333197d4d2c834dbea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb27ee59ca59619a1846f4224d28b4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62fed1dc6404762a9dcee4b151e29b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f13e32a308bbbf48bab6c6c425fdf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962dd7514aa2b92c3bff8495f72279b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bcfd1d21fa0e394d1d04de9c476e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f8373f24f9fa963ac3586568052a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f00868dd884955b9fc61b55822c86c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527f46d0697b03df34ed74fb529be6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d79e8f4f2cccd9186bcb23c3ee447695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af1621bd607df03d3bb480966bb2e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913197398c2c578bbc8e28d98cfe37a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678fe67dc82bad3155d98d43d61c06d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b62327f84d8cd0e0aee59d70eb9eda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348976cb065dcfdace131145a4ff09c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b46e23955b0f9f409743e51221862701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42369584f642ad8be2f8ff20f09151702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75572a8c586dad719b0c419e20874b5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb0ae1f63ee787c16c58d7dfaf8a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684e97bb7b488daae702d439d4cd210705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f579a5772bae61959edf3342ec288706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5640c5119f3dc7c9995a5c0e58ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08850d4f12cc1d4909563384c18795e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056365aaf61b1571302b5e9344845f2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c877c63a18781f372463ccebb54dee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e1b1d76d6f0b8f51cba725545ba57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da58eba6338e2ad1ad60541e4e4aa82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07135b871e5be8a1f0037a3b36089936713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6954994552b63f56cf3e13c991cb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba555c4fbd875010e3c17611093ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04115ede24e58af65eaf0c63035a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21a7d4a64979f4c9d4bf98898acc53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274754199017df7c23b1f3e6048fde3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd211c50ba5501863e2568bd229fe65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e44be0057bf706d1eadc7c47678e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa96c64d428432e79d0d8ad57463b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bec4ecda07741e621b4f66bd8bc58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09243d7fc1edacfa01a07a128e0dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa494268783e4e376686bd1459a1b998724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051bc1909b1620a7521c9ba8e8830e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab728c57a89ce10714feebd3e22c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005558dac5eda8d0740524129ae5ab4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e32c5b29c6ed173509397e9a67253728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbbc0dc893c51766c525a5ebd21e23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b29939814fcbac375bfacace8fdfb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2e3f69151666bcd5df4656c312d6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e3cb9faf8487057cd1b2928fa5da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec3017418bbb822c5fb24a6b6b803733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3dfb434112d4f98b43eda55c87b41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89674d662aa6c07962f9bd005fc56188735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfb7794a3357d58f36960f4956652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508c472a964e1c03f8935dcbe63f1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934ea220279ff54042450e5b4f0aebf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b42947f205bb098869eaf330b887739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb71cd4356900a62a430c3c1491be45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94991dbfa31bc644b20f442c75b95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e776bbf9ef610dceae170b561f90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566bd9397a0c069ac1799c25df058e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a46e2bb25b116f65598d2991391d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1693294bac970c916137e8ee73c19bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38744b07393f04c3b430200b9b3dfeeb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75366595b6668c3b91be9309a4dda17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a131c02eba2d28ef1d4e723a1b149748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec7fa9688ec8bf35e329702ad9612749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d030d4ff0041e13a3b1618fb3b7d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e913a76ffc5027f90716f9f4df8aace751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037b7d416c6c846df27379b66161308752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3cd622138519ea1af3394b771c27f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83383e5ac54e12f40e22d26efd00e22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bfd0f9e40102f7273ac4559e60f4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75154600e02f8940e1eb3bc87c62e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf6987493bd4472c9f13429f7b7ad0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da04a5d6426e4e0b7ffb800465f225758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2294d02c1f0bfe53fa72db891fea4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cde9f5476076af949528b72eb7d10760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5ebefed4f27b98b8b803213e5bfb7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94a4a3689990bdf07f03a9c0bc745762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c372c81c3c79a8a0e20fea1940d7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0fca8be13ac38cc8d20174ad1c2a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36783b937ebe3f008aa4351a8883e16c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9294d40dbb834423a46c6438bb65766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73da206306c676a968ce8892245ac2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>