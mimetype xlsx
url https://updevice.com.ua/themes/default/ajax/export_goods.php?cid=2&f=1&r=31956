--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e353dba48c131d379c4f0a92d53cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c7a6598c7cd985fa332859d75c5362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c561417b54a81ebd66591580f4ca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b9a455fd4115779fcc2f273ed76424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcb95ab3c7e666abc607199a857a665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb52e575692cd2410d3e21d7eefef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee30a2f127c0727022c6ca9ac6da817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6fd902c0aa4b1ed057a560479d5998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e89dc0fd3422e8c9bfc3c972c1b199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3889cff3a5183ed047b72e212b43dcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb33a84e79a8e07296740898ba571fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bb9211d288a80700bce3c9dd3b79512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac575e31494dc18f5450daa6b2f1ed313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3c69762eefdfa329aed730d88bb7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d5763bc605382e849f30095a3d4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f98ca5eea3eb80965ec10977ff33516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70618c458072c7400aa104acfa2caea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4448b8a9d7f35ef056c7bdab3ed40c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7fd513e19f803ffa3c74338684c4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018dc93e282ca974f43eb9436e8a0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765fa350f2512f5afc51fde4596c11e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a238e208eb0f4cadb63f6e8092e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40706a8d4b7c8353740c162e9eafd8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08152b5ad914275ce942463c6c96bdde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f6ef06bbb514cf8e9806736abc8d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277d2dbcdaf922df1e29f016c6584226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeaacc0d41f6ed98c9508f8e250d5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b36d7279ffb7a2bc6fe9458d1ddaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7cda689cb70db1cb60e8e3550013629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd2d1730745115a8edacc08a2e0fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd176a368052c4ba6f75041daacf42e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf94edf8797aecaebf0b7f553e82d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60946f8192ed1b5d7d8fb9a41ff193d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ecd818012745f61cc87cf76db09f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c982c34f086602cd13cfcb5b54f8eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddebfb944830345f3f2df4931e33fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340eee4ad7e7d7b6aa156db3e55f4f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b08e0d480ff4046a83dbe754005f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243266441b0d48accb64db93080cc6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466d0fcc4bfb0bd611095cd425580940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fc068a2bca60eeb9ba930eccf84d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1351fe4c710d95dc8d53b2ebf710aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b67e6db19d998b76744d7f18d5693d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e00137f3eb6f10bd571f1018a4599544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733111d965c90f42a3995a6d26e8d2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947812897c0519faa0bf0374fe53d7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d10af46316a889cde119d9032682d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407a0195a4e819067d73f5dfdfd9aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca0175c7ae82c3d43467e2d480d70a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a6444a9366f8f1389b422dac9e8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca364924c545c2c7a0f39bf3499b1b0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab345bbf2599291947c692b7e19e6d3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba1e8e37679a77ad2574a1a92fbf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0431223a4dfd46301c97dc94ca8471054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5471d616aead91c03fce80295635b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9106b0e6bd0b1adc4d87fd49d5ca756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3fba7133af376493c353a6a5424d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128c98957e2048858d12b027f3b534a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca32d499f3377d0ebfc6bd1487e8e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a8c187101fd3d6924a3c2ba2f641560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864054ba735091715260d41d44109fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912afa11daf2b9430a17e3777102bb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04741bb9aaafd1ae2b9883e3c3f2aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840a7b01d0d0a7735cd5fd7336574e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a318db44f9e9ef13fd46b38641bb4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483248fafdef9b7abb15103f3f7656c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146029ea888c5333c7f82af3fa4cffb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ebd0ced57b833c86674acaec967a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b27a1223cd70b8b2144ce1d5918269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e900d5037c8c438e3064352e430803d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045498bba51697554f182850003bb7fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf58d4075fb4929c5130db639a38f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d46208a338b23cdb16e270707f7e7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f72de305d8fbca15959dfd6100e9b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28d2779ed05e44ae6230f267f2cdc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ce944eda606242842219df2d5748a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806aa80ea9b6e91ca99434e19d32ba577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e025477f52bed988af90068efad5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce882e57b4bd1a33cadf83d96a07b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd384e7d26ff252331a682ad36466780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b17a897a4a8aed27780d8a4a4ffb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef0c6615ae56a5bb568b5ba246ddee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020df5641024f525462a9e151ba6c68f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f386e3d5e639a830ea1ea14aad09ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898720da790ad10899edbc27a1cae385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d81f7a612bc26f3cda09b04bf331dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5eedd2e0719e28520b79113c8761487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747054b0f6f6d98be5d572089ee04fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c39a9a270789235a14abe179f4fec189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9f397ae8a2eb6cbe1fed365e8cde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4359ada482d4dc522aa2bd65419293691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8472b1732734a8fccd9c0de7ac9f5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a48bc597803254ed0766045cc2b6b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe83ad39f731460dcf10536cbdcd9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce59bdd93df5e221c09b2354612e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85789bfc91acbbc465fb7a2562e9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323409746804a3b2e310fe5f0af8360b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068b5e6d8b106b8f8d98a0f7ec2862698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056323606b68ecffdd2e722039216c8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc352f57ecfecdab0fdbc9848a77d03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295f409a61e6cabd420a171a61ff589101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763438595f8c4c38b86e89b2e4e43b2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32615adc4b004c10ad201a5da9c6b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965bacb4c8202aa2a9a48c64470fa98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24238943e2cda7ffce4e52bb4d8086105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa563df52a60fbe095c27c04d0ee6040106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e605f4904f112112c43a69f3bb83a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563038dea8b2ed0edeaa42f253350872108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f2b76614e8b7c72b5b2a5623ecb82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e15b76815b293ff875542312c7ce9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b5f1937ee54c2ea5e7c85413f1048111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ff482c682a9b65910c7b2197b42b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff884323a79ceeac2ba7c1860fe28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d62cbc07f93484368cd51e9fcc73b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a3a77b9c8f3234b901eaf1c0a544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f9e292e0af4f2fcef73da773d467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7474b3bf17d5477a2c1d9d61081f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d78780114b39cf30a0bbcb63365a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5e1b265e356d7e314c14de52d3299119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4102d5c63b0c2f5f7efac41a5305fef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1567e87f0e1566d7c010d0ead591f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b69ae13749b1604bc35337a02715d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d105a17f4e8fe09589c48cecdc7b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9c968bab308ae099eba51721b24e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80406e75fd17055dfd28194392a7c594125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b465b9331673865ba9c29b7cc667e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533314af7822ab3dee2b9749e8ba00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52872f1fb707d6554a366df028266e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0e087db8b5cab2c4ec9b5e39692e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b8be074059eed55b544d7ed6b01ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c74d3e37334b6681ddbd135d0c5709131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb98acbbffcd06f744527237c16c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d2390a8e4ddf0220e22b5298910af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf93ab69e48323e82a01afb7b2e6a38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec079f82c3d547002491eb0cdc9e8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fceb80b89da737f86991d4e606a8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f13b6bc6cb566521c0fb1ad4edec64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d62dc3e7a2fec43a7cb9e7330c9cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2c5b267e8cdc130f21edcbabe1c63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebb19b23069ff9847023d0963df832140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616a7288c63f8efcbc5d6ee889b09a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3acf53e60f5293ab5163b8c61c1e57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b998c80b574b4d9797a9a953dae976143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d2fddbee81bc75cf786407d4c283e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e213dc371a9be7bdf765533a7558c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198033d5fc1df849ddd51755257f4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aed19e65b0853d44967870c8d3aed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9228643c6eea8f457929f10bfcde1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f112aa2232c3fd410015e3614c4a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101cf565fbfbbc57c11f68551b625f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79710615c4bcfca958fea6e19aee6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7963a4e0ae5d4fdb3b25cd48a0411152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee16a78bfe26011007964deb2136d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149cc2ed55812a148d79ea5fe15f56a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae41facb3880aed2d71e1170eb719d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045852229e856c7bbbceef293e62fd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aec48850cef0870fb81808a865a62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5b18ef53e63e714ffe49109f8dfa4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0ff22cc11b8921df5ab1e9ff45c20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390052c726b9636f7d0296115f4ecc14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fe2066f5e7b5c1a53ac72339505e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4bb49cf03b5dc6ea8183d2df0577a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e242921f392c75f7626cc2e6d7139a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a76da9e9677777dc4bc0abe33d8248164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124a06d671e664a2d862f4d68cf9437165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342084ff5507fc950bf69fc50a8377d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8548210ca08baa9426dd7a09fb377ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299dd5b1b339160838fc2b8e43f1c69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d513bb1cfeb7c30b1cd44125ba88e1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fef664aee2824faba20b2be8ee3dc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21d9471aac0090648cc2805d4e1fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6e61683ae13ce7ff7713a0d693296172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd38635fd83e17df3aa301e44b2039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e7cd814125277cd4b5d51dbd27ba5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185429ae4af3692fcb071fe7a96837e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f3f3f5c7f68e4ce18daa01777261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f45845b31f7218485a37bd48f8c2cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a01a4aadbd12ab994076d85def76a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae82fbb5e3cc936e51cb13cf83568eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfeb31fc0bc02016d8d2ed456a371180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a93160edf976e99731fdfd1f0e2e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e40d5dc46def26fabc2a49e7df5c7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8595a730dc87f0c3745f19641eca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3ed681253fba46775d8ac6359cdde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3381c51097f6125fe1a610d66ff1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a6e086d7c148d08d7e9802f0092e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bacc8f3bc36b0126b8516693f0396d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f306d99f69c0ba56544d09a14e02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08136b78d7e50b9d4ae2d265c6a8b31d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103241110fd62a49101aa203b852c58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893dd67eecc779fedc74b68645cb279191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54b89709f90f2a093c1d20e720b695192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dabe49397e1dd45297f19f91cd6273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55323e2244ed6298b030b3ed830a30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845045075bf584b0bf11b7bbbd26a756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814321614e5756559de1768f472f110196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000d75437b73aceeb4d3a1f4adff19f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9caebaf5b2a2a2f771e525954c8f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a4a113923f624ba967beef8b10ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bee2a6b0cc9020ce721a5b832f87a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb09f6880ebc67075ceda0e12ecc8a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d25dfdb06caa5a091f5ff03cdf731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4a81ef20546aa1539301725c842e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72cf5ba982ea8b42b2e153ae4b116204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f2976d98b8e07ef74fbb812e5b6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e11534ff38ca98f86ab8e7cd0375e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c04f5255d7d0e9da12f6e9dc0fcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2658cf8ccca20846eedeb7cf950a50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c9a8d701a575696d6957f4ab71d25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55cdb1d211c6750e80dc87dda848ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f9af34f7a052a8b5f5e8c696b67ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede10e482381a68348917514b4fb96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603cd3ee65c5a935fb78a28566e9f04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a54083d0272bca3beb03e99673534214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d114c9d0bb71822eb8799d2b7c5ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eccf4f90b70237dfc662d9976fcffa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1979b6a633d6de0fe19f032ec62f1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc57f5539a2f5bb7f7d68ba970115218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686dd1b860fd3abfb008009fab33ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d256da5ef3f99c9baf89a0e9322c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb01043bde64d00d1839fa0d4da7091221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292489196b1a9da9eb6bae8fc072008222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414128a474cc01e3a94f1d5b695ba7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae8a19d64dc31e92f5c87ec0815f46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5bcea1da89ee538f87b62adde1e69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176bcae89c8e496db96aa1d7255977226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3169576b302b18ca02a08551802b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01323fb89e21be393fb344351f7f6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e2ae332de3a4b3fef0c67fee5d94f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb469777c4033d869f1c1bd6563cf0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc5b6bc686197b8f3e67d4e416f8cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea70edab1a626df2368af21ada1fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423583dc8b1c5f161fde523e6b89956b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59fa2cc80a2b2cc57ba1ca32b1e6f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29324e6f3bd0209da5be133aba84f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499dcc99089441c2e63a220a667a324236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a3dc6f5b4e7893e60e12cbb51f5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b467fef20f82c4bcf4b24fd5de04bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73f041fccfd3ffd5a84742e41ce75d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8c7dee297331c90ffe5a4b9d556f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d028dbbf3162fa2973da280445950241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9fc6b2212f208f8104d112fb9f295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a3b0d117ee078d7f9d20b78455cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e0f266a36e710bbd302558bed399244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08caf9c68a3cf01c6c7ff31b2a9a60d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae6934202f6c79507cc4c2f163e32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142901285d310386c4f5ab8660c11a00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22311fc30a14604969dc677de7e01c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37271af894bad0c125df09f342b561d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe0064c8996c1654a6a26c7089e732250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad131a1bd827c0e9f7837a96cff78e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd042595268f63a58017797dfbcf41e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b6668f12fb23b342b1055848d45d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b4dfd10466dafc9af49338463e19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656de1e9be4541cc0d66458e28d1de13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd815a9c2fbc6b8b60ab5b4db905a81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34b6bca70d0d70ebf03d4aca4e6d2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472173837b1216746cf0af9d22f5194258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db198fa690ffdc74e909f8a2e235da2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed0a0a09c1ec983d80d9696372c1da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f85ef81f8ef1c1fa3ec046167c83b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60d21bc6ac023dbc49d3fc6e96498d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322fc52e45ce68ac3eaf1196c906e29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b168e6a53d215c48ea1f10ec2c0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca98adaf44371b6787b7cb818baf2c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2e1d6e9a87abfabeada6c2063c49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bec7f56ea3d965fbe9e6c9304e2a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a4766206d903834f08fd53c92dc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c880fffa96d47e76fe075923ab272269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8e7b542e740f40da553681f829db8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ca6c33fb3fa50bb4363f605eb221271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bcacffb4d31cefeb5614c18feda16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e156c23f54f06a5e017cc5a994a3799273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f186ca3e7a9eb914e8184506397ea7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ea284038dc5b0ae775e084ff60d6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238ecb6bdcf92324ad09db75304d49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a10a99c8df79a8050c177112094825277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b0a78beb92e53ddfae465e0593e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f65f1d6abf8c6c16c6450ec8b0024279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fdd49e5d2bc1788592e2c66999747280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02a6b7a0ff20b54f00c4eb8e164c07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9c984053575d85429d93a34dc66f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c2390630f2b6dcd6b95097d596d22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05363e6379081bf5d56dcaae8207905284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23344a2cca757fddccbb9ff3f8cc4b09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deff2572b59f4796fbbd81758dd9195286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b16194a43c9dbd82136ed93b87c5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91bd936f50b8211cd98241491e0274288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086a0ef5fd906f14d593f2ed9eb03e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7b2f8dd857e73a4b45d3e14f2570290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566996dc3b67f4e05c978eedbb9657c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76794cf8cefe34c483a4d98a587c5c87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa31db73d49e1335bb2e457444b8cf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecbac6bd194ed0cf407b4c54100afd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e554568cfefccdc1f3f59274e120fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a6a0f3b152fb8ea8f5e41b636032296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404a2fbc7b775468e6f7200a3821cd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857d3dccfcd83f360ea2c916ec04a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875217ebf0a6a0e62c00613d9449e4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b81ca89bd1ed925c716eb911d4a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9b5f4821aa42972905c6c6c00fb1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016c5c6fa6062985901f49be708a319302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d3c9d5ac210b243e34616d1660cbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20395f072ad1a985e2b3e84608b7dc94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5baefc2f7d1c6e0ce1d52191ac2a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f305896b6936d1fe52a184c35c2518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260b0092506071e2a6620651d371b02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21801ada653eff4d58f367be71582880308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d534c337a3b4daee73a02af576bf5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c419b03068dd7fba12c4b3022fd55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c19a3b86a59073a688ab921f90388f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810c34b900e1c78d2e1ede85fe9e3ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88025073225d6962cbca570c7485c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607ae85c0d6ed3160d3c8de5462686314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1baa86f5c38a332ba8745123dc248315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee1071598d503bdd4837ab2329edf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c63838c975a9c1c11e55a140e13a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3510b9e947fd5536970176137783549318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2f3da413ca730799d09fd82b9edb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc24725790e577fa90b8a6722c228320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e64c02d39832aed63d4eb001d18c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3233e6fca8d1dc1e2a4adda56ebfee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b1b0259c09463ab7e29d78af35b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa60f8c1a16097a667f14cc67c88a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4515d85ee4c396da95c8b4ec6ad570325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e6eefeeed14a58b6956ef2d3571d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac65400f4f046a9ca1cbcb143f9ca4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc48cccd16b94ea93e7298cfc45b7a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430484530614270685fe3e0234a6e3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f13845e35b1ffae024aab4ef9be52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a19240f7fce230e0e7ab9dc1f15f4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f0bbd2b95eca4221da83425cb7f3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8698312ed0e1fefaedfe8807e6c3ab2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1cbd4016036c76a6eade04ac40249334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83132afd2b4ddbeaad573756f61c66aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e9ee46ad5dd160aae9a034085ecf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423c1280de8894e9eeffdf119a6a53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986996e2d3978acc556e338c6b5848b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6731e3455b0a25efdb9e06bfa1a8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d008ae11f06293ccce8e190fbf760340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754a7fb7ae1b8315f77b39a9db50704341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302279113e51a7575b7c4325402db73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b040cd069224e2d15e15faf2d086343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc61b16f5841d53019ccf147599d756344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0339fa29f8eed011d7df99837936fb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da75b55ef2eb3c80e64587e25b138346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bfc2fdc9c7c706a581e2b1efcd382347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f321068d90c387a3458aaeabd3eedf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178703614c0b8f3096cd5e0e540704349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cbce3e0a00cc77906478c06be39f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a728a70a23a35b1464f65d538aeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eaa871a6c430f8f2c939810dea192352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b28cf4305ca69da034a6741ddb01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f7ffb29fc073368c33aa6703a5d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52db198e687730e80ffaecdb12fb50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c68d60a72d8b2eac9aaf32f3fff79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef7db3ab3ebbfe2682e355a4fdda4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b089b908e61d2faa3a37e1273fdbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed4ab1f597cc8c34d31758384a80b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af20533fd24f7c7e22f4ce6bd561972360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff439d7d4b585fcede3a0055514128aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968c93014d985990370a9af6c2bd257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199eb5bdf1a8c3cd5806897eb1dd65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434dd0f6819581347926a0dd22c6e36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f4a8ab0a91bbeee25dbd8026a529d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6833cb72ff26051f89a7f8e5418bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ced693d51dd598fe380e15466b6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e1b04e696b86424e9e765517c6b26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810688eadaae905e8b09e290759fda0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4a5a2ef608325e4229e0db4a80132370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719eb414cd9ef129858ac205c45245c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619d71756b98d79f52fae60190aa00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9a2697b19b3cbac6139ed9899c215373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ff7ce6e8e2da1195c4ba0763d6cab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434432e76928070a702c7cab330ee6ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106e9a350fcb102a6f63ad3206465a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55553a606befa77b15bc0624383678377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e02b191ad8f772b2c4f9b46e82a88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc812a5b331d0b66759237f78de529b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82428a417b1f23e9f2889d3be4e53fe0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e204f9c7fb71d9c6823558b2dee641381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a9bdd4c0b14889e5630b1d9cd711382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf0c2a50c77bcd3728836890c1e74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2929f70fbd360249b755eb35d0081d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3381ce8930eedb919969abe14f92a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d91c14289bd5f86f77b09b060ed7af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838000bcd12e19912453892479d0a2f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab47187346f77244935a619be805b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a01653136e06a555625b640821e869389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a96e1892af46b3a6c59358ebc62d0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673284ff33120f8ff00c2392162a539391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69687cea4591c7a1856f2557c0e91929392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76422a652535dbf48577d77b180abce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c75b23002d47b15a1d75a23dc6dfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1e2fb6f61e266ece661836978b11b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7d7acd4900f55a1573b669e3d69df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a16628500e35f963274e24a5cdc72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7934643a3239a5f30a3a16f6e7a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3966f14fd76673a42b4d8dc035f8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c8253ca803e8b99bd8492bc229b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90791a346087a65811b9c0a3e46e54b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c386b125586db7fcc0409418df566402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f108b5fe393f6cd4e0ffa28b7c655b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd93768f97d73c54d77b5a388910ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1197617ce5091ee30f6dfe113a288405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017165674ba947ac77f8e810c74a8ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b143e012131ba030c7ab0b7980391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab685ae2d4eb6c15c012125e1eaa53e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdba4a09002ba885030eb833f1e8d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c307ddee8442b42ac386c44757805c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a564cfac6644ffc906a3f37311e2ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474df7c26f21d126a8fddecfb3028527412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce212b1998647b1b057ab868930712413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247348b3aa091dddad54ca6724be49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2da1ad16b8e584ebd036c7799a58de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88bbdf39b828244caf52bb207b60ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc571939790abdbe88a96b92fdb6258417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7176482626e7e4d732cdc9a802a34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e7fa2faf3fd7518bac8587bba96d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9398fb8328376863ed2b7912d1c80a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202781351217ff5f311a0d5fcff825421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9bd553f52394b8622e2633c763b3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7c80774e1f479510fee07fcc8744423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a38f12211cdbf7407a026e6421022424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b9eff72d7c8317282bca76c04609a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c0ab0f7257fdd86810aff9e415088426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daa900f94da6e5320479080020adc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ac769801fe268ab130eada66baf23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27475ab37bf05242f554a78da2ef4677429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5affda3193de0042951be47b994336430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d24f95ed0d6a2740f8331954c4e37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6d05fe77ff551626c2635ade5315432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d17ce631f07f04b83803a763ac88d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a27483fce1195e43547ceed3b486434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9e1ce7564a703029932ab253e669c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59255bb71a33450a3f5b16df2474260436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f200f7b874fd4eb3033aa50d798b5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c28f2a7af2e2bf01103d8243d6c18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa27c908c6c279780feb06825f3d03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f092feca428df100110b91363067a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b7e35859bc5046865a3f8e60730cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848106d22f610a5ca6c54242565a2b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd8f885915f849f8c299a998f4f79b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c20c1352a7b14ce7893ac840eebbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c8a96c873b8016297c89a196f1a25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a31ac033a2c61441db1dddefedc19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561514bbc904bcc54d637f2b332f51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fa4bf2e0caa335f6d5ef0b7222502448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b99dcef1da3904cdc2cb793eb7975d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd44de42f4c842f1f7973c42f8946450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685632af2c545f208bbe4e3b7ed1ef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8697ff26a308edd35d73b8e3f2d8be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a28aaa7dc3b39512b76c7fbbcd275453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a4f3d7ac6ecb1f86c0b079c67286b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868421f96d4a13731d5b7fba197ff2fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655487b63d92403274202a1016dd1b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4f278ea07a0ec76897729042b5f84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f5cd0106e0683164a385cc3b456e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b5806aef1bd33e71996e49dd09e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae9d851839c95812553cb9d88965e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89a4d609ab4a3997759aa1e805613461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eafd5a4cc1c3ddaf88a6883052c81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5aca5aaec92751ff4e9b427a9321b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfde4ca3ab36b67b5b3adcebb12af28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b93959f82753aa04db80b5264047465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7b809f078feecb331d642d15c805b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e087aaf4cddd5aa6ae70ebe4eed140467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03d90fa4a8fb551328b3a72246bed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b617eb873e40b48d4796d4abeb4f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873a1ae178681f566b333a5f541cb52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301d619b8236ba2fbacd0827c04612b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3b0ab999d09e37b253dea0eb06e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef63bfc9fed465ab36da92413f97315473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a0169c25ce58c766d50473a67172d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb1c6db1a13f3ff7241ce01eb3c4b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53ab402648af7663e22f8b1cfbeff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe82b526b89cd00a31752e21cdb47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd93d69634b3955d57131d2d6f1f28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19974bc2d87bd3eba50e6e69e9a710a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746c7283cfb085f507938c126c0b5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5d170f0720c83e11cf885e983d07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69795a77092bded9356ec7e713cc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb7bce4dfe6af62d78b3ff27b340c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e52f6067b606eabd894ec0d06c9b1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f68ee280e1f476629ac081d88b433485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58fb61290ea6d70e22664f98a39a77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3bb06ff87dc0f40968e78f2eea62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3a576027ef63c1e1cd7dda4ea726c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfef2ad2ae634cfe0f97113294c551489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633cee0b1590d3439311bc8ffcdc0a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b002a87b8f6d5b9ffe9521be0bc326491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc87bdf59d5d90fafba63eea8f7c26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e1b0e0935b5e7a326c373d220dd6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ff214ae92dec0fe6d2a043f0a0e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08069fb78961100035378f3d599dfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a66228d6da3c0ddc57f73ce0f5757496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58c69823f2ff8b1c2455ef8ec7e1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f907b6502f7461fc4a45c2a89e85f8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b0324f8e993a754a49effe5ca80b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0930dbd11bb23abc8c3f8b0f0f10fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54212a0d8c504bc93f97155847acdf3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa70e995a5898d564f0249b5dac3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f323187873549a4a1a0ea0d43e79b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625da56ff4855c8b3b98bf3133ef401504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f6385808eedfaecaa33f18998358505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655eb187508cec31717b47b1c9a691506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328199efd1160f2a8ab8ca045a90046507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc196c3ef63b35360a543a48e2c9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43809ca2559c22dfcd3771f96e4a1ea5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b572d866ebea94839a4f2791cbe0fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31a996b178bb1791d249a53379233f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a082d5fa284c17f57b91d3ef99ccad6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15bf8bc307f94af80d8c07d2956e32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e962ee309a4d0da0f9a6bce4c5803514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eacd81a0560b3dc836bc8244a86b77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa10033c9e45babfaa8afa4c387a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c017661e5a7aa06c54b73ef9bfc0a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb6a8ca0630132e2e6847bbcde30c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2a42fccbe041fc6bd26aa80d1a84b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08239911c27ad957ba06050a3884b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5fe9840fe9fc7d327df8fe3e04d86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f16ae9ea98fc28a7ea051f353f7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be19d4a39627ef3c1925e3474b4cdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c65796540962432075759d320f9bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703fbf17f392a50b2801c67b9811d1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff76b1bd8522b60b221ce6b0dda5a4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea25bd6e3694234d1857a8529131869527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185148786eac200b48dce5efaf0e1c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da97967af476ed865259a30e2f9f50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07332b1a3b0dd109c91a480197d2e8b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef7aa57f022d85351add2bfb9c62a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e9aeb1631ec602fbd17220100848532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147e0318cfdeaf664a53c83b8e2ab3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f1f09659f8da311d24bcf81be097534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da8d3a3343bd6bbb3576cbae88339e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38121ad1234bdfc970f1775bbd9f27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1edafa28eed231d46fcc850e4df71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1009570518d5b57fa2614a0fd74b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1f0e6d3b5966b834dc7430b16b346539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e83d5f47f63a90a5e63401db29a31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261171e8e869699e437a165f89d4f9d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5cc2081544c40fb9c6deb7374cf6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93925903619f83a63164538ff6056b5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1366c9eafc1f4b1a96e7a3ac57d8fb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d4b00dc728f361b5adc2409d7a4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c44a4bd73f7b79efe6c7b847e43d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f156b97c9368fbbe88db2bb302f9a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0897c7fefc5529a40c438ae30b391548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c4389e0b148d002c4a7dbff3643b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61567924686ff14e6a9b1e1c7d59575550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4064404fa4b16d04542816631b490551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad34f88c18253b090ffbbf88e2d4923552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2511c00104fe49b59950401d27de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7648dd08f9ffade49825b35c3018818554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a6c16ec42e7acb1bfca1da1798d88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82c1fe874917550ff6a154654d5435556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cb99d0c571ffa485c1db6bc92ea99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5425e2da975e65f38775fce46220a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94b01238facd9a460a1bb23e1f52f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3ac1c40e76531a1575879c7484b94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a5d89d679dc56065a0075ac4fb13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b8690fd0f428cef713f4ba012f92b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952c711c42be211320fc3384fbd367b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6af0dc499072e9f8820f511da37f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10561970013661ea20e05045ef73d3cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94517cc5799847e47762a189240bad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9cd6e90eb180c19ba4d44d72f89ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dacf5a6bcfd75558b3d6d9edd248d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333379ca7fe660dd5bfb37c1c0c596569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13348913c8fced4f5d17d43db5121570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10176708df90cd3607ab6c4e7496c72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373cc241b580795639eb8f0274a49b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3c149ad944a18f0f076c12aa8069a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c683039c2331f534ddc593537b1c1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc520fe99dec8389c53eda833ef31e24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437debe0a713a37b6f9b5951f77ba20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f5df78544364467581bf9a38b63e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5be7b26b8f7fcad061319fe5e9f8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a175565fab12ea1f21b4565c3ea821579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8aa3ec40f37367e2946b90603f249580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d753e10910e35a471e9df1cab81d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da5969b6c62821c658b6c9cb3a3926582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7499f5137e643f6f56f7ba2bdf727dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce46648485c639335832bc2986f6f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d7bf7ed235427db6a82ec3081fd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25cf50124f0b6bfc7aecc31510233586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb92083359ac1f6a42242983b41bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1163f24389d89263069a9b683507c27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6f8fce8ff078f1577e33bbf90a6bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d83e7fbeea9ba2f6d9f3b38ab7dec9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c75e3ba748635881a6558d1a4ca198591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa538fde4ca0d3f63cd5fd15baebfbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705e91edbdb8cdbd3c87ae88a909223593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f280e0c2a2265a20cb7449071efe0b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaa18b469f2417904f29194c33127a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485789ad3b3c709b9912e93d3e762e06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dfaeeb924f4d9fd159da97662df43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0be720ecef3f15d96a90a74c7c5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29c8451bf3ecaa0d5fdd56dfdd9ff0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccddaf75ff817bd7a953e5af832b1d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853cd5c28b093e0e8e57c495b51ffcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c05001afcc018a77ffbebd0bb89a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dea227b3b7f6b7cab7e4bd9c0ba5ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd760d799998628f4819f0be17d50dcc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea558972b6ffb576a7f9258ff6f3668605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95cfe8db2c726c2e4750762e568cd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc79d0644fbde3771fe74000f659e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dc057a976aa76fcbcacc9c15635cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9628d3422dd5a2bc9277b29a50a257609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ef981e445874430dfdfd4cda75732610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f3e94d1adbbe9df2e1d395ec979a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9fdbe22af4fcaf0d14c8c8af491ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452d1a950c0c7fde60abad7ed00f0c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f5bff6cb2c3d68f119c463dcd3ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c720604cd72e4818335780c1afc45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84090fa136ec222b23a11bbc50536616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f73ea848027eedfcf7815ecd7ba6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b9bb5f33c82d6735ce05cb5ca71fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d69de8da692bdf31f550aa33990c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a9d941b84cf5dff0c061e1acdb13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49d806974c91092943247040cc97e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6c5f9432d9d7ee1653c39ded8b7b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90753da6508a88278afbd8d83ea53aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330abf2b84b429422072541e0894cbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642f97a1750512c12035271af5829a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb6a109f0179b82c031c0a3965486626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8391d1aade21ab2e71b58b76f7a0d35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e85a96a9b146b67d0ce681fb4da30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30646f0f890c959f1b5a420ba263e788629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d029720a5fe16231479789c95531cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef55c10cf21e4eea4919fe4a36e85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9c92e285d12da738d9e6104fbbd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18d2c4a65d52b9644bcb7e31233a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2242cfabe0df41c77d9b3a331a58068634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc1eb6fdfc64b3b16e9f7c6fb1718635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0acedf964bbe4e23f25c362d1fce04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f20c16e3447b9aa2d0268ac9a1d219637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81212289a93d38898a8c7c6c4073d54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8faee5f48a6313621c97033d32c17f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f304651a1b5a1ef177ca0b05343ce0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cdfc0b0d8c6f55ceee8e19fb42ca6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605283166664d4b795728924fc765b03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4513cf564655ba50b2887a2dd03c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf624dfe54ec5f4f79528b4189c79b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599257c864511f34ab97cb9c03f81c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56bde700ff85eb7f59e4cfae41d5fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e1cbe5df2a35a55ddb9112e7397ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73360d87e031c3e3f0cd43dd54e80d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370092a188c509b70a1bfd77efbffb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d7a3bb15e25f8502ba243e6aaea9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7211d00a2db7b0c0880b079ddbf6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773785147d8d3a57264da894f1f660c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbafcca7b7f3edff3b663ad3c0ca64d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023aa7d15f1d4e2bb1b1b0479613f89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126fdc59d42b51441ce42919c118ce6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e42e9db21e324464cb11e60035dab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c07da656d98765e4b22575eeeadaf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ccd1e1e160d693738c37a36f42c29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c27250535538f189b7b056028050f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ec561601624eda311eeffe054b4bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a598d9a0d92aff2490b5280a648a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d465690608ee076b7ca53d4a878d3a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31799d7ca6fbeef3ae732569a5a94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f466e90e3ab502aeacd922098f66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6d9e25374cb9dd13b8a073971fb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8d265a4031e44839d4c082978e519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a37d9dc413c07acacdae63b0191c25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d76164f823116f5390a4985a4386ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0d1901149be0a6db81bfdea13445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846a8c4f5523791e4cba311af73cd8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce90abb90cedf7f26230a1f63fcd710671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08835b33674ba7e40aab44485be499672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ded65f174c0b8747addcbc6f765ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42417061b31d5afdea6f9601f0ccfa9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8bf2ab8c8e2de1c43283644717e95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc77f1282b84cdacec337b697cd4835676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c102a94c4ad58d5b7d91e5d169e44a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c956da56dc8e2e6930c00538c379964678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa914a3dcca9e308be83a4da3a12646679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309c7a67d0a54a8afd85f1900cfd03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d7097382244ee038d1e8e9af98c54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91932334412f6ff34446644d1560149682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aceda4fb36678238d04a8eca05a05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a082ec79c8fd739976a3442d5fca5e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f869824cf6cadbfe2575151f2154ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15084cf07c641ae8425150680af66d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b61b57d8fa1a93e856e442d720bd45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5331f917a1162d53774d3f1ed00837e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991564fb51118cc62b6477fd09507804689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ac6a35866fbcf74bbbe6dea80565690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4162fea207c53d79b456f310cfd5fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9657e3906129e54987ef67f8eeb4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbad536d28590866e0e54c57b976519693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df66ab73d7919daf4de7dd1050cba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce474380bfbe6b446e2d30349a7571695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66373df751b4d0f738a7f4b593cbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf493f74d093818ca0d2abe84f7b56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051aa1c04509d6c604c5208aa4b2481698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd136c9ae3970ab1c0f4b8e8bdb8ce2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f319b1b035c12b53cd123532077bbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aaab67c869113f7d02d06473ad4d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164caa73fc4a217389ad65b9ea904d8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba22afae0e3703260b71c35af97cb63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca45473873dc5013d9f974ebf19763704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7137b035d2e4d6c4cdd5d02055df176705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ffa352a9965678b553071c3ac585706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dde6db00a23eb097426dbf840c197707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd2049a1982093e3881a28f90d172708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b096ea5b8c97a1cb2a595a866d978709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec956362706cbef7d88f0119f5bd82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51153b6f4616c59ad29ca5cf1d1c9f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d50ea56904bf8c3ce4f51904df391712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f01427c1a27a34c7c56943be35d30f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9424b6a6536db3a30148a1710ae36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a3cf3317a937af46eff94202b5249715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97cbc0b9e65c3e8162a9f2249a0b2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315058b8fa262ce2df3b0cb71de4501e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17819a37732f1ea82ad0db78052a5fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72696c84405c738f4bdd3555175297719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b826ef9ea7939ee817e51e64c5ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ab29603181221a90bcf7498f66af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12ad96d700c650ded01020dcc9bb7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f51790102d5035f2968a283d428f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ff153151b9fcc0c82fc098892a0e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8f34007e1515ceaa6a316d7c4b27e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da3d0bf35fea875a81dad74463f120726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e53e404c854d034c3028fc3754db6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a93075d709689a453f9995b70df3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d6ec877fe7fe3b762f666bdccb830729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f7c1fe1abe2b85b42a1d570bd7027730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2d99a6d8a0038b4ae53f5f72604b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f475b0b4829edf9a4fb575b1c659a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f19fa0383a9ee299ece045f84523b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f8e2b3b990d542653f13bff4c4e5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1b3eac685d11ba7566f18ffd5b395735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358a137540b012221ce4676f3368daa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb617fd82448ce3d2cff61f38d88b780737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd881a7688d13ab9711f501dca144738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205974952856e2f5a6f7e4ffd97f728739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993826f54fb2a7d55023fe11a52daad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ef6fb82f051087b217af656dc4543741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e0daad6ad42aaba1f30fb6615865742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72004481246c3ab4f6e9cdfa0ce52c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5321bb7b11fd6d3e375a8b5b92580744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02843cc89ad0d2247e0f61616ba29bda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37bc4398ccec6df327d92394ab059a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4414d31141f1d725a175abba3e07c5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b9e529cf8f91874a0c2a15542b175748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd938c90fdfd6b44c0617e83df24164749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5533c4f4d6a767435975225fcfd7ba3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8980bef2476c0c0df5e2cf859b961751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adcb017093835b67c239dd7e2317c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ade256e208591e29994fbb51a7ee4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a43f35ba36d0c2bdb59a1f7ca4282754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91824c92e951e29919c25d29732561e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698203850affd17dfe6f08c2fc17343756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089b4e129a159f8d3abcd32bf9a977757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798610d89223b7edf3e7c601005616ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163daac0ec9aaa219e144a2e9d49b72759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f96f707cd5768672b5d7a6369e8b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064f597d72a8cc8749eba0d62811aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5ce02d2d1f5334ef19f88338aaf02762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead0bc3d32b85e397c9bb4f8faee1fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968b5fc01e0fb05d445db93eec31d76764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e96318916a9be3dbe60dba5a28bf2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526756a031211229354c05b0b807b4c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779bb763753bd6ec4c132481a86f65767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47822a5ffebe292f648acd017a01886768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe7604da6d64137efcd4fc905b871769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95903d77bc4b53f2435e6b7f8881ac49770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d153025e602be1e3c8daba53c30c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cfa0c44521394dd10ecae6a880d68772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ea60ca9410c5dbe099f4a7239e05773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20bdf7da53ccbaa74005c8d67dbdf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dade44dd25dab6cbea42d7621a8952775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a541eae1090d47ee81f53d1049fd8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f5b975179434f6ee89cc6d2053b02777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b7812ebbd880a15609747496af5bd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d95b85fadb2e500e452637712696779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86248a90b8807e57e981ccf86e974c1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1df7ebd15a38f00d55258d2fb6a79781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cfd7a80b186af8d1702aa54e02282782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0262be9e72de4a3a6f0a9a663a9e31783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360cc3086069a761706c1a031b00268784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9ff370b88613d4bf70ae70925b197785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d719fb1d4e95cf3a2f75bc7b29b0c8a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944c07d3198ee8f263c97eaa33ae8a6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cabf93f4d8b3baf75c47aedbd9ca62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf98f0433da903d44d9d32fb6d9490789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a7c70a2d043a9a12fd6e71eef6725790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf985a64fc9f95d865a45d7fc043b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447df8c0369f9ea082904b2fa0f43c23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b599e935085fb923bdaa377196ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81da7de4386c5ae24c7261749ea3f0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f43913edc2774a5d4be4a1a27c4ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305b6b65873cebffb28b6d8c2a6161796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456fc95a33ea83f058c3076db3edaec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad50ba7e3645d1768797e95bf34ad798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f826808ce7bb4a6d7c903ca6b154c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a7aaf8079b92c1361d14a255706c5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99adcc161f27ab0c2f28859b77fd546801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e370c0b7578c8ff5dd07633fef1223802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc950db3f0b44839f940542dbfd22a4c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee50787d74ed65e36bd24f8e2a10de804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e94c15e90e285aa0e140f1be7aaf0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441cccba67d9e5e97f9f7d36328fb8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206de1b3ccffc9e89a3cc61389c0df7a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7074c02ddb29c3e984b03f004015424808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abd88b31734fe19d5533d74d0a3e9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e700fbbb649e749bffd0bd464c908810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a203fe01fcc2171c9348b7bd0e267811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d0f7c9ba580aa320c058a0fe146e1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce425b041ce7d06a309c4c74f5f061f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ebe75660cf7a73da1d6475419a13814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62cda3f2d093941f277a2cf217b144815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c0d7b4561f76bfc7bd2c31fd041c3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734ea956eff90b8eac2df8211e2b09d817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26f27f7c3914e55191b3c0765ffc551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b85799aa2a5a4dbf92231ec72e21f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08c635817d7354ceb88093951b2b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488412fe0ec27a63663a5a55a9f96b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c8e30075b22f08b1a9ee9dc149dbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eab00306532a7dd54d0e1e9434fa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc46cb48e174b3c03e827093ea27c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463323227cec0e42eda908f59bed49b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b39d06a60596560910360567fd57799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95ec643cbeed5648b6b77bedf316b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19cd1345e9ca3c659fbce18dc831011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500e1dc86e1dfe9a9c3a730f7619dda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545ffd707c0af7bffa418191dbfaa6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b62a10b2d7e337bdf162349ada3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68744411c91aaaf30f9048c03ce9d2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045ab6d012d10df2762b5435d8c52a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f34eb136fa50b363e458a76d5e35317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d7ba67635f167fb885cd84ef1168718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f34aa5699e6e2f4eee2ee2b7d7558219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096095d75c30b208315c758943a6e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b513a59f121d412aa6b08c73e209c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ea07e9db36907699e4b17b26ca2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132072bfe81fc4b53297d7e9e51dd2d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331866571c5936f6d99a091ebb62d3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5fd5cf65ebbafc9b7dbda43628c4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01a3baf949483740167f1ee3ebc58426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc946688e549929886c4c2fea6547727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b421a1f00bdc26af58fc0830bb617f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de57ca644eabf95e4f2bfbd59c91fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a5257c6af252de880721f9aa5b4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f70293a5a186a164e1ac4d9bae7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb82cf31c890264cec84f4a9f8e987a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a28b258d9733ff4ac12b3682b20c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0e7e93e745d3955b7f8b70fa178834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e987065ca10c2063a1e52829fb6aa4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd0b5aa66317d79286cb5a233258136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d969e1513fd945f23882ddf184b52a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7bff85a0ddc8cb8e26021c08019b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4455d86905ec5411bde9bc8b9da01439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6789155004535712d86e13c87f903240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fbec2e37b844b14c82c2d4707b69541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8510532c9f0fe2f3601dc6b2acfba5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415ad8dbf1cb7d192a572035063e5ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6afc187e1276062716bcf124cbfd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21573a038db5dd0c54021a18daf4a3fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912873b499ae0e47278c51ebb0882be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d071864ad13724a3179279497d6b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748b359d75e6456fb23b883e30fdb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea77a758d0ee7a8b0cfb3605c248bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8259a5a809a0ee2b2e683816cdeb7fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865135069df0370e4ab0dee73df0330451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5328744d3a624776320668bd326b1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf529920017bc996b6f55e40a39a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf7021d817ecd7d4aaf5c523a687554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d6f51b2498527fd2c301edae619855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985294f43422f82c228504a35d5bb0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae31a0ca19280161a87044015d78d1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1041e20308d1e39741e51df57207c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa714159b4042a8efe65d8972be57059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e975d764bf5dfd18089fa6cb0cd9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7865f40b1671c6ef254b960f754a86d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b131e7aa0df1a890f598f35f68cedf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa63b44ebde882ae1a382297677e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36daf93bd63082ce5337f569dbf757a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8559a37ab002ee470bb69e29d1f1d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3665fdeaa9b6f9cc5f877f56fbdb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8eca3fd33715fe246771b9c3bbdc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac287fdb072d9b8f25ab9485cd5c8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f20dde891f362782ae4cb9b358f6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40a7145509aaf2d5692677bd98b9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077a0ba1761b0fddbfd263284bda17a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b79f17707a834d4d25480fd790c82d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9be0951e0118b4cdb488953e9f083e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e58f4ebcf0f526240aeb80e0a569b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376260f2f9516d8ea4f14344eb02f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f7e54cbb27b95a2de6a95d405e9cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae79daae829f28f6ca45caadba012677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5de63c21af26b6ae3dc713d360586a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e61fab473af43c8a9f051b8a9a647f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a096e722c38d30764e077b786c79280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de08e1e1ea9773a3bded5e0de7ccf9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308356a09583cddef528e4af970cb9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141904b7f3b85d27ee79d3936c74b4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b55b9de273c04ebfaa1922bb2a2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4c6458b16ad6d0989e805c4ea28385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422fdaa41ca45bfe08529c3a80380186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f883ae9a4222085dd8485507d684af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ae15b761a8fad58c0adcd6cca8b6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e292d4bc53c9e27b1a6658c3e1a82789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c4549c6575ea093e4927f09a0c6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b3d0f07665a4e11352b387cae612491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb27bc996cd341784e596072c8bba292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6538f91f279c277fe9f2a5dc48dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eb60677098108e0d8644a2085207b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8803a96a670e78800777a1190cfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a6d21f65abb0ac8552b647ec95b0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4c09b390bf1df8e4ab752d083609697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51029a78bb90cd84f5397440665859b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f934775ca67fe478ab8f39ce6a3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d651cebdc677f2d937b582cce2ebbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d186b21c45a5707add762665f50e7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87485b5f7a4d9782807734a0f8a6043102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fed841a0755829e6b0c3ff2791e781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360265837fa8fe913ce7f4a2d7f74f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456be096130fc630a5c973afc142daf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1d9f6a3a2c28a5734191b9220533106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cac328babf2c2c782f3e9e006fb21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33e3638dad2ad9314cf4392599ba70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516149a67c629f7041fe0d4fb7596262109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a7daa840a4b7ee1b86e7342ab320110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190e81644cb381c2a1990f5eb5c7ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1028b3da25d9934d2cc27ec970e62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c429d604858ceb6db567345298a03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edae63dfb8b6d22e642f845fd455e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c2069ba8451146c3cbd9b239f2c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb957e76058a5d30284bfb4939353116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5eb2c755ea13600865bc4fbf14bc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa2e61a3bcb4d63184d9e8d2c16373118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a585a46df1eef44d8dce91fb2f00b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f61f0974253844831764f23c0baab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525237a2ce85f2706fc8dc612066d292121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654225fae6e13a59127f9ce7a367c51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749978c42c8814294c3d98d91f4526e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62a1f2e69edf7ce25589ec7b1335d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0d8f2741148cc210370c045fdd70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315978dbd3bd6f59588b6a117871a700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e4cb81cc5c8032fc38a21d408c24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d7921ea6764cb97eca0a759668e12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eaa33ceb506ce16c38b5c150ece09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afbc0c0b7471e3ed4e9068e0e94787130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe43dab414419c0fd4b6ec7576894e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12bb95290963324836445e408725e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600fc16c98063e2033ce48eeb87b2a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f6e7214caaed3be2b72162ec6a8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70b4df7aed3d498f2c81724a9c4dc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c031e6fcf81cd3631925b7da1338136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b47ae797b68fab81d23158016632137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7983949e70827c09f6dfd87ae4f8b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040959db76c8c8228c562d8347aa229139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b9ba612e41385fa2dc50aef93eff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ab02f1762ddb18db738eb5f9a5af2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f061e36b17428e220738fc7ba03aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a5ef3ce5430b85d3d88ef766116dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92cf9c54a0783982425b2efb28eda1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb109169dc64031fc51474616691dfbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf1d832fef7f4a9ab99296953744c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6dc565768335f5d01d1c26f05967e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aad08e409dc24e4f28e19d71e7df2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc990ecf340eb265efc26cada7c20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a050874f63e66718d8fb1d58b8746c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b61d41e79282af832a658e0d13f140151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9510d6ac11e7e03c36497a57a8cdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9cacd01f6e907023047d97ef6df8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847f0c3e6cc24309ad6d6fce1cd7801154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d615860e64f9d4027acf597d2e50aca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e08ee982ffea299e7180cc7d8718b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b96a43943543401fdf1d9ff3edfec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de20007ce75af276fabc07b444721158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb9fd42410823dd18128c83195e095159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cf01bb0e1e953b098cd0f3cc15d48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2a0b22e56e2f4787896ec2adfc3bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8673d8b6adebf60fefb9afdd528a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c554d1dc02e74de8b09153cb5eb913163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae84335c5108fe58cecd1a207bcd87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8387d20e9686444c82d7b80ae0f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa20e963eb6e71ed2d095ac29677c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef10e6acccea65d37008cee8ce00e8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35cb3be1a49067a1d486426fd31257168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34ce19a8dad2a15f3a3a7219a0f4db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42bb14452d8c3f8bd2b37dcdd13b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdb32a40d9a999c9c0ef8e2ef7e7cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc018eefbc182b0d431a82ebf62d7ba7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e5030c9680b8ca278655142a8cbed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abddf1b28d9124fc99c7bf19def267174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a4515e97e64bc7735881160843c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fa4eaf9161ceb0d96723954411085176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1da2b578f285ecc118b7aa1fdf7a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452dfd1cbb57258f349a1f8f6bdbde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f56014b561647fd07c0ef2a7975c3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e84123a345f7a2423d08b592c66b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e98424c8a060373a5ec16dad61ab89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7a3258b5ef4fbc45937c317b2aeec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973bab67a731da0a9c1e3b7935aa61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62401fbba4760a6d74f0c08b0b3516184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94b57a056dcfeacb814e64140063e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f55e5c5a2c7cf5a818059fe0e1087d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551817a8399f53d761b29ec0a592e0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f40746de707c6ac86693e41ba61c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e63cc47ebad2e7d978c47e5865104189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458e2d7abda7ba885ff33f18ba8e5e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358d80035e495686107e4d5cfc4b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10463bc4fd31a44443d2fda9673b9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de06f08aebf2c9d91cb6145fca8be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddb001d964e7a7944ca674bddc001f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06a26b703251b9616a4c7d8629115195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5200f73b90dcdcc7310c8dca615f858196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db26c8ec22dd3dbfc6c2ed8a33c8b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c4f8f86d6d88bdfb89801c0c45c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e704752f4afb4cb8b5250e20fb28a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050180df0c4cd366d3411a4db2c12d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c0d3cc40757a866d0ab689bcccd23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440d36149456ca64616d9853b13dd98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b2f70698471b114ce3ce47d5cf9d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78aa3ccaecbe40909203d0086cb070204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e91f31b7b8b35aaf8a8e9cd6e10e2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1bcd52a93ab142e87eeec4f927dac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64922311b7bf96a4def086e877d220207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd6219c9bc492db6e5bc1e61c2e65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b270a485ba77c398e60039921159cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa412e672b297e951f0ce8168105ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144dd7aa6fff2f5af44c8ecf58cd76b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62991a01e3cc63b1ba3edfc8b5594bbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37a5b9b3cf4548c5902f65fb946cdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943549f864fdbfe2cfb08ac5ffc9e116214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2ba521dc95e6e5eaa40d5b17da0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273697adbe71e27fd7b5f234a6cf0a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221a7e14d1ce47b218fd4849aeadc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798619cf350b4067da73b813e654fe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3758965e94fa5538bc63d867db80b3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb33d592be967a918c9df9b7bffe67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef2b9a4e40db16f206a7915e422c23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd855cdf3f193cefe23f2f653aa0f22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ffc5aa025c72115c3ab1362ec75f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67d7a2d6f9cdf8d98e4fe81e24d539224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63c1ce3384d880b9b6692f0bf6f53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b73f81f017493c840c8ed5475987c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384313616b05d1e7cdfb5216ad5263b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489dafe24eccf90e9561d8a96cbe87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9befcf8ed7718c06968172e22f88f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366eaa977d03093b31952e5f0312127230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09c6ca2c223959569605ca42a65862231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc386335fde3f51d7c8545c0350f493232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f74970919ae449325b0f948cf4b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b3a304e519b3a73b694926d94171234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc302303e8526f3b91b617d4421c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df20adcfeca6d88d5952a6bcdf6fb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f0631d9da05d248e3a6a1de3b2ae7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31efac8b51e3ed41ba9ac2d9731175f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431aed0f30547b9e8c4f3422c6d1777239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74f038b904cedf89b0585794014170240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419e47010992c4530e28026b5df1622241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5567221e446fc5c5062d56731c65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50f5e7f764d06f76bd90e77b52618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a52e3b0bf7adfd37861c20e1c4a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169afac54fd2888ed431ba28de09304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2b55577e4437075f31cc7f21b7a4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a739b75ea0db33f418c953eebf75a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0d5cf9dc98f0a8961c0320f1ad3f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4274321a77716ed1581a7e11a794568249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26ed0aec9c1796576380cc2d5eda7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123e92bcdd50332d51d88ef0f1749bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25f055a55ca007f9ef0561a2de0b78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307115e39fc93fd7d85a96f6620038c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a79fb055abf9e3f8fb711a4364fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e7c022fef59f79ab5c1a52d09d860255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b47ec6c0c06b398123c3e0a717b218256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9febe507840e8525246aadf6e9be0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e1de33c3b90e2806dcbc4817843cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905b121ffde70ab633aec84f250cd76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a7e3be17f5be160306b8d5dcf5f00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825245539e41564c82e0206a6c1c8522261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e467366420d86a6f9c64a50184d4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d451eda807774f8707d22ab5b324ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434f452171e97abc367e10889c758aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119f13d534ce92800a382c78719e51e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797952b7b841c02e059019fe06d9337a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350221bca2073ccadaffb0705fbf7c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212bdfdf6210062efcbba164f24f9f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c3d761a19f24d557ada38bd81ffd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b0f187a7012700f48f1fc1654bfec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b904388715dcdf90cc1468144da0307271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40447b1b2d0bbc94c4ce0f134673c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54a7bf5f6e624e546545fa34b28d5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa0bf1ad87e59d0f5f6ca28957a000274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2c50fe3a11ca445aaeae336cc4afe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0d69f95a9daf9d1ce71fa4f7f628276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b24b215a7549f4d28af6b820df282d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193cdc3fddd85024f05720b05c965fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87934dcae48a5fdb1424f84441d7a53f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8f69be2ec9d60d8f28080c5a74a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c0213214cfecc84d518f681157d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9b891ab003992d56bea73bf665ab2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e189769e2d804c5c33feaa141ba23c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09d46c0534401762d02a3adae66da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55168b0963ea87f3f99e7cd65031e4f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c3791b680efc60bedbf0c8bbb6122286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca431e29f5c49f3976a0f673f1c64b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3d6f5ddc6b3faf56e21767a33204e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922974c828f7b9808fe24acc034814f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da3e1dd11e32996451873b3e335add290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aa913de4d89f043ac305cfc8102e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38002915465e61ec47e61b8dc2aae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c70dc83d4dede00c0e59b92ac9e66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29ba7905f4d43ff06c083ae1caa24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc56bcc565d113ea811475584c6ded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f8d516d67a2801ad945e963243470296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847662ba815c76e939069c3296eb2149297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27d911771ce9d8d366ed8f30dea847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c8f3a06bb7708b7f575e1fa239b3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdf32e0c51acb906da46b44f45cadb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eba2d748d0a94a21e07d0877a1661301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a660540429a8b18bb91b45a319518302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc97ff9e9d5c8a898e0b1794523a4bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd28995d04d03f9cb5430a9a17c044304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faac2931037bc06a2952d6e1b9a9220305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2160297c4bc2e11de65685dbda2a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd3153a0e173799da6bb54ea1516aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8d67a106ec2edd6ac995aaade594308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509da0ab076c70a41b6ea8ae55a75a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54134e6d3bd54d997685017925830c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64416218f8b5d8a45fce80ae4e9db74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d709712b0c0bcfdcebe1da8f377c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e78159628a550febd192ae2eec631313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca947c9e78726ffb315b5adec4a063314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1c1a2dcc765b8e75e89145b0e3229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d2f51b075619e33b8fcef82b69634316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea598ab6f56dbd4b250e1c56db34380317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81ad06b240807ac9019567c17d040d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d9665f54e3186e8d59ba41e14d435319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e95d86f2796b6c769f057425d85733320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464229837cf99c8dc95c1f700b08fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf83af2a77ff0d9a749a5923393ee8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3e99197bed3b10223bfef45d412e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93456b35ea88c1dc65bf752f26759832324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ffda1142bb35c3d090c16508eeb15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab6db43047616f069dcfa43c5f86e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde328d58857c2fae9544be4df7e423327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e58efe0e5e7db5cc5abb16789dd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fea91c28db27350e079c13541e332329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa2143bf3674e45ef95c45a435b14b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f3043c2af51f276391fba54e47d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ddc4196cb094c5eb02732e54afc6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426498348a46859898f1e9a62eb4722333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740a2726990a312bb24bb097761688d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25369a1bcbe6d7a58dcf2fd8cf96d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0733267f1074ee8caa6d372f527f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32642cde3612beeb4c2436e45bd89bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcebe18dd555467878a4aed08693a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b255414d9e024630616cf537226c70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b59f19819b1e557397655bf76aa89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539b01e782e1e6c3d08d1e06c4bf802341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4a17c3f54c2b05fd8faec6a7bc51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3848478c2cc168f4ba0f804f89fd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b9495a0daad555f97bff8d4369b94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41869319de2e59bd23fdefb91e9752345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b1d373e0936fe18a40529172757b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d536cb7bc19e72b87f0cdd266f6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41259fcc81ff8b2c8b716f04cab0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c215825c68ee750a8c3e13e5a56d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c85b079448c7c5f5c03929cd8aa51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ad0018343f0f231a4c7b492c6351351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19049f322963bfc7760a9393ba63de2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c095629024d8d59dc5fe5038748118353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b0b7a1312d29e936525640f754d06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ecd49580593b96814b8d686bf93dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a3b039145b44e199ee605a8b2ce6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984038cb2d7b45c40d7e68bd7b5a07d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642fc5296020c1222d9bb45f287dcfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a4b0833c8ae257cbf43c70d04ce9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48150754c51a7aed92f87f144b71ed59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e6e169143d4ada62ee3776678a1aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0715c9ba2338c3bc9ab61707ec8e17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1dc03a58474531ed7a90b64efd0d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73104113fb7d8232af94dcc51c7e3133364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6455d8d79a1d017f04ff2420be0f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593756cde97e518a4bd68e9844bb95f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbf867f127246d62221612c877b385367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123fe440d2202c1f42d879fa2dd00d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd29fc4491106c391fbdfaeb9f80c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8bc2ffcd833b02b803056a5b0e539370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debefb6f922defb23abdc38d5acd513b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c96539d158650d41478111639bec36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0db57d03f2b22234cdc6d8e4a5e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd495b3c6df0dcbfbd884d136b11a56a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718fa5f299e03e63e09046139b0b147375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9028a18e1b2d4213e1862c4b1ee56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c543c5c656b6ed6abeeb9c6b93044377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596282d60ba0fb728df8aa4ef449fb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ace59f987eea6623b5a52bd4da84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c94d258e24aa8d0c7b0ca93c21f8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2834c97fa1348efc58166d289fb346381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e27da7c92ac1016f3617f0d251bef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc224b092dafcc303bd873f391744b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0e130eb4b152e26bf5d9657d3e44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8323177b1f657eb079e217034603154385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11095c0d0891d2554329a8bb716d3e12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b89f9df39024c79524a3f63dedea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d3bc9ca1d840695e21f2420f63fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e4ee3df9a34573ba95d049ab5a761389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f2a3535d5012c1cdca4acc3d4ea3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0475442adfbf043d09385173b0593391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b315c4c2fe5992db6c92b4eead3f2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141dd48b3e68f3095a7f9f83f24cc1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a569edbebaaa4b1f9db6d1abe2ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e212d9b3ae5bfcd5d266af3c7f65e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7014d0242531e914081317d0aad8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac56d824283d4b24b89612e5ac2f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73c55cc2125bd91117c81afe51777398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa977ed8c9b2e83121b9bbd188275ffa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27b3fc3e946b2bdbe897ceebc82959400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86576297d841acd5027963993db2f33f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e294a4b9ad4d9663b914ce23be5d69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc3a7f76f84d5c8383cd6713e920c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e177cfad6c1b6de4a0d0fb7199bfc96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c7642b18cdb3b4601fb94c21c16d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa817ba275b2c673af359c8be7f349406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1bc51e2763b6abf0b8a3181c79975407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6bf911f6cc1150b9987637c705da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff70778da7be9d6b05fdab7eccc547c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581957836e704af194ab9289e8126533410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1292b8e1b07be7ab857db070c1736411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d2f36b7de275b3fbab70921f3bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8086657d1abf5606b1e218fa54653e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4752765bc469f90c43416a5b7fcf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d12572e6101e7e930f18068003c91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f0b8ad4717a450277efd130fb4b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a50d9bf8102474d258f2203eb4956417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746581a97727373e5e78d8359a0f807f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c18d4743201c410fe3058088c06a81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eaf960f5c66a9ca2859e97e8851e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e44e89770a37e5dc2c81f89227deb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01123c0050613e607b9a66631eeaf803422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009ac153d3d05fcb0af271115d42917423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203876ee472149cebf62a7cf22f1a4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024a73307ebadc35bbf737cabd5771425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14bf989d9359a5f08fd2552a2e0a3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b2cf91526bdd3899cae1c4b6daa4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d108014419102bb90d2bd37969860428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd34811fdbb719821cddfc8611053d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09969603daaaeaf9ac10b078782a857b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac1fcce818f943e99bd9740eac81d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa153098270b7d4c03351ded040939432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e28a653d0efc3e811c7dac7127b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35cc9be675ffba710c396deeec1a4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1340791e8dd281c0414cfa06c020d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451138379c924331db23d019cbcd9c74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01661004b216c0c5a83bb34408c835437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a202e042e81b60ad70ac8a911a09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c60aa8253475b250a970598c258ef7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fe654306855e45eafec02d25e86f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e3cbf389ef88113457c5d6f31721d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08007aa913d3b17088fa1f9de4ce207442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41dea0916ec568aebb7dcc4200238f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa631512aa9692431f037a7af4321444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22e3d2e62f63589877c310b05432a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5cd1f9f06a9b10be639a46e058310446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53f76c24c61b2d95bea8c1aacd385447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d180e444349094bfcba7995cd310b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda62eb0102aaf62bb14f984d57747b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8464c37e4067d8f56a068df23be83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de12d9e9bb17a962b204d206ac7c1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3fbd71cdc1f03488c0b20524c6657452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3ca9c59ea98d3d913941ca81d149d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d967d83988ab07c9a022bb238c33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007991df47d2c8f2145ae56e5d4c899455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75918d14a436830b97b70ce3241776456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041e1093fbecce421a4f1a73e14cd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae999e33492384a220af76b4794af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f9216973e314fd08c3e650a9d7bbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16825a43d519603975837864beb85b6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c23d1354677b791f8fc36901966c51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697221f19031a96ad2350f9223e2ab39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddae433ee914c4f8b6ee721282da26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a87d94b69f88814978f12f874a0db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99477fc429d3ff5c053abe7dc250578a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db71916ea9efa07e7479629d0fedf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827593bcdb16eb3560938c827afbc8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7ffcece2aa0343cc10ad2a5fa4b11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10bb79ada186892a0ab8c21acf56b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431533f9138e731124aeff02b37bda4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb159d962a9e46a736f1d12e1f2121c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0964cd5024557561bd66124f8799a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a583b1494d014b453ff76f34d534a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee839ca5042afc6eaba5a0bdcc02ae2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed653ca5e6a031fd956895d77923ee77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec4cad0821574d5ab31e7812ed1fe2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3974de8c4eed9f3e5998bf145f54f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b4ba90fdbc0379536308bab00e425478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6889886b479a8257c90c2370ff844479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27da1043c7927cede8ae58be570c378480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f48ec0ccadaa767070f814504133b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c31c7cbc7a2cd35b89e1b63cd98707482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f77f89696f86e46b11bc0fa8ae8db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c26e46a7702fa81b43488c6463abf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655646e8921c446ae8b004c62e9f10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22af454c88579acf91f4e31fb60c527486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9962acae3e9836ef6ddd99dace1fe8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151d911f5233325c83abd47acb64fba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa31d31849dac79c2f0e16adc66868e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc3ee2bb96be678cc110f14bdf3e6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b793dc27fc2525c400d82b3745d89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97f2a1d609914dbded5ac6b44049c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ffd7d63915f5e044bbd686c4a785493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca0d9aceb9aa4b466910bb8ca1392494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a3ca0b367d954f2281ff9ff3581e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c87f09e2aaa3706ad774f6d94c2e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d95ee125efd431ea2c4a60144e77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518de7a055f7cfb2cc1cbb8cb71e7f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f5840bc807322647a57dfe191d058499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab39d6a3d49ef864c052763c67076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdccd8380a3cc9010ae83234265817501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a315695c00ddd7ed4391b4ea58aa475502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fd80f64aa46d02b88da4161cda5f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de68656e8fc9ec624272283106b97d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a76acdc9e6c7e89bf26245d76f3f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9749d7da6a20c449cf3900cf97a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ec1269c1dd34220ed028b91a1717507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f034abeadf816677b15c382286cdd41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fcca7c2a36014c2e7e415b23d3ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f5ddf4fb0206002c3b84aa4bb041e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b9027c0668d0b7923d2f666348254511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec88659cfaca6be40c48daee41d7f33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918556098c832c0aa71385ac3f20f0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe8620e37d2093fadf84dbca7aa47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586937aea6ebcbcb12f405138178805515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799729f3ae7d1642fb1995cfeb680ebe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b1e876a85c3c9edb1a704558bbf0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffe6e010665c20e642de1b885fcf6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dacf35b22aa719097e04358181834c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7fd1cb29dbea6ce1a92bf9533224520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43797b50d358cd4caa2f9faa9194a3d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288abb1df48bb72464f4d62e7c3c273522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade2c40578ace3caa24e26acfbfd441523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed47b9fc496b51408f31691015405524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b833056ff2ac3a9e00e3f73f86b725525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8ebc6a1ccbb47a3ef8ff79d54fa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f47ee17de49f790d5dc4fcee5db1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a3d503bf6d762fe6c3822acfcac6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fab66932ada30ae8f3ed9d39d7886529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f11100eb30329e696e38c8a712cdd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf31e65623011671a2e71e485c991de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091d0772b288b6f7074e24a884bdeaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af61e236a54e7fa7499e48d120fba84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96bd418c7186b8f2b682b6326eac5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169530d5113e672d7d59451bf78c6b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73600dc4fb6ef5c1e48e084dcb7ea7f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe4eca69a3f620ff1edc971f46919537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d3a764392effb7a5a47c102915a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2650bbec806a72825b69ff20a3ff9cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e40d0b29234b5fd951bbe789aeb0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c0f67ff8f39233ec657f5269f2c43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94a14a1a9214cde231a4e6f58c0971542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bd612e0946676c557348e06ac8dd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5382c65bcd429a89825ee45f6d5f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902151bae76fb83b13cf70c3faba46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0c323b487b335bf215654f7a34d26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27dd9b0139019ad56e2397735b95a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb361d4898e301ae5e4a7fe21458b17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be0481bcaea6c06f7e70e4ae7b4d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875256fa4c7f30ab617dfbf37d921cec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbf97892ef74dac41d4fbb5c1cad1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2c43b165e46d8da039a683bde16ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7b46d3d2594df796d267b1d2f5b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd540e826b64d201fb70060dc36e6e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1b92702524bb5036995296445cf51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac2ee2fbdcff2fac9d130d94a47831556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d1204b0d203c95fefe33d396471c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c33224a913b6f8cef10173b17b69b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cb9ad0494c079421e4f13830e3a0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947ac139bfce868d523df0f3b4ffe9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8311e026ba040f64d2262e3ebe6f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff2a17a023a34ef28582366f76f80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58254eadad9c6a029d6e1bf9f72ee0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc452a13de25880e72843c1c8065478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776aa2d32e1b09aafe0458a5ba1577565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc46f15329ec6b33aedd8d74a667de6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc2807052670487cf9f3d0637cbd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585e824f0c3d76a0e279d8fad1d345568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61956b9eb53f6906d09785fa3ee74d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037f513175173d2b71895cb6abf8a1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4742d0baed911770b124b627184033571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552148a24f7e13766a50e181b1b83416572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cb25b73981eb3047623c63e1816a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95994b571b039bfbc367e0e75fb645574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac56f4c4b5a9d185ac6433c0c66c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a542c011ed4d38c1fb5bc6fa1ceaacf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3230d96d6fb529c0bb5e37eeb9a202b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbfb98d82135f0d9edf282a3d59921578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e255dcfb5f7e6885236f462aaf4036e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440c1528ebada7772524c931b430f55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0a5953281685d43e966efc17383ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48211b49004e16d9dae3cedfe977458582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6155af4fa2b108fe57f46024711d012583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d55dbc486761dc778935555e26832584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e06ae2d66c81880689e087f01eec55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f809ef30525882c2e01a458c3fd8ed7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deee996065d4bc8378d1f174597096587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6327d5c26ad202d779348310c2b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986a2f33c5d57e5f597a3fb2740bb8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddb8451dc3053a6eca76cf5667a8c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb402f304466e1f75445390fd147f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4d24b463027ec413d670e2ec40fd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ca80ddde12be2aca3ef56ae72c19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee205e2e5d9dd5c21e24cb2ffb6192c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a03569b63ba11be7c462bb19b5b6ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b00f1d8ffa9c20a19793ca625881596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290c3944185cbbd07e394fd6cc30f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae80cea72c8f08fa0f180231729ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd44b5ea182e150c37a53873e95f497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb27976877952bb4df54d417bda020600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561a7c415af842691377d812126023601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f595387b5a5828a52737e76e808417602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79930533bf2efc77075ee82773a654bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc78740391ce2a6e88081603f7058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c37cc0700fcaeec4a249ec8175ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da3c63c8560409844fe743f91f4722606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f95a9d0afa8628d4dc0a6a64b5da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14707b0034baa8aec9c6604650bee5d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43854085a1339a5a020613465038bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7bf3d66391e1094a2955b5c38cb51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb2640ffd8b77b58fbc964fafcd920611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f7728ac6efb0a382db1a7d463a9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036ef27908b989adf9d1e43de97848613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1426784d63e10cf960cf9aab2db9810614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857b19aa8de0fd0578f656a6936f3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d9c4457685b861bf56388b797adad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03193d2289471ac31b7a982896545b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe18fcfda791f171b4e34a84d1b5d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861a4dc7e6660edacc7b0d107c37b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67781847cb57b9f47cfeb740ce0836620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efdad061b1580f3aa32e9683e7485c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab81edc4096e4a4d06dce6c1a91370622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e244476b214bfd8552393143dad579623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08557420a24fc28c5dafb6b7fbecf97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be09b4f683c387efc84a863b2a5fbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8860429c0f78f34ddf60ccc904d4e9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d07deab37c1fb1ae740581482641fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04951a95c9f7cbaeb3efd1aaa94c8ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a34ce2a1fdf209217880efa6f7b5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d506e172efbe3291e8b33a6c6a9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562278e4a55ee1751cbe0a3780443a10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f0016e632b1b13d68bf7f0334bdeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48290c8a690506a7e8bb64a12ec51ae2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f952d993d92e72aab0e246d87f75f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33656a2cb141c4abc7c5f03dd17a7c74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5eb02c9a244ff575ecf59bc9940d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819e1945c9331e0cb80161db3c9843637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6e3cb28c7171c7063e0e3c6ce743638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befa11760d6700ec9dad2bb7514b4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e945d2c5c8c10c0872d0c6ffda716b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b5f61df5e6f009471e98ec5a8018641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5c26f2750a32968717000e0443cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d77a728ea881fe076a0e8376f469e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c86a0dc8df609568f4dfcd6c30669644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11521b312b5ff89a4ff58957f373a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903708182b3b4014bee2b2da290f47f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9cb9031c044135547994723252427647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95995f5f9ff9c7c1ac8f85dffca748e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4faea34ba91d3bd74189ca328f9bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82824dd92a2953ceea49f83de852d7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b23efafa04b205c60589242ffb685651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca9857a13a6f4ef8f97d4db232359652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0ed050a7bc6068e229db1cf61e240653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d52343fa25efffd65f3dde5886002f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4916cbf36573b277f11a36d57f234d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60affd5ad95ab95bae53f7457593b736656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d00dfa6820cc7ba04d56611c6a07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939bde4d46f3486c6e00a65411df0bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e75e2e3c30249c4391b6691ec2cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eb0e5592bd9530ce89d380a52a9a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978db9a8ae452cab2cf6bbd70eb5f49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98daad793693d48c70123514588f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26493cd2ddf2f8b4e0665cd446bf58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30daa8d22ddeaef152dc9f6a1acfb97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b292cdb6f75fdb5c09d98a5ce5ff6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc086cc390dbc7f45c3f2aa217624f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a3e50e9e2c7d8e63b5b84e8985dd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46babf5cdc50a46cb69d55e8a4e8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3589312da494c5f98b326c1c4c747669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1a814a81051f9af9534e965bb2807670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e34a0ea71db318b58f4b3edafba71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b4ee654b1939b33f271f003f86278672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955faa8434c559c16e7732864d7da17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d47c8323da9d10e1f858933ffdd76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe89ce9109e2a43dba85d4d0dc4440d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08787925cff9130861a1f919228af6dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8b4179dbe66f311251e2485749228677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f41bb05f80e1fc5b7a28a79b52a38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4bf14c1e30c90bf5e56614370118c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356c84a18b3c26d50cff158c3dbe7a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58982fa02bee6a399a43664c944558a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8253c6ff49dc10440f0e10b7f4df8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379b4e9861ba7e4577634228906b32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb697193a1bcd5f1c3325c25473dd29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48487978b98f57696f3225693fcc97f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b211bb467e72df3e040f1da870316686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6553f50c008b57b906c3210fef4b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f28c302bb379d075e9ed8bd634cf22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3585089f3cc4c3a96191448dd485652689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd038deff86c3aae68fbc9c4d5b5ced1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9a628fc01c4dcea213c7b9de6033b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81b147a3ab075efc90322d569d76e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad59788b2a0d54d3760b577286eaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f152e5cb2d8967e121999a3a4a105694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb45156f5b3ee2ca27a52f5ae5f4c0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280758bf188c753fa1edc103568413e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0660e8c04781ba46ec98df1af40bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c228d2a461ca4642347077e4fceb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4817f2be155f6d1e175c2591ce48ddf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247433e40a4f373a22ac780d44233ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaa1c2a01ceb32ed8ee16f10df3d67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e94601a68dc435814ef34dc561af6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dda7156a09e0df4298f9d73b5accc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d0d3c149157f5ea32e144f2639aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba53813a58523df650a6bdebb2f7075705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce72574a27266cc3d191410963e9a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8e8c27540c30b6eb62f7b837215b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98f4443d4da14e174384daa5e77689708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3e59202de74a5db3cdf050e9afff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb8a68dd94c329c2cfebed462c4aba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378d7e29a2e51ce9d4da31373a5964711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341cfc7cc80275091b13a3fdfe24529712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a12505982a52c556014be22771ff6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243316792a3a50509693216b980c304f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263de5bfcd1d39b6dfa7425a4e13088715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aba0fd0f5ed5622920a7242f49341716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc3717f9e1b86e4da1d9b27f36d753717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497098731cfa40c8dc68efc226242de9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a2f96e6f6c75dd340b73ec2880981719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55872fd350772a45f38dc3b2149085720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0159f0d5dd5469dfdb64b0b2bd7d39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42dc1bf53137bc43c2b5609edfedf2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16feddbe8890e4f9d12fb23cfcb444723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d7c1d06b5053491b9e009ad2b678724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d454f04112c45af7422f5998e4aca92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb1425b65ba86fa7f0d2b1b280305726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44381a640a73b7705f1de964f9f34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7553e5980936aada0d5211ee8d53662728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b053be34c981cd7f07cf6e1f245bbf7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9825ae59d9dc6def5240e2db82908c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda91368100a768491308979a17ce0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019af284bc13435f0dd44b7be7f5b38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9fed1e1ec4a72007a551088d6ca38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85cd7b1c3fc04dcf04a5cdf7a9255734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee166fa7dea1e7ee8e109c90113b8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c519e9a454dbfeabfaef362497541736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea292392c4d762918d67553c0657cf3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d928dfb30388e3a6dbf3fdc2064481738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adac393c47fcc3f10df6f5454bf1e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57638e9b7d386b4568c9d0d2a7b8622740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4642412bbc1fba118671b74c3ba472741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a7edee3d17c158be6ccbe2d3c6611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc66876cce5fb477fd6f1e8b43ef19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fda839aba3765be562fcf34d225fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92720f2cbeccb7bfd8cbeca82501f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1173dd5a62debb6f54f301fb90379746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85abbb6fb798d6775cfaf034e47f3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137852443a7c038ff237570781861fa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d0bb1b4b5006a6906f6825be3471749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d9e251b2e7f83f1891dc28e021cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb712f8618f0c3b1733073654f61c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab4e1840f3bec0912cc1dfd1cd3a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da993839e13de78d791ddac0cd564753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247776ec5ee86a9e9ba473def2716e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc31fe5edcf9def3d7f979ce07cf64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9db2cf25afcb31743fac92a76577c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0a49f37dca7ac69474788dcf64f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fecdd3fa2cd97a342b65be0ae5fb4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6dae0f31fa2b80281835b3ece781a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137efe45cbb660fd18b2c799ef844954760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aaf5b6e8fad9690d9571bc5e5e21b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3295bc564113fb65ab964ebfa3498e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc04a815e56a2b20c76a37c0380518763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a28d98321e851213389e5e8414055764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821e1f52c6d8d0416ea90a6c105dcab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff039b5b8b90962e367816f126053766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc037318978b8f9075ba020984f76a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473a17b5ead35921a977680f097a032768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee4c1cdd7efc8d0d23058e06e1a7c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30defedffbe9c833c20ddfe843ad2b0c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3329ec7e5d716a6e8202d694a0ddf3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e2df7f13e9e3115c243b87f8e5ea2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032d8364d44bb84398fb2ef264bfae1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b2bfcaa92271cb0df9b902a0d689d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81daf3eb1b1a0af003e50c55b8c8c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02c1f2f4f517d93ef197010386ac3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b163639a3bad5c745cce3fb6e411717777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffc60fbb2427d0bf3e45251ef3023e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a87c4dbd7c3c941c182723d1e982779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b3c2a571e45aae72305677d63a9f6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56934ae04cec7197f7893a1b4ab74af7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0da125043b9e7bc7c82f3d12518d5c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd5b09722cacd685f2d02be5821a1a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e860077da7b2cc025f5e2fc4d4894784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6267bf052fbc156f9f8feea08c2d4c3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fcda5e1e19035403e075458031ef2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849898ccfd9ea22d8dd3c3dc86abdc6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a216ce58e83801450f0f43e4a8c77788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51223116aeb5fed90da975df7039fe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e589fef4d5f47765e0aeb3f7cd517d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56079a38e8000d7ab8540885b7e9a2c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9286a146a936fa56a30365e7c84df792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c990e26f2f66635b2de83c068f81793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8dc3ca7b8feb754d5ee4f11bba25e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06da17e3e291750586168a49c2979c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee39ba0fb5a7c9a11759cff7b05579796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa93480734db3a7243eaa55669449d4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af1b676df5ee538e7d50a01b3141a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c5caa81afb9377f103b4e5c802f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e408e78031987076279cc1038879a2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9bab83609cc19dc359498c4f7cd0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb961829c533fe69ed65c93684b9003802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fda26d8451b5d49ebfe115441ce96b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6319697aa99fcf81b8dd393f7ea6f4f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba0b3ea302be38bb2afa8f58cec68805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d0d448c2d069e0ef7391d0d73a78806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376046c2af57a174f74a4cd7cfb5d30b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce7f8b22e492cee742cb2ed93e5b3c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa10646d7a0e7118cc1d0ec38bd5ef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75543596d6ea5eab5e3ee98b7861dbc2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c4289effc9ed3eeace5170cfd8f81811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d0aa588f44b2b06f3b2898a4d038812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a629c4e2e7a54214b9d706062a2ce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad827f8794fb874617460c70483b339814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e766c0e9c1e4261eac7fe7ca8959ca815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159661cd88c040b79c59c870623e140816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d79506bcd16747cfb2c5884ddcda6a817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>