--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a5ca6b3bfc83aedecbb2bda4b11631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1eedf4163f81ce92524bc74e683f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f9efdf2d0e97547a449fc4891aa673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482a2ec691393dc024c12552f5d1ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417751a693f50ca218241ac05db237da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b286f04fa905c39ce6f8ae58df566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae10eee1d6634bdda195e4b40281e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae86141043aaa5951fefea364262f5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f84596d9e261e0e35ccc6af55b2ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547a6cbb84c514d48790f5f34cbc89710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b006e5324e8de3260f1bf7d22985b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23fbab250b818c9d71ecf653803e5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce78bbde73d23d6f3faa41476629c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887d3c5cf82b1f86b5f6cd67d59ed7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19145bed92731e5c94dbeac36be15a8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d9004b4d92e714963bc84ed1b7f0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a2b11d0c075fe9b70a0753de8f5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bfe9f43f4b3720005d186217abd0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e125402c723ee7460d41541f27d84919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c3e07ed69469a19174461d39d88dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f94e076d8edba1a74190a5a99864df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61a154ad7330a06c9afbe63beaa45422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836d6eff9276a21b092ba231d676c4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011211ff4a2ac3164b1bb08b499f8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c6b8b6457cd93aafa6386363c8fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458edf904d42763e499f83bb77cd331326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb306ec210510c50c0644cd75695e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c98fd0ed29dddd66db0c2965e0a9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1582055b69c27f5dc9a315b298629d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144485ebdad86d7824ca778d0438f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a035fe5a317f8aa6d0ebf57b407a4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52855307c08a515116a8dda4c3f682532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a33bf4fb192021502e64c5d9b20e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e0f1e1e7575658e1c76c441149d7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e61a139f74c1de89eb058789606dff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5032f0046ef8a5067346cd9689861136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e03c034368e89c2c2871abcef12837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e678c0acc1e5b55a59b4f1e8e0dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e05b9fa60d6e4f56c7ade96dd76f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c1a656116f0debf5d888cb6f1fbe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2281f7fc69615649c504bd196f70c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a71f66bf2235f5574d2973efd6ca4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a8b1b81845f6b29aea1c0b84f0d6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8fdb96553df667d57d34a2872a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a3be932454628b6b358e17459cdbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494e706e8c9ca0c40fec984f086a89e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ea01f455c75a4fe4f9fb00ef79e0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff89f137d1a94aa52ebb81aee4a72348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af692150d7927c03970c8c1ff3f5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0d497f3f5281a07602816b004b3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab6e2859de4aff831ee28bb136ccac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ac46368e233fd709c4f6d8c98c7d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6d75114da25bbec795f537fbab51653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a333b7ed3fac5cc695c192cb87d2e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371328e0301f409be6e2d6c6f4360e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8320cad8903802ecd94068a310c2cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e76bc7ef91e841e82c5abce1db87ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61397da6a1cfacb46d4de07e0c27c29058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c4c2054496dbcaa95dc35e83b90c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d958278a6d74c469864228d33d61ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6ad9fd6ccdbcf0166edcde897914d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22336b27f36621a2b1d922082498077362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71774e9e34af8c8de6e04e0e212ca5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca84d4f9e8c390057408f73efcb5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f60bf4ca76e7c28d2eca3b7d798a4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b068be0b3fc92d9c74c6cc2bacc7f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf2a7d1bead6c9b17aca1635709d8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a18649fc803db847d85116ae8841668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b871b33a06c2df896e61a39c08dd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195507460a43ab19bbcde982db6c9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db4d51e11801cc50c598c90acab14471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee5a5d8b4f39018ba7749a0701d04972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cbd647b0218bce84d7b860a57218973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef1adb092c5252080865d7f065924874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd888055bd8ce707e35794ad4a1ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2786d7c00699bdecb8f99979993d1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b361443eaa0dff3400e9ed01523977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb705e1a0a1e6c42528f2581319c82678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcc245532fb2461fa1fec71e299e6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db954218965de6715da842e8faef31a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76c8062e302bf2b57ad209483e93581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae9c37de68845156b7d6f09bfc594382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704405cadf20f02bcee113ff8b99729e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea4e469a1ca4d96d998cb3087938a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a4ca5d962ec72d9d45f7e4a2d68585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364689817c271afeaca6706e4b48b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b39f094f84399fda134895eb8ecbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3cbe86ca85de5e926f7176ad96d3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf67a90468dc0d25fa381b79692c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af6341c356fd2e52f525dc5fca7a6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79154b8c6405a00935ebf0222538f59a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a3e956ac41b3f2b47efe1776c65392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d6b40dc777cb14b506c8b3d29aec193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225e7754c86a46f817cab2a08e379494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e997269bfdb4905276d176b53059ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5418fb771d20e1528da0c9fad1fb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87a1a7aec46a7003bf92be4aaa565d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01559a818c34a1e08672044dc20fcd6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4c78cb9dbd02e586f17bf9210d3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5d643617efd29d3d4d87b7d8cef7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae7ce1d15fe8795f96d2d1fb85e19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d131bcd5c369e1267ee5ad6e5c852e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ea6b66691c823a96eccca2f74df44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02c7a4c54536ba4a8ef741df1e9ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48991473162a7b274d6196c4eb8a90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d4d52413415086d1c137179a7e534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc48ab2021dddc02587c170b034c8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba7694c9b188a415c24eed56bdd78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b181124d238375976a7833c582dda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c660539c5ac6fead4455a84b4f21b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de68c2612c2bd6762fb80fc10f64f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124529dd63d2d021bbc9e53cbfaba19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f999bb27a9e3fb8657e627d0c954113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd6e06a0aef4edd2ec46ea28bc559114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c0d5ab2f568aa63a4485988d308b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b50219babffb84da701f05de7060116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841e1fdc651a7e55e81b0c67c647ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ff0d25c7099183e7843e53876ae5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b563e7deec1069668f82f7e87b45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665025a00501c4a078f9c1a6c48ac61d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407f08ca07f79caed2a4692fcaaece121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2b9777ae1da13f989445abc699f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf9e70e05bb1e9860a744570090ccb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56fa989031f9d34a8f03f98a006e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9677d7c51becc3889c96e90e4c82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b04bcb711a4fd8e2c9b383a2803f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35330c28601fabd0bbf5ea50597813f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27882fcf8916e9ab7e7e90983bf09eed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463870268a4c2527b4f4adbb30abb77a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872515520230c9428f7c38c13ac177d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818504ab302bdc2b2d57092f1118efe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be7f818dc1912bfa818084f1dcf58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4120c2fe1512cb748f1b7693d7aac6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0310c7061c03d5765b7f6c60471ee28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a71601be5bc31bcb22304178fb546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68e91feb79a205550310e0b69c0a7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239102f2b05fc4277bc764b36c13b81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6ce116307571e26b1ba6f2fbcb78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45597ce795b5430e38f83ce0be9f346e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c66531e048492fe2f79b3cd85390c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae9da976913e7a3497c3068fa12cb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea78c7b72d5801ea84c69642e096db8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf35f09af5ffb35a7ff3b06296b4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa843dc58a1e074f487ff81ddf0d56e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af98ff88c4600b69cc5a70709e9836145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e480d8144b4360c2897bd72c5801a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bd82db2e90e10738bdfc68bd03fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50020fbe54dd7023ada9997cab844536148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629360ccdcc7e1cede139b4d2c9b834f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8c264547526a360855d287d7e5eb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a801c5a6cb7cf2032051338975c387151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc915f66947670882b8b0923de01f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53060949b8ee5d529986444c8bbf2d7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1885674390ec54315fe64ff860872154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172be27703f7ef81ede7ae9de812efe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b75da8be034d2379d0ec22d376532a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5d9a781dc67e4a8d58e1bec987bb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a2778ee0eafe457ac7ada43de6af7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676b06d4573562a1b305faa68a45a8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8050dae1f67f291d3936673105f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642fe38adf52386ea7f9391bfe93fba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c135f8cc2c8801d53aa1732d9afe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbac0db455bb91245cd0f1324212b99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3427206b8c0f215c570d69746bff0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d857592eac1953b8162ea6bce2bd89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca48836ef0157914cdb3b4d67a16308166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a7539e8d41749e8da6e8d4d9e5452167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c2caf1862600e9b2486d1ac32404168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d42227b07b6b1804a836b55ab300169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c149e9c5cbba1f2240b3c0c20a475fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891785d973f2bfd774766bd34938182b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3552eaadab4db0c25de7c429336d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a32b98edd4e47ba0147d4f3c118d81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94204f3939f82696e0275e097fb836f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f90fda44c970d7417db8f7ae8b166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367aa4e8f26de20c096c2eca915c590176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac54979702a6bc105fcc2d7293e22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb02d52c9a30b6e21dba44f4ccea8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff555be832421abd96908f63b905b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82373982e2a12f99bf2272d7d149451180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c8a6778966cbc63b8605b46e7eeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73cb56c3c26493db2562d020817e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee35c19515069a41623ca39d8e663183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2aa5e7aa1503c59bb86dca83821b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bfe22622e10e0ce59cd06b9e47782185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6cb73db9c6bc74caaded931a5c95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a743e4a5e01bb3f7e54e11c2777a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b2b9f8d5139b09860f87ca364094188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94662d9e6669bb00eafc5597da8110a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec94d5d1238675810e574d29fec14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da328a561bd5730902221fea232c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26483cb85614916d08919b8bba2d81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b136f4c13d2c72f77be11709babe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f22fe636bb603649e5d69109fed5a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833586114c1122071e5bfda9a97c89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3d8096368ff0eca2f1ead92ebcfd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68acec06e744c22ea49f876e8c854e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ca963c447f70b0e0009d9d145309f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad3ad950f209fcc502a12c006dec18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc292d9f39729a3e84b2c4af6b421200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67c68739e782fef438b80d2394572201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a278669ed38da519d43a6829ad2f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3a3d3a1d0503fdfe412db0251ca36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8e0d909d4cda790033a3203b342a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb93a255de89c141d00f207b5c7455205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b6b8f1f9e551c67d997ca731bce88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4009da569aa805fc7f9722c7f9694da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ae2a4935391d641ab4f280e3c6530208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebbfc65f96a917ea297b6ed06d5fd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349cce4c7ef5ee6469b5bbf2e964dde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a1a00aee18689413fb101a4b8918211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323659ace286086c4a13cb914e1ad480212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a56ecc21c766c387c1add2ddddd8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f9466c60f1e4fe1eed70c2225dc3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce65e6b0dc10ab59a2dda65cf249be5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474b4b5a109856f364088830976e04e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0029fbaae4a74a0277c58d564532ca4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151c765f7dd7decb7d6473f85994e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a876c88a7627357bff8f71a7a8d1192219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583dc34fd1b8952121b58e2801442e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609ba79ff7d3de6769ed1c32bdba4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7184a3f1b412fafe8b9da5eceeee74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddd99f390dee77d409d9323398bf2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c465119757e735cf17ff827af58ddd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb821f8c107e6d4d54a4e6b7c179a8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2c3af987e6a30e73b57e8ad2a4296226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365066b1c9517be96111f2455d06eeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043380916f94a64b8ef68a8f6c466f0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4574b50cd4d6c394762c33bf9d6a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf01da4794e6033be55e77837782e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0102ac0fa39007538d919a6ef0779d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00075b6cba38c2e23b2c66d09d4ae12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e7facccb0f137e274353440023f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c36d87eb690afbd84619d357750ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50979318dc9b64af3a8f0638fbc4853235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468d1087febad98d1db9bfbbbff3c52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170e85df6e852e6f5be99bf886b443237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302ea94aa35d9d21c88779c9d4c7bf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1b469c18e4b9867b4b82cee8d0db0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f57e07ad549b19c03f09b0bcde721240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a8ff0336465cd4486f1a877558bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab0ae46efdeeaa4f25fc306f649ebf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0123b694397f8a89e4352417d35bbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cb493183c78dc1ab6b72a81cf731244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba654e4188094215ac5628fed404a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c1c9f0007cb45a99f42a9273092f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d8068633442b48907f3c560b38997247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730fa2ada29c7832a0e64c19693777f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0c0068a1b37ed99d0c4f63955327249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eca68aeec2adf4a49205b6c887972250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a5673d44a20436aec72e2c0387c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b08edeb9ec058dfd98762c1a2e6fe5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2706dc62a4f1b2caa8c1813bb4e21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b949dff279226f8a88149d4623ce3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db82066b9b8ccb6762b4d60d203adf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcdd1635fa8b0755ebb6f12f2cb9ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dff6f5282f08ccf062610fce736d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb436c9c096ecd966fd1557601e219258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07c0d887eefc80b9e3dc12947b994259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ffc532e7743262e97fb8e90fe193d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd59997dbd29100eedfde65f6ab2fef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a4051aab30b8a150c247a3bf6fa7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef1331871e7baddc461d1d5df65f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cab599e06699f2d39b642189889fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c9c234829e86b06dbd227c048d6bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff59c8a168fd1de50c68acbb64a7b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b934cee61fef315eceb84a32b48d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167ada5606db0d37118f2f4947676e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c066d5cde72c3f4ec02a25ff87969269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3353a334bef3819d0e45cbc782b71e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8d2cfb6386f4d3fca13413b8fe668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef0055535cfaa461e87572d6f69db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73afc015097815f35c30b88d49260af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf37b1934dec9f1df9ab0435802868274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cd691ae62c805667d1e887e5f9f72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366ba0b753f2c0e715e399a17177db4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226cd682dbf5c109408029e4982483277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a956ae338d39500a698a8e11021de4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b642f28a103b35c6af2105b252ce5be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4098a282b122e10554545384914a6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889357956dd4c5f9d54e26223f50a737281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9aa8e9356e7e73b33b022f92fc2fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9442bd81ae23efe2023b32ef85c084b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683fc27f6d3a7f4fa320951c89380c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57581e7919a8caabb9a72d398eb7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5edc81836b5928381069d150fa17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8e8b5834d075cd2338297ebb90b13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aaa74cb93f27ebb14080e65b558c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2a8c4c016cdb5f24d0f035d6b8b48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae1904ce87a8023a25e081c5987ede290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5f0343cf6055767dfa50c9d02492d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be8edad921a33e390a58ac27568d48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5459ebd9ce4c5fe11c8963777e42a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03988fec532c10c94f810aec9da75b4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8152c8dc6b87ab7f4a3ec39545ba4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba06f8398feee2c56e758aea7d89ce6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f00dabdcfcf8e5914a3567aee8b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adbf88fee03d5bd4d668a8f838cd01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c896463094ddcdce0993e67e048432299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68f78eb4ad7ad6b09c472cb08e524c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f70ed4b6bf5ca64e4e4daaa9b754301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4403d8dddb1e45eb085ada09e82f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ce55af02f236fcec4e648dc37d91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c199d52b852bfbed5fc737d5bd246304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957123c82c00c29afe2af156c38a8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a249ba6e8b9e2b67699c3b00e14f06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c5547d9a274a95767ac8584714c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad4fc9a31fafc840cf2eec806b362308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307088e762595e57a645ae3960faec83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0508080b874783214aba87cc54caaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e701247681d362fd5ab10becddb8bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603051620120b60db4b515497c0afd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8601e73b445b817f7435d4ff98e34e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7754b5bebe06a73e90d0fe6f43855314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ecafd5ecda741760340a56632b5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ff8257e8bd7b055cdc43eec708c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd7d78eca9d59393384c185b623cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc570f11564ab6ce608241badaf68c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff486f3df6b3f0d6716a083ba90cb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d801517897ae65f6a5d460fe43698e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e5ae341f4610de70c44e26d517fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b595a2031c9d2159ee8c9e68f1904f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82092a6f76ba4f310bcce2791d13d0c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c779df5658e83c11a868db647d2f309324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad977d8308ea8674f151dfa35f59044a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e371252dd6bf52f799321a51d01d7e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd33fee3be586508466102eba84903327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7da6f7d885de8e63ab12518633deb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f940c2615d05c832e0724f75bfb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc650f015c7f5be080b29fd1a13d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9eb45eb19ff61dd52a54007a75129331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39982b4253fa7e854df4edc9b2ef9e2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80266279e4eed1d79e192707f40bbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e242d57de5f8992e960190b3f0a519334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb2756fa3b98ce57619c90f54c1eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba36edbed75a7905bf854edd0d09d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33436e5c182f7d9da209336d57e4cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f333f923eb1e51013579b0ab85cce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae30133a4ecab51c124ddadce23a9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0880d807c754ee5cd67a70a2d75592340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b1e1b21e42195d9753026be0ca63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f392a51a3a0857ebe785a23e8b40ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6525ff3f8f809c15e7586324b5028d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c432b2a7be2e17e7bc79fc5ddc8d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20338fd21cf6e2a76c1b08284ddff034345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f971cf59f15aadfe965d279b7ba87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62613d88073730fbe792a47e61a6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848ce6e5f5b8aacd1959318193f1ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59266306cf8af47c590b92b139f7ac79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccfe5139162ca939341c3dc865552b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd5edeea3da830d38d8542fa59d91f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a153031e718c1d47b467c9ee9f371352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d44a1818a941eb0b51b3e8c72d32b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625e9ec121a184f47c9827433597db4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc1d2fdbe06bfc34e24828fb7bb222355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4cc324fc4ea86b6d6aa104b535b0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced5799762916086b62412ca126c219357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7066e55930aa24b15023a61f439256a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355238dc9b88d956fb7d9c86c59944d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f789e6224e29f9d03cfda4497011360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ab5b05aeddd68b041ad479aadb1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1f1c3671f8040811b490bad07ba5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e73baeda5f3588646b55751f94c04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272151aa8eaef04121014c8dcf8992a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d53a70601dc3a984d822734ab11f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4c9b0b443dc3d8f80921cc604d73c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10a597d0c0b14c5c4ff4ffb075f06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fe80e720f8f5fe1e54a6d49d96175368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206838896f3d3be924a400e9db28fee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088a9a1c27c1b8ef3bcbb5222e0412c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d1b6234a9b7feaacaacbba01ea585371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ccdf060205bd3a2bc5e8fc86c9e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d2670383aa070cd98916944eb5ac4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1592b7a597fb9d0318018a5f08e26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27cf8e25130fcd4d259d0cbf4cfaad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562a83d7ae58de69bdca355d4f6ea7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d803d83c47a8b61e575a768db85903377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1d8b781b4cba4747c9adb93a4411378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044ddbf0d2c3a644bd01ae3e76bf4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f4b7c93fd88acf0d09f23e8bdd1c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f7404093a3e61f0d0b27f82a3342e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de19e207b6ece3ffc202bd53460e6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b0567689dc4302d35498ece41e60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4a831fb8e8860c0597718b7819fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d4e0cc95483cd975a8fa26cab16ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34115bfde669aabbe87539946222b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f4ed1b166e94dbe87b625efed8f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30cf14354232bc4bc6b85f2d6c2013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f45552a3be1731ac44d154052c3e73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ccf267bf23fd3ae8930b8deff409390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c32980bb9dd7b373e5202c425db091391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e697522829dae4acab70107f4c4e399392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840bde32f285f46bbf655a1378d7e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3e9fece11735825db639d5ee2001394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a7086bc9bbf044a5fb0d3b63d074395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5886b30325d3e736fd5d56dd1b116396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd54bb1129cff6b2ca0626e977b94f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543c777f09e1656b1cad650086ce13d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209b9f65bad03a1002406aa1fe692d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca51a91b704c726efe675054ff4f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829db6a31ffce415292669c402cc861401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665dd71c622d433e1605f680631f9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f5e714c6bd0a87595136c3241279403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde18c82e97492b119ea45f6eff686404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7322c613588e84494c781c7c1afeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026661f8a5cde742f27f705da2e43e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0384bf47236a0862a6ad972188aabd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75ed1330534a79948ed73b121e8a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cde788f6a2fac1a45f92661113c1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426695cd190452131d9ee73c1adea0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3a36f71c8b53c2069b1f70aadca58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd02c33548355b375174adf4673b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160d9e781d55e1c6f8bcbf36a311681413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad0d1897a2a4b196e313ba91f6ec5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932430a2ad306e255a516755f7f86a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b4d22f43f68a105ead2ed6443954b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab492acb8f6cc01d3665787e29dfd20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a178762fcbab71357356805abc50b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482bdaa5f7335ec1da9ee35a1f6acf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92eb7bed4b52537db937e6f5c9398a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f5a8ea597dd7147c2c7358499a57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a88b1bdeeb950c8e0d9a7b3ee25ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf956eda553c98840116140364654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab34f6c4e7cce53a665713528d20d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421a58dc0ddecdf650b4cb9cd16e1c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe979db1cc861fc9996f35e83d5ba9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f284fcc1742b7029d2f82701203efe5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c8be5d3a9d1343d2a922d64d0a3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ac5c845100443c265f3d5a0ea9c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7ef07ba9dddcd7a28d51d840eb76e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd2053e2022bf7610c9ee1827f19c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045deb143ac10422f3e3a99d00e438d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3735230cd969043945c9dbbbd05a80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13c1755fcbdc43716b4e497216be8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fab5300a3e7cff33b62f15c96ac6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925e4894dafda328d6203a165329424436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb167441227509bdcdf6d8992f7562c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae736c390ade1c872aabc0810ab3b0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22078ada92d06693235839762404f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a42fcf10b7d1260660a480be5f53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef860b0f6ca5359bd8314696707f968b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75c8ab716d3d8cc2096620fead07b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bbcd903bc6c4c7d3b045bd5501fef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0ec7fa3170d23c45b51745cf46592444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0a0c0318a4e2fc87c8b1a3360cc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25188b7a2300f076db9a7ba0289fe84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ddccaa4739a31f56f34246281f5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6927c3e3bde8848dda7a58065e0f2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b828d365ed4ddb2c2fb3f7da55b7cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a558c914af72f3618bf6399780b63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8fc306b8816d219ab3d256458c614451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd7f3f8b0137b45a96a67eec635e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd25841915c9d8b9a61ad6f3b40283e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd518097788c1b568c931400075efd01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeeb0aed7e6c493f143baaf2a9dcd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898adb639c5e7b57cf7f40a75ce28d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a5341696a0122882edcf8a10d8fdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96478d4fce2aef696850a79862db2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2714953b0940fc998cbb02317ab44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb310e9480a016b3408771c6683a200460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496f01c427ac4596a82e806617c373d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28931d3929bd5d55389e4fb3fb12bbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afdd84df023f3363b387b5d75a9987463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f41b4e2f0a39b23985a2616dc4815464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e29464b244ca5f951b0c8c577c79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4aa5961165d5a47e5e106354428f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482640ae94e8449f093125a4c292cd6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb911b6932a0ac3bc6549c027ac887e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8c3eda926ab5471105e27b3f8a17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdbd680f5244543947ba0c2ae78922470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029de2cb4d83721a7c1a9fd2ef62f0dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2365234bcf0a3bbc58a9d0e31e50e78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa2adbc20b3554d9e405b72e6e0869473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0bc4e9657b6fd2daa9497f96977ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58e2d4c3fa021f463d7be67187f89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ee1e1ca758bea902c67834ddf7000476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b1eed5a42c5f116bf1606ad56702477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aa5cfebc5d6bae80774de8d4bdf91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44064aa50f9dd360996f5cfb6f8d151b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6832ab0c5b88464738cbf2e24bdbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e95bc2c07b564109256ba32ee402c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd7469df3a87725c519bcf78a5b79d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba0660dadd24d4f9e1a7aad4331d52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9517b887351989cb4936c6849f555484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b58a409369c9744047c2fe89fd6571485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3539a16fd18f93a1fac57ae9693a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587dfe0fd5db3e4ac8b11d1a6f42314487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b5eb52d25aef74d253338ebc969e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f619c52905cb686e90cf925a7c0704b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ec8de4b97b19d4215211aadecad50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e792e0e7d050eab2473ab505926c9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b6a2d909327da97743dec7987228492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b69672ab1fde385c2b5f170b92d70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e364db406b1a46803763c55f30cb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b1f320e9a38be10ef48ad9a8189cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb42d21c96105dd7699b24623c19ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870c11031528d6782c50abd23c3cd7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d270451f0c73190b9723fd6de77170498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf09b64eba2a431ebe5987b421a224499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183564d1b14437dd65b1abab0262da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa59c1443989148cdbeb35f3f3e567b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a214c54722b56b544363130efa8464502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce8c06749e5a6f0ffef73dfeca821503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6da7ef0a18b835db4c7454fa5de903504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f495895da799b63cf8f212fba708b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a5eea7db947a307f3992e659b1456506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7cfb17170f7f0f8d67488887b10d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec086495a9c00ee1ff0144386fb4209508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a4813fdb0073b81d6ff1050c89349509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b571bde8e6bdfa691a2da55fbb5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013918c45bef973234bfbd803734a7e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e5aca1dcc7ac8274b6cfc8b2cbbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f92ab9e45f9f4079bf53981fa3ffa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a498f1d4f90f4c42d4ef80e4931dab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec4bac9f029ddef75cf301573a62c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86a5683bab293f6ca701e62aa7998c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc1e47dcf12e2a54b58a18c0439f57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348035e46ce45d87faa2b7107a97923518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e4fe6dd81e421c8008976fc3839a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6ff35719f1f15a50443d40c51b96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d606cbae600d22d622a1cd5d1556521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5649a1d7a5fabdc9fe3971d005cf436522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfc485382f46ea58c6e5b6359b2305523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559005459050e2c2de4dc7a3c58b9048524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98239dab9ac32e433eb3220e0c75a82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05114c4550cf8712d1d33910cebf70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddbf4feb87f664bdc41e4c80acda46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376609f34f0d86796fd59dbac233524528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e02766198f3d772844ec8c98ecb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3e9c1050b5bcd191a77813cc38024530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc69c3e79f7899a3aaee7b82dd673f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9ceacc7f92dd2bd062c8e87ec631b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaea01e15f926aea03a75e0a01d4d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12d245c2f12b1ce67a6bfa876110e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc534c404c6e6bc47bcbc56cf06bee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c19e8417912db0da9832780364873536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d973b716a694f72d402052637d168537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775015432ffe3ccd2aa602d675659b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5ddeec50b762f2f0f4ed3c86ad2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01591858244e26801b5954a95c0f0a79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950910c80a0ac103d4db480916130cf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c68bf1e8001c95dd2ba9e733ad35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874dcdb8018e2b6d22f2f8727ff2a51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85a6571bee482ab23fde0ca085cba8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f437743332149928995ec983d9ea9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b88e93ef3a6d40d8ed98edce2385b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a621b50c4a74e1c799bd6f8136987f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c7beb46f96bfcf362b9ffed4de71f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556497a113a4589bd1e9182d7b63813c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d378c59db73a05a50262b734519b4ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf05387b1cadbe3537e9f5346e47da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6d783412c951cf3dc2732da4590e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd84889270e517cfaaaa407d584c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a297bd7929944517a77791bbb37d6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0b24b79183920e1b3d8b0f3f08da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fdd9f756c16fd4a4ce0899be963bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252f2b68b6f75034969829e35323b4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10083ac25e0521639d5ef8cbb652c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5dd0c76d0f4c792dd583255d5c6fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d0911238906de3040d47e870f7002560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412fb85f21221743c4bfd6b7dd2a042561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81f98f22c66ffc62f6afe921d539d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0c8ddfecf4961b6cbb31aa742e46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b338317f6390e48b13d089934b67e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937f9a9d5d5cfdb1a1c69a3019eb4e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c008b07c77aebd25913287446d4d76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e68e2330d829344f5c612d4dba231567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5a752edce0275db78c0bf0f690dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c204b2332fd0d180f122721b430078569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef823d0a1dbdae7c589ef5f8adfc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343adeed4b442f05c9c3517ef5075ce5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a5b48c91406ad466f91147cde0a6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4afe0db6be07b56112faabd5554ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503adebc606a05c9374c11c3ccc4142574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebf426f6d757f7146af436a6dc4d7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f29489a3b44154f870a0b775953778576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2472018ab5da2bc68015cd2fbf06ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e268f237ea9e8994097253d23591f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d86a2c99d5d8c375fd3e0e93a2591579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17e1c32006002e687f2b1335faf97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662084f01054c4cfbde4880d96754c9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923f1ede8aa20bc1d2cf4d6a2a8359582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f881997ed25e53e4f82c2e42dda0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52594e643526a55fc5532e3906431c6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d22a4bf171a1ebcb91eac269ed65b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f1bba2d180b9015998a30843e4ee9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cddd648d95ba8fea586872e644b39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b31e8f2c68909bfcabb6394e7869e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818fef8bee1224de9066c3b546e7c12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34a027e3286f6be831f2ed22929e25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7eba7c1e6f6b4849bba390f475c63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf522bdb1ec10b7565ba07fc008d32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190da4e0335cbf13a83a9417f5d5b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71faf8f9ac1ede34214b834e49ce1e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f566d314ef9e897e41123ef460a2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfada970bd963881515c07bdad4b7ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecad20ba93d48ffa23a3a85e0dff2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b414d29b760c81e8e8d0ed956d0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891e8deaa96a97f9e1c5976717d6c24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047406226c18fce437fb9a141ee233600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5fe0407ceddeed49f9dc2d6d627fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf17e8e05043483b5ff73e19c84cd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cc4331e2ce74bcbcbae866eb2ee40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3c7fa03907c0b7bb7fd140bab288604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33f8a227b79a19dc59161e3d55a972605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22a28e35cffc5e34f686a5ce20db7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b311fe0af146f0f95b29c97bcd7e5fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dadc9938d35c84f908ad60b4975fb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6074f37ac6e4f24d4682824a44270a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3d804775745cfc682754a7671b83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fecd5f0c06ac38cd4803d55637f67e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b86a25600e881dd93914c95467efc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866cbad51d511053f3feb1b6695d2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2cbf19ddb15c06eb6377133d47409614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45540e74c2760acb24dc00747a3ba2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35432bdb0a75f3951975835cd2eb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755bbea6de4d6b77c731430ade8631617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec766bef5ef42bf728bb60e3880dbd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f741a5dbd49b125197e7759870b5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8c4da4fa9393d1a727e576f0b46c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b741ec84c8dc77b25c8359d0784948621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c9b59a24aafa646b13b2530db339b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab8179f6b171edb431a66b1ffe1b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ac90dd80a234214b68ddde703def3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c3fce5d5fb571a1542dd87f7cab89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c236ba608acf778cd382730fd2ab5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf449b01bac68351b04c8af6deb5f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f0f98bf0ac1c5db29fcd1f23d3be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcace2b2367e299518a2618d8e9014629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b6b269dbfd6fce57f0fa54446a522630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f028ae51707114ae14b3f59a780d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aeec482ba392bab0b5c632ca6b25f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f84a66925f20b559a66d46651f12d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791f1eb7f9f11be3129f65d6be7bdf3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e06c02262c2fcc3dbe1f1bf0f3b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a4a81a87fa559bd039885adb453c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e16d2e60dc7ce6a96b9742f3ac1005637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c8b14183d07a5e0d31886b4a562b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190943e61cd079a97da669f1ae473070639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e0eff98eb52a1bcd642069594392640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b620e9d97e0026edf75f6540dcff1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbfe562bcc084cbe365c9dfdd8e489642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862dd41a24017a64fa46ee0fe94ecc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d613c94d600b894e4b0904ec66a7e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e81b27c9e13821a3fb7fc8ce3181b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b085356031ad947ac65ae0da48d4dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89405fdb0c3e7a75719583a6a2f723c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc831fbe60f5fb2905256011b5b7f28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1f27e1ddc841ae7b16dcb19eae103649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8a8903613646a82a6d67a426444b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc5c9e87ede9606e7066d2302d00c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e520fb82520d9b73d0ddf0d14ade2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324ea03d1506f900005aa8b0517b005653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edec9774d17914a73ac37ef00b5902f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dfc728af25f2f82a404f2768f721b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d35ee1ba0d246bbcba668db7437c87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb93b86f178d0520755276a784301657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c688fb27241b4e3cb880266340d06c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30700e7b8ddacc4b3ca82adf4a01b05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e43ae5b60930330faf78c0b03c57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988518d9856ee0aa45ffe96772bb48f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b12d189bd6b6686e3c4565ddf5dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f775b5c196486d40111b05202eb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d17acb04b9b7f90e997f1ebb051c03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8342b7e76229e43d10b02bd45101ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b20f8b20da52a23978f09792d6d3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80e95bb96b3ce8ef48afd5e6d3501667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf28a74e2c241122cfe7eda076f2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a09cfb0a8dce0d50683e458ba680b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296830fffc03e097b2ee5de8a097f0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9fa14cefb3ab597c79e57f5478ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343120954fc14423f1905133ae23936c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a806ee0fe785632b1ee51d5697691673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408e5340d41f04bdba11e298f969b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df0eaf038f753398e523d78338fdc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f67b0c59c2dfa1ccdcfb9e8c7d213676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ffa8d52a208bc763556441758a7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe207f9c30e3188289117bbed8ef0eac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fc769ce178c7e28383aff4f27fe8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d40ab11473d95f55ed58e1c5ce47b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89b321bda710749d2fc841b2aa8663681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00412bd6f6cca351fa5506138c909ca8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902471a3a39238b365a44945eeff4e1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb346a3d09ee6ba595f4d6a97ffbce9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01227329d8da1f2b4634b387ca72b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb4b26e777427044978e438e27fa8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784827b71b6e77029cbca65c346aa5c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5bebf4e103b7de4cc7c83550ade7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0abcbec5b5c9232644af1174edab0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa5167f37dbc6cd5e0737f5da2b30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e54ac7a5cab268abb1b7e5522dd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990eca04699ef0bdcf89ba86e99ba1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557da8f6d8aa6e91ea845ccb4a92ada3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe9079a9a9561ec1df30d29ba3272694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9698f2e31bf6febab5684fb4a30dc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8804667e124e39646d7fac20fd2ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04dcbf79ba6d6a387b93328ae7b28f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5409608b8cfa7eab2356047c697f54f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084947a1d8f3f56eb39ad4787517caeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792378993874110a8a9e37c2d2c21c0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee13e2debfa4f7b237af446aebe54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4e4842eb201bb05911f6351bfc34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c327dbdaa2b895e0d0597c9723bb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448d99d9c084fd92bd91c73f6387d3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6376a725dea019d79ddfbbf470593e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a49597f659b8dc09774c25870faf6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b207070281f42f25e22a2c86af28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63db762fc7b524bd28f9c497c7cb9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf8ffe777cc348d649e93c695ae97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaaa1303cfb15f601447eeda04c81b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caebba0686510c185c9c109cff35c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85d164fb54b49969569ec8c3aacbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281392918ae8570175ceb9ff5bbab23b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4929313401cff543130e401defc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3caae2f7087211c0524c77bc54da31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306afc410d164e3f9e37345ce60a856716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d276e3368f16c088f1a6e8626021532717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a12e1d97ebd9db7a1bf19a46ab013718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac39c166f9a6d164a51130657390f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ebd0ff454ba0719658f94a4d7028720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e05a4b145694095ffec217864871721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950f321bc110abd9ef7005038ecccb7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ebe0563ebb03fccf06ebead3361e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f216c1681fde01d948306d50111e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f025caee29c208c6effc4368ec486b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c66e783f9ca5559a17a39107d2078726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a28fd32663c95eafba5216daafad97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4490513dfbd6da30b4eaa0fa9e08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9fdb2e3058f022cf59e0731d425d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d262d8c7c15c5da023b79220a2ef062730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf63b69cd7b92146e80449d6f0b1f87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511df748e9d730603617eabeb34b3b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0a83db6ee01167f9646acc5e307a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451db3dfd119cb820bca591cf3edb81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61fb766a05be1d9d09e54b19af3792735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a8e4d75390b90a2af045e5c5a3a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3498d7c1afbe4fb5e5cadab977c537737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f7455e8d700ef7e7d53bebff58ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe62997be306f63e86428845c041d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e77f42eb3bb565c2d9baa759c908a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39e8e6218a67b4f72d83e94964e747741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa97525b25865bd88353470aab7520742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de142d0b6d1652ba2b09c6802911b2fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdce5e497fca1b80b1e60c5d6b2c63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d19a601bcb2e5c8c4a07cd1bf4c64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec769cd40cd6b1ba7875f77f049f78b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf108476b5a26887acc6515631f5635747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cd74b9d8993ac354db7a1af46fcb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd0716699125fc70952468ec5f8dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd59247e5790e2066b773ff8361f839750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9771a7303825988cd419812ac504447751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a53987088059e8eaec040942fb666752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9772865a89ed1f9dd6eb83e439a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072e38c0daebe5ab37618726e1fc5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc9ad01cd3a7d309899f2750e9c36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76566a1d83d9e825b416327e2d7eea3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee3e719e21d714203d3c29dd7de18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a7ec8489f0f0e9baf2e3ce8630289758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18004a975193ef62c9524b588e00c53f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56c07a18c08cac8b19de390fce2b53760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd48379c29dc37fd950713897d50ec9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295986939c5f8de70effe6f37b3cd35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e963802ba965ead3ff86a706042e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be3fd5217bb2da1136d7a2d9dec5bf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905cd1d4a550dc3527b86b0e3d1303e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca141f487381ad3612d10166b9e704766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d8b0b2828b3958995fe5845d245e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757e0e6d744b2ac093e50339a3d0525768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271dd9ea30f764c75fff0891646ca4c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d38088825d44a1ef0fd3a22b99cdd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5ded135e29c77fbd6f6d319d58c3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98ccf45baadf507392ed643b5205ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a248c5ac65c1844feb06f6a11084773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1370369e7d299552a8ce5758627e33774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a91d5a29d09d83687fd48f47e1e92775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d821c55f61f9b134d2c6c14320c9e43776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a59471ebd6d20d749483e0140670777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6634eb272ccfc1a4578795452d5112778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738888877b7f52cdfac0635de4c162c8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc7f83b16b3459c6749396176f6bc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5fda1df7b42244a5ce6e7a93f376c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd7579b4b5304b85b565da4ab4d922782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f84ab337c6dac8d5e905e98facb8a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6fd3b8a7443f8875e6083e4834b4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980c8b5a85358c7ab2242e4148d6977785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91414323c76604676ccde1455c2fc7d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bb95b6d391d582f65892c62ab45a6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6b4cf3e2475e7a04212b08e4877e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0859fdc432137b65401d353bdcae1e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49610c95fd3374bc2d44f601b03c1d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6ccea1bd5640fbae13167c2c5f61791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ae3b97b1592e585ff7e841a2da222792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9f63851fc1bad66add1bf001eae3b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb693636d01c90a434ab812df175fcf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c7a47ef581a27d207d974c1193acd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ceef50b7d0c99eba04c88e3c7a1f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaebc01aea58cf5b83c76896f157efa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07026b3cda1e95c74863ad41dbf3e51798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81674d0afdf64345892eeaa5adaa25799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5aa4ae2b3372e862f75b2efbc0cdb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab80373c16760ab4944070f33901241801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b650fe2e09c86f9a1fc18882b1a30e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715b656765bd8f452a0eddfb0d219ea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b689a6301840ea18444ddff9b7b10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990f7945f47f5086293bf48b5d596f4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179859397108be9aa4ce02596ca5f65806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b8b1721e3605c05f2b784f789ec0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d35fd78a7c3d5155f0d6583036248808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb3beb0bbc65c237f998d18d8034c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15713b309705de597b8f47b6fe9da1f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f199af528e9602d2da0d8a7c2b4637811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e61689a79683a7ea63351a970cf7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4cb9e98e7e4f198a70f4b6de72a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011cc3923ce645f09256a8df6910e26814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13477bc4a139714bff9448fea60ade7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e511c1054c3fd5da883494696de3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b432addff51eddb6322e3bd584dfc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a882908bc2e14885049038fd76d71bc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a368f1c3f0e819a33c6e0bcf62014819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512917f9782d4ac10768bcf65d2d4798820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a165290d8da0cc5b07818a169100369821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d3f153ed1a977b49ccac3613f5401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88da2bf73e5d5fa1eb5efd9f5d10902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e03913acb498a4cd2f10138fe747cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4248ce804413f4914242afbcb2948654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd52a6071e53f9d6ad43ef030a5b0155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea78609f820ca096d2658f69383f466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597bbde76ff048efc0d1b9a9e98f31b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc689189bd2d587bd53a0e7e8bae5a458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a072df35440e62ccaf9308a7fe2ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ffe3b4eb0b3acbddb802ee47da5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086f090e374a1be877ec466f82614911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01049287e4a4dff6ea2126cc01292412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504b832038b963ffffd23d2d81f711513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462d5cdafea09d6654e6c8934ae23614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ab20e960943101ddf562b01ba18715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6330864dd56551ecfd4ede43f35ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36869e709493cb1fcae8070cdf21e72a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559d4603cd2f430a3439505f38c57018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5169cd484fe9b6db1ec956ce3a4f3cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e07e4ab3c4b3d4ef8f2eb045e8c5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d62ee2ab7dd393c8ed671ac483065e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63696b521fbfa9222c85f9529c14d7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da0a1dc70e1fb13b9fb4c0c5bc2a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4c91d95e73d630e44da2a37ff39a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69465ae8078d54324f7c8e04623c40825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f42463a6bb609f9e84b8103a10d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4443595efffd3bf6b736f5c07aa5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d871e5e97e32705399a9c8b11a4fd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693884fd9da59786ea8c85974f1054029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e86fd63928a1760b396c43fbd90230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64133f63a539155b57bd21a3b7d2ddf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fd1726618f95b33f7716ccbb98c7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba1208801a64c1dd989205dd1385833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69680d8f3b17204511272a538b52e9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0569bb578b119b1284ce983bd932c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1abc670b8379b632a93e8458321536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca375fa87b55bf773d82e7c9d116737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e476e749028a378bf55f50d4ce0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e118d523fe1a1cb62918ffc06fbdc8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57afe848ca972f05eec4b2595995dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360530e62e892bdbbc99531d9bb50cb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07617b597b7a2c993653df394428a7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a57fd73a610a44ee08438b55240b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5d3307ebe3117b618b64d8e65f7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba960185c90823d053700750462505245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6787bacf4393305d2ed5c2d8f93ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079303c35b6b6c8af9c4a09de73d9b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f7216775a8add2194b95ba712e56d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f9539eda43329bccdec634ea4ed8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d723d39d4e1bd4ee433e2065e5fa42250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715825c7ac7500f8e2690dcd86198d0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5192de834a793a5bd0520882bf457252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56dac0c782387d3a83fdab5b48ff6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da3256b74627431200d3afbc38f3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de90fe00e497fd19087199534bbb3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55e68810e08d32904d69ec051f21b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363bbb82eda4f94a2e440feddc1bbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4bddbcf0ad517662d6d4cec0ea1d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07227fa73d553f4ad6863ed95bdfe05d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa189f12c629344e57d076f8339539160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76517fbfab1061ab1477e8b5db6aa7eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d30dce4e39fc94cae1f4511e679ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43815d57919c0e8e8c5478d85f27eb5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048077dc33bb2b79a5120b3cd84b1dac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d97dba0d6c31c217536257d0f735465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2f31b4a358a4b56fcb86b609e83fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886fbbcfac75d666827f9347fef74ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dff4166c2d34f931270c3fc4a1e11668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e83e051579e10faaca67ae18e023169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af18e550233b5bc1fe7aa281c6a3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e92c3c9c784606dc561fa3a530af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1e537825d8f2ca92e405aa40579f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282406ebb3afe493f410113a465e7efb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90523a11e0026793974fe702202c2b6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f57bcd8361beadb7054e61a8f37e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c30266d941f6bc40fb994991c96cee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507838076b59e507b5fcbb313b912db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264868d031c2a99c7fe4c5af726664678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ccc5844dc361adc01cd78974bd5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300199ff7733a425b5e2690d5cbc6a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5d6b92a5c68570b2a96e89b67ddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559a21d7b2eb5379855daf841e117982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c5131ab8b25cd6b1e48d904fdba0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5343ac6c532066179959b8ad0e4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7148315c1a0c3b9029e03a9fb483b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4521b291139b0151988afb95b7b291586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c918df3986e085ecaaa2f1aadf6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf36a7b5e09ef791e85673d42cd8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf74dc1fb8818099ac934196e3e4e0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52e6625ea9fd96ed873ce24cd6f4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1550e56953dab4461697329d5960ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef792afb6692c0ee9d61d1e2db795cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5840be783fc6b6c51c8843e6cd83693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3607b9c1ba2d74506627f85afeb9f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d132812f7c7b0818c91bca8827e73c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d001fde4d228f9fe591a149c516c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf42e2079cbc507052bd5f804aebfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8079034efabcd6adaaaba41a049735898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e50369ed4c7fee8acce0b12a5bbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9e23dbe778e8112ec3d100410a5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32500a0eb72927c7c6d07368f8a65f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a34c9bdc924ba56402ecb763b0c69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62665ce91165a9452ff409f037ca9d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540cb9e63d39b1a0b08ca8038447563104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3deeab403d74fdbb6f114278f7e714105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0911371355fe1a31ff2b825f84c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e9e79fa9591fe6928d806c1381ffd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85128a4a99f1445bf651b1521a55bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dd0223c4a98207097881cb7a0aab8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c67354bb2c0f3cd95b811d525646110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b706da34c265e60e5fecfdfe465a37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde769b6b7d9ff7ef075fa01cc7d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d02694f4dd77e62600192331a63e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008717dac10637bdb421dc6dc15bcbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591fa7a55c2b495738b7c4c93e9bb69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efedcca5d77cf54c83465f0f7167be8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601861aaa69481e986e846e853e11c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848eeeee517d42411083d49f8ec34c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee682f9743e7f7fa02615fe3694d0d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f078f60f95865bf5008e77ef41cb3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1bbe9a6aba3a1a6031add682e5d2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135beabfab85b5f5e96016d2b21a9586122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c46acc9cb65bc0f38e4b2cda8b1219123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3d4e19aedfded36792f5b82faee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328be3121cf0c3fbbf09e858bcfed02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3b117b2e31c818840589bded31e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343065db38f4ee18c5ba1a4bd91a6edd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1861e6b3bc5c13e921f5fd36d9f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f433c60da7ee8a4b2c858fa28dc198129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e7cea974f6753024bf7ed29efa18b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ded5b2b1913d389b2fee91df79876131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337d2954a20d0dba41ab859564eb8db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98ed0f250b5f48ecbe3af1c2516d7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338f0f33c9fb64c78022995e7647950134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3553c1982b21b3e607c7e72b81dc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb3c321beea5beeb870751e1e12322136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7cb9104f9143415ef1bf8e6770b51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23b1a4ec9d631a448d765efe6f70c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e17518e1d1f5978a268932315da6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543baf78b75e4035ca3286aac3288d1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6145921423939bd04309d391a940703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7ec782bc8cfad50f41498338a7acc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd43fa5ce3e4ede7672a067ae190ced143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ca69722233b5451866511808d6e66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a11160afee9f9b8c981ef937e121145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbf9caa1efb72abb5ca70772ca3eb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cdf464daaf93cf01c13799ea72da4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f5d4248134c4f1534849261f1bbb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21fab82359cb7be559f88405f062af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef8f3324e3f8f720699c7701669bba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501fe543c127de1dd1f688ce3372f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6729a60bae9bf962f168841ec320f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89883a086b791a721afab11b4163b3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6688a814ec3b48102b6c435f6d486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460adb54bf66caaf177120738d64692155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ae1744ef52449a5751800aed907cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca69fadec07218ef583f5c547295b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff85d6e0a9744245f74ec663430cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164221f8136ac63b93bd842f9adc81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8383f063707b74ced7a8170190327160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb1b0a3457d6a7e89e1554e0a31974161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125dabdbc7360f6447969b08154b8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c267afa47305b99d92937bc5f2c715163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd46257252ad1f07c606267d06c27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210cc1847334eb36a80aae67a64282f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78eb654da1e8b1c849d0485e63b693166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14717bdc272a6249f4f1b0dcb0b90344167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565af73f5c011b932c8340962e93c5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef449bbaedd95d75003e4177f9d60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081215025877bdbb51589c9f3f0116f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b791c09a50f900e7d37fbc58ddf73d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd5bfb3a570cde51af29b4c69f4621172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd85cf3c36bad497a3768e32d022d68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e9cd974e44337ee60bb670766e22e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f45f9de07fec94b76ba138a35268175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be252df8b30fe4824afb28803d210e07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76335cea83d94226c6bfd0c36da5fcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654469a39510d62409d0d65f21cece178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f36742ef6b72a650ae654a64c8874179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98280f16b78a2834407729b0f66565180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a126266e64a4d812e27fe05e3c7435181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4ed841d94932c83a385a3a571b45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dfb1ec0224882cfd48c4afaa2fb05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6579cd3b1a86c3fdd0d0f653aef138184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d21485ce00e83282af0fecd5a25b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb41cfca81054174bdfd611b0d41d08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7535d2fcf9dc92af5994dadf33b66b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a62b604441786ee746d76b6fb3575e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec885d7b5a4aa9a05acd4d0d943e7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea976b6175186cdda34293da3e0142f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239833740c1af71525d732da9fd1d1e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1cd85e382348648ce949faeb592a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd67048f77bb3cb25580d845229fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75363d879b7d1bb25c378decebe143c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5fc44b94b6da68fd69d75a8c6bdea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ded87e088eba083697cc5e191b8eb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b19fe802526d766b94a76203031b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9987a22ce9d0d7d31c1856cb3be77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4aae021038a0fa6439ccfc79d810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab60bd17b3b8b789fc4da86e0135c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d743a1c057876788b9ed655351c62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a6aac3bd087e984c7cca95d94b884202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95bcf9b996f45fce4b1f8c56ba28c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d33551356b516fe84139a2b2b1b0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06e128d6a133fed72335cf7cebf3e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a025ad53c4d441460de9ee53c963206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd74ad7d53bf9d2cd0616b3e44f5e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a1f95c90937d6a165d0b203d1f749208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc70ecf43674bb457cdf06b433b680f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120447d01206b0223cbed98042f62a96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8c82c2fd0b1bb7891f4d967e850cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e3ab455e080f0a7b7798c624b220f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f34fc76b4db569071a801f0e9ead213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa23e110a710d6e47d9853536586a80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f6f57638acec2a1128ca7149382e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296e489bda09c34fd6b69d45eb059b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9abe494a15b32d74db9974920ad25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50318ee91cfc5428dda8ed245dbae809218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29fb91c98609058afe4ceef6552095219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69491e7ab0233ce2c9c27e81abd7aaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832de6d525ba6c289df59ceae09cc7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d6c7fe28e22402a598a3dc6c7cea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e523e2c5a57cae0b9b6250c2b7b056223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeb0f28750c55b9d105f446729a2c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df5a2ea90de0fc648e9266802c2d1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d957d8d456473f5eed3c00ac2b896226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580caba2f4bbb7edde1492fa01ca48cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e8fe6e733b9a9b96cb503ddf2979228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e848296123718775e9de954e44dcd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f255fb47d8d0fbef917e6cbcf805afb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93844dcfc89722d8982a547974393231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd7431a23255446ab8456a0f99f0eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4ed6d8e1a20041a3099743b506c49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a3a119207db0bb869051de23f8331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad358b284f4c39c1a32bd4cf68bd0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd63ffc50b54b9de72ebdb4548787d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80265c05f71cd51c01355ed00a7692ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a42b7d7e64a4ef4f95bef65996b79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec90fd4c6429b8f32ceb2975b5b72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c736bc39d19a47ca85b91d9367909240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc4641d6d9b623447226c81d515b82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9a06d5a8862ce861708e7cd18516a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f5dc0d20794314c82856a74cb987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c40845de6447a69547583ea7357f07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae996d1b0888a6d6639f7581bfcbcd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef22745516e01ee35f22181cc053af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc9279f9f0abf37a27b7a72411e1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370e153030ad87b319eef5549cf3ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b21e53f6850c99dc85e9d51d26663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f884df9381917d287250f56d022f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb720b49f1a246b065e021c0c86c126251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a96953ce1902ebff28032080e080d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a4566a87256aaa3cfff3e68dfb754253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78ae860eaaf701d26a80a318c8b985254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c024c06e85b5c65638ec4c3159dd9db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84e0d6cae0440d60e39ecc9a817632256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059640d1820b1fb2b4451ae339261df0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0da12640bfd48e2ea5c7770774515258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2994108735a489674d879b7728b199259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6904c4fd33047ca091cc91bf1758f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b66f3bc7fdb0406381ea5c4f25a6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f66d52155796fb3b0644535db99cda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28284610e8aa6764c3add34c86a04f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e340db4ef49045e7861860484ad24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f535a3a4ab2ecbc5dda10177203e151265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3fe3ff7bb6bca14d325f90eb93b4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a3da53649a727549a035655616d23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22231edaa00fa45e7c0756e177a9e6d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9fd573455a1cc0047d7d43aebc155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892edb3449f3741b4deb9bc5ac05bb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76d87316adf53b810b6698fff0b42e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42777c5920fc7655e75bbed11a6e4948272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c59e2436c3654b38c6afe91285b6b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54590c7b907750761c899cf4781d8e4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e581629e81753a41c467e1ef315e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3830caa3e9b54c908dc050bb673785e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ab40913fd197008489777f1064525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160b01a3f70e84dddd40d228e59ccba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce216f756285c672ecafbce9f016b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae66066f32c336f7b2abc057560cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea638c4d63dda80c47fd9c9cb83d22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba142440ab88980e8d32b990b3fcd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ebac500ed2d0df1cd188835db8251283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb139b531547bf921b69c8aca54353f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539332df5b2d0e9aa0da79352821c801285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56009814368e2a073d4532d73b141b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5aca8094b2c4b5d1b2e532f42ca04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daf44a5739d18d6d1b091243774308288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bb5018a70b97188958645ec8ff6ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae95be12212a0ad0be1fcd304560be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3578f8f9d32fdc17a9589dc9b65b63f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba9ac438c124b56978425907cc7099292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5e2c9e089caea53be4c85b57aed2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc12f22d5d2786fa960eb2db07c02f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803ef2ee27b4a3d080f2f64876a81a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbc7f2bc021f90eab2ae8b2f1d8ea5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f1a6bb82eb0a5da0d3fa9f71bc96b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ee4c6535bbfba581055420f775a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b20b73da86f52f18dc190592f6177299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330115d394795e00264cbe3930bd86be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c45b0678cbc8b6e6a4fcdb5da24b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff8f8efe82e934c275b53841136d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d171e6970a448c964a65c6a10e9847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a6aade882e13faa81818efe81021304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65ebba90d0abcf9e54a07f12fadcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a3487ffca3f072a90f63f7e7e1cb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d079266cb89a8977b4a25270b9a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93e41a19dcaeb22ac1e357152a1e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f16fba989dbf44d3c4c1f80d3ead16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e2edffbe6cd48be32a348e70c728310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf791902212e3b909ef1e0419c667dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c88436aced88eb3bea26d06f46fd6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1072531dc761576276eac050f1d51e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0229c9768b7a1bd6add8c234ed1b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43094bafa3e45723d35eef9ab74a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da164c1a9ef2b29fd7bf8447042369316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f063d676ebf43867f3e72953b3030317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0061b70573fa415890489dd082e5364318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d1217d7b00ae84221bd62dee2ad6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a402af16087ccb96eece61874e864320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1969a6e2a1dd4436761e12f00ad6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031f81e1e7cd85e6180794dc347579322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cfe94d166f57efba0224f43c7b93c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656adfac80fa5e99e2744b6e8397daaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c42523429f6ed66bbb1f856b952a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9682d518bb318b9aef625936111f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c8db3b7fa008d19e21b8fd393171327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea949ada1835df3df6062059be2ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcdebd6eee4d51e8f0edb6d622ff24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9cbf5dbab86879f42c3eca11c2e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8498e5330cae563800f706976f156331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504c789222c5067f0f1b87e208d33cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464ccb32914f80a9166aa637350d882333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29f472816a404249da0064b54f8421334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7405cc98cf63dd04d0f3d6aa585e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b975ad8d3495655c0d32c80c0e764336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f1ed82d755c33f03e06902e691a30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db236535cb7b42bb18a21aaae3820b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef2e0a48971d2bc69fd4b6390b9f8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d863c41c971499d3a9d403fc6095502340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0ff5a6ae106f8410f38a731bd1024341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c88079a5e7436b5e52a89d0717c60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601054e0c9751e2fc4f0b3e417658e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd65add27c2d2be4f63b2f316104494344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468aac49c5cdaaf648ad4129dfead52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30255df8ae9b80736f60029cd13c47c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee8a4b96e90ce770d886cf735540c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e18836cc70e7d1115b3c62729c337348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d6e1de8f32b59ffd11f3f54ee557349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c50fb36e55d7a844676319093169350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db6b4d5261f2fac59aa072592bd765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d364404b1cc01b9957967139b4b8da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801440cd589314470889ddab6ce6d45b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2063bf997792374afea8208cd2b0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72caee1ed1fea2b3337650c2219317355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e8f3f25e39552089c91630aed2606356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0674699e3960cbebbb15e6795011ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276283a636d595bab7306179550fa20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d5039e44bdc4177b8dc9aef1c18b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389734619246155a0f174c349c7764f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9efb88349e669ddab169b282a2d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47674daca89f309abd5c20f3b329e824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c796b0526a7a5ae9897dc086d52e07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a5142c870d92d3a82fc515a859dc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52734e899af1db0e667e1c2c1a8f9a4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add668a271acae1b116edc8e050b6aa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be6251cb431761b697900fe67db31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf2139cb59107a667a39ed1a62514368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375d5ce284788a2a943f7df74123c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f4ae834f41465529f4ab094ec2d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434db9b4e38080d6ab5559cb9ade6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259eb7544a1cf509fa727f20882136c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf514e72ab3ffb3692f33e00616090a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccca9ac1071f2ae2ed4f4bc174464b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b7fe315fa5ee2603fbdd05fa39318375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b130b88754d29b1fcb422c9c039459376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc56aba5c8745d61495b0340e2f072377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f822fd43186db0b5e0abc0448012378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4de4c6ed0acaaf74dff729c1b7730379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e132724f76b4687069459936b311380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47d5fc4ad20dc61f2d5b3228ba286381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092bb6e4b3fae03a5d0f43eb8b640d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f38162117fa7dbeb2ab5d2163fa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148003849f019d2c16e1cf227dcbd1bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287bcda5c45959be6e2928cdc5f861385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5752ed02266a94bcaed567d405d8dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e27a93601cefbf7ae9138b02cebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c0a6332a9d66cfbcb5a28df025a21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10324dad0c94abd217e4f92e262ff4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c7476d49fa913697fd70327fb11f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26055c010a0b22a2456a8abb09154f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bf10e937844f33b73543b34a2dfcd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb5dd078b2ae545b8ef80df609b529393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcd659e07eed4f1bd93c446864fc06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a7d745a81cada7408b12b2b2f88f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637633dc0d3b81966714c7e61cf132396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c52df110a3696fcea8a2d4ca72c2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f672e561d452f36e2372fb4e7c04d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cf70119511fd1d3662a9fad7310ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ca130ef51e91c3e8a75b50835ca9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb016f4803b8f81884906a2571d9bb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e79605fbb2455ab634a2587d0de73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da6119f03af6af3d12580db283083f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36726b690139e74ebf3f14a5e5a3525404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b7c09ee85bfee9e58a6bbcece228405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e716577bd4cbb68a5331c4a40e635406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83f940ce5019aa3b6841c26aeba6b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc776d6d462c1da88691a97b7d150cd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ac0eabc66135843cb8aa9d254cb40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e58763ce28a6d52a0f8f7b8867f24c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddee0ebeacde23ffb3c0df85a52228411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488adb4c235322299848125d3c52311412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b809451d3e2378310746745d4315413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b443118c0e9f03f5d3f757ffd9ee7ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ac309f55f15909dc730d2bc7b080415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316f68dfc1692e78e2db6f3a000966416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a0b563480a6219f08bb1465741f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30455846435acb88115439f868923a09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ac33f31534f790e722fca9e39c37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ec6a5cbf3abcd2078fa945470f323420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482206acc62489d495b26bbb340e79b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9610f7c2a4b5b3e75255950226678c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa85956e99b9e77b0faebc4a9ce11f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a2d893cc64e617ca612b0e9cfe30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87770701cdb4ff8805522b71be6ee31a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28abd180f772b35723581a62b8958426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94e4d24729812dde313f86cfc56fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75db341f8532e6634cf17cc01c528bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ab28b3b88509fc1e4ab92ef19a975429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b29c4588160696580bd13d4380b5a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc46465375bdb411b2a9ae983288a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b9671cadad0015d8ccb32b910688a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7e5ce11514c7ca5d243316644633433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4c4c4ee7fcfd758b47864eb1fbe68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5a1bc51b35b87e03b850318dc5ef6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cffc2ea2e1bbb11c136d630d99191436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2358e9dec2e7c731b6c88658a65814437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7050a8bda66872fbbe04495d0a1df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a588c6363160ebfbd7f0083684b1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e7a8589fc4b93c02bd9fcb8b25127440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bee16eeb520ba4bf306fabeb15f30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e86fb3cf6841f70709c8f1cdc034aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efe193fc2523a65c1a6674c4c002d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b26e0bcfc5290fc745d809e77ae31c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4415809c2c0d8827b98fda454bbcc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3955aaa3c124d0862735e201a59f0bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305a2ee95432c095ff62d52e85858a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aba06509994a55f836e017cf287e8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cfc967f52735dd603a00f2fa47ae9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4012e51f1b78f80476add23c80f0bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae12dfd11b9f8a2afc6ea928a0716451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2f396e355618f265f0686cca320b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6453df81c40019fbf3559ab4dda8ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c07bc866732ea03b11e4302cc42c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f5bc610020353844924aecc41946455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e55f17038ceaf1f3c1ab8d6fbb24c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad4473d13af63482afa9d30a483b98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af99553d32255edf185696ae4b7baf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8d9968a59046ede78d80608de38c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21b563018b7cbeec28a22be89422c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95123e49f060c3755a59e7227c3da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16124dc3410df88d21d7dd73274c1bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d668eebb03de2598cdce5582836d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834395ab1de319b1fcab25d53cc7708464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc49183c56dc6387010b8f6814cdbb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c4a9f83250a1fac3386b3034a9a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33852c3b68c2e101644b6fc1bf3d7c27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67064a3f817d54f74ba50f4552f1eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293309668269f4d96c6d29d8832a4d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22dc1897317e9385b115b6a873a1f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caced65f9ff20f3eae242293a1f9c39a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb2fb28017ef5950b1f1b2e5c55b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb37cd800890af56101e4af955486473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f06faaa0f3ff3dee35ae7b03fe17ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5e5a5451ad312cf89dbdfcec77d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a073c655e99cddad7da728da404923476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93db0cac18c11d561ddee9f33dc048477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099bdc99c94f2bdb18771bbf0c714f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb9504432223f1084e7ed3b427e97d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be634a55cd675e1e1c4eb58315c06bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e14956bb5200310fd92b66b874b95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c49e6699b80d96d953b6c08aa6fd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ccc4a01e59743bda1d0cfc7853901483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa26c52af8cb646767662a46e3627484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754a8f869ce922a4f1e116ce3af5108485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905267c035c14cd89cd92a5b07503d99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc82180405d63d173b2b3b8e5fa006b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbb4c40dcc155dba134c44df223ad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbd2105889e6e7fba87bc84e4d626e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e938c2661226bcd3c7dc30cbc8652b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5cb9f1263703aea1572bdef3cd41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec867d2a51ca3a892ac088af196ec2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b3f7e45a9d905caf27418d9ee5f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b355bbf6629c7542dee124de9d7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a257e00c836787e13e31bc1e3654980495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e701e773b88c4c2e2db3916d99dc0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e338c4c82f8e6e6a4528ba98de0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec809d1ba940e5e44e7821da0524f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90caf4a4107c73192243b59ba3786d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f18fc83714a269703a033c3df23f5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc1d0cef3421c53df9218f23fb8cdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c6ffb93d19c4113bc77574a74520502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf37b9340f256a051be63f13d2e6545503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82dcb9f6ab554db52e5c31dc82aa1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde4e8be0f14b8df03448bca4865d00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a66aa3ae9267f39d138e2903c8d3e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3202c5697c7fccc7ee9de553592a261507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d763a3893a56ed986e9e5f0c09bf68c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9fa616efd3690d54b7d416395896b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cf2e80df85846480e4d574c4ccae7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6878c5850abb0684e3d3d7954336a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c216d25ef6ee3b7f83e3a796f0233512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf7447f0e437c27a74f1852b70d1fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c67ca6802a8f27ac9fd32d22b4529514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef53361697a841d0ccbbb8cb9a80088515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611574708dbb4278050cc596d07f9f96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928cd6baee3a6d0a014cb7d619fb5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b03ac5dca5f1b915ca0f1aedd2a5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106f1d5cecfcfbe6fc4a21ea5089090519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6da53366dcdc6e1dc64b0a7bb28a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3a40b418ee28c3c8198791cbbb445521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6b302665e169b5f61682c94b286c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66e3ba9d22f852b9b20aab5cebc224523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0eebb7019a979bd7ecf0b1a5bbc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc074bde5f955ca4858d57255a22f86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715bfcf7c7e7dd60f6e3cfc4baefc65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6079efecd78a1c9ee8d34d13abe3771527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615ad2bcbdfca747a219e590e9599aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd0c89cdf96194dd34d744c497cb0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc112872224671545421f442fd19e46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0ba326a1436938536ba38052146b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac5a0ac0cf813b744f94984d00ce1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9690bb2f533da95bb22d4853f776a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10811ae0d43927bce0824eee7f6f11c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d7a635b4234a5e4197732d2789028535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28fe36652a054ae6eacd364424872536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc5925c1db9afdba1ef8d8faa89d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6f756bc9e101dcbee9bb0a7a8875538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02114cbbd1d701885ef1dbed55f0dc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dc7110c4fdd3f76909b50c31daf1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6d580a399099918e3d364b37b5003541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ec629b79f67598f19e46a51eb6fd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29bd583ebd597d944f5144f598e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc03f3857b192781581b68768223100544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6682cad7b14be44ad5451759f1eb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c9215096a2c51b50b7dbbbe9569d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2fb9b9275013bf1d68d77cb71c298547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ada36586986719d1c61ae81e9569c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b327db53ceb27aa0f9d166be43734549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc434fc67768ab11209192727cb42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74fadfb05528351913aa41f84cf13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951ffbd281220ae0edab6599d769f7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0319db02734943b9ef7965a79db1e16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c8a1223c40c8b08534b04632708a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702aa7eac4be98254321d81590b334a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de09a1e11d5b2e20d14cb9ae9574509556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa911b90ad8c0eaa71f28da14e2fe50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5345bc8608c6b0119ae7426ce55d03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d7122b6348aca438f7094d7289e0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9fd8076c7cde466f46d35a2420206560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9b9652b32703d6066480d9011df8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4f38b7f6797e26edc49865d6a7fb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c5afdf8dcf8670e6fa79b322bda90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2130586bc712d3389b9dca8663ddf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef532a392c9a841948269134ad54ec7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864341d4a98e319f7d4d8c14809d9af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ac2d0c779eddf099da773968cec2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c62c01d678d50cfa93c5fb56b1174568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792156575a2fb987d1644d48eea25a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62249a63291bc1f2939cc6b7281885570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de36d35bfb45c3bef79ddffdf8672f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4215a0638872595b5a551b1bef0d0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1969ca13b216910872fd8aafc59cbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e878b1a667f879b0330579c8db38d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12f4ea4bfab1f73a9ca68bd706a0e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f8b59f72bbf2b9e161c2708f8ffc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b10203f0dfc3e56324af17e8fa3e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f65496d2ca7bcce116bfdea1b5162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58753c041623817b27ca8c43afc351d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2884339154b575101a9f4afd0b1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5412ba966592fb334ba568297b47e15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c879de5986e944e681aceb911d12c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e85c391ec2005acc2dafea34b9cac1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb0c6a2ecc4f653d33e3ed8d4887f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd015765aea25c4e8d5598cfd5412585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69b44ac6c794607b9ae4d797b2de5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0262eb4e82ab51a33da48c3c1fd00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b5978e5cdca7088afd40de4a3822588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf650162e638b495846ae9ccbbb8d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912eb2d5fbb2fbbd1f39b4c0d4a6d68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac772ed89fc8ca9857468694e3d289e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0906e7185ce7b7704a71c3ec300124592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396553fc75e60f3840c52c03c80a3c2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d799b8d0fc9f9f3e2f778d75dcbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b4a595d0df76adc98d348972a67db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af0f0db9c4951265479522ad94a6ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdb77134bb044ae5c7685163cf7168597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b258b87d4cf00a7fef9e4570793a90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e2a09f496201f0c2d7b3527d622bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ff975866040c2f70b32d518b02031600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09a16ce553c5d5b017aaad210dc94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646983c7dc4fa2676f33eebf2ddd483d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bbf19e942bab17150fc71028527c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222a33d3df7455ea39fb98888c9360f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49b86f3c029c4e4fde6da1d69bc80c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e78a7b86835a4e787cfa7024b5af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019928b020f5b7bdeb88ad81295b3daa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b37d737d5c6776fe33b06d9a86c72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e8a46a37de07058473f6a54f2bf6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425826271a696aee1da6237d15355435610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c7dc94fc16673ee34f9d63438a50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9d689f60a6895a538ef1b45da23f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f0521c0218d2531c3b07d8d927ceb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c835cbe195ad0feefcd87a9bc7cdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d9c706b9e468ed6bdc18bb4c2144d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085757d65385c7574b4a94f26c970329616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26afdcc792ea4180dfdcf40d1d7ad5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb89fe8ad1e93fae15eb209e40e5a28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd12fe6806258a3c13b136d560451b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70237e714e58af9795d0a2a47c0249dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d454b925d2e135c952a2685a6aba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdfbb7691edf0635458f7ab8e21b35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc58de00cb2d067b5119d0474614363623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006641524c89451b0e79ac0dcbc2b661624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b1a5332eda33b3fa00f9bb8c9eb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdada2a61fbdb003cbe31c1e5e3ec7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21254f49e0d2ef4cca58be24a2d8ffc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405df93175d65da819924fd94c684eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90bcf238d295bc4d80d6611020643629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f198be264bd33fcc017153bf0e4520630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cde1878e44b2fd911c58c1ae30918631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584586c0ab7f2739a7d3d2069916fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75e38a80da6eaa108ab7a5d0a94ffe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c772fdb28e59e69ea8e06b4ce4de5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af989d497374b23545a5562d73c72a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca8fb95a397700374b91076c136ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f03e38db83c4b8b7a9c2be7b904f4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b17fe19cf04c490b479b6e75c3f03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8841c6b611403628f63fa224ea59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41672e5aaf6caffadb5d115eff904b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d58e5afb939feffa18f26c37bee3b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec93a01fb01b6faf23893a38e59216a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e26f6ee264c70938c7a14c5de235643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caaacd9722e106aa454790f550345a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f06c419278e2d1d057e8102b4a2975645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2c8b772a25f8343b6f311dd3999f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad498b63a86e5d392caa32d112af3e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab5ae235c7a7db4fbe830edb556fb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cdd7de58cd04da2f5d0e29c6e86fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d0ebdb150e50b994995aaca8cdf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac38e5c779043b063c83efabcad54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b769a44adcc3151090397033d2803652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe3935a934dff05160443bf6d8581653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626f313579134fa78e1461ca84bbe7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d38fe3427c0d19e7812245c8c3052a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f1e7e11818d32b2f17e9d258c573656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddcbdb59aa8b74796ca6c435771815657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1487e6d12bf168f030a59fe1b7ac7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c619ec406a60fdeb8e8c19a7b471320659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581000dd0e78498232cdb45dc7b48526660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655f24bfc638102570e8246e2284d9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc1da6b76907b8352d9522f73a6d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54dd36930152fb673eff5f92d6434e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9115418a02d15c33c4024d8d74407e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3adfa0d8724f5db9f15f672adf37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada154f4b78bd776a8c1f150cfa91ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d96ec61741def70beb24c3f2feec7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b212dca68a70f794f63837272363668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac714bf2506557ff7ae4929f72a1d3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2203fba8bf7750efa60f594fc6d323f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb23dc980ecb6d306e4c647e9b57d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceccdea93b7af8b7ef6c73d951d05a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf23ed7228c44d020bff5fcea9b4f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb00d787cb496db16a0f0a5f623854c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d458845e1f92ee322e0721a94c054b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982b24b4c8ea5df60cbcb90f65e0f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04485e41722219939b0273b95cbf08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb431bc44271f144466f9bc1ed9d74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb701ab49b459dcfdd89485268a55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e4becfa86c8712b848c1f424df7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f9de55920647ba0bf6f2791dda1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0008127fb57e83626deee0a22912c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa32bc8e3a841bb7f7e911fc2fbaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f84a37ff44d8bd29449ea1b8d766e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549bc905d9b3631d2757df9a637ec80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c6d9031175b1e9f8de578dfce1d5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d720f64f14768707a03d1165c7d7d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8166cf7a2d1881c633d75a09c018c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d416127a4206cdd057a79feb68363f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6930c16454bee26bb66348e9926df1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c628c5b327feeae5c5c2ce27a181ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72701872c75489fe3a5593fe853e4b38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9805162adb0cba3acbcc0af36b8ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de4cca0fb902cbd01a28cb429d3a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e67b8040d74ce93dd41500efa5f82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3b6c099e3e1c0624868072645f88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35990cf3a3eb8843df04caaf435ac1ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d856a57f61543640d18686b53f3602698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08578d84a68644f3d5b42e7a05338ac2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272af4541c73869d536601b4ff596574700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54af55626dc948f089ca7ed06bf992701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a5cb4d30e62c882e3379fd36033f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce28c571d246348a08acf74528bd25f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546208cc5fcdbbafd4bf8ca9a2780e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a60bca24a58868dc0e56e625fc720705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e9700b55cc87f283f1ccd6b91630a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b9ef2e5d6de488b5f8be19ffb81a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dabcb359e3e14730e1a5cf477e9354708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e55ef64e46cc5ecd851839b21438a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e4b0eff8de2f53924a4fd5f3d6b7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3c52eb4043ca7ab9ad15101599ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7373cbf59b995bcee09d3a3750cd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8291b384e50b56ea36c16e10e7497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ee9c16912e41ff89c065a0a24a08a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8762e32e7500c691fa95bdfce2282e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9966fe69f46e71d8ab3874c704db0a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ce8e07a9050ac9d741ee49450cae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927ffb54de6c0b399195c28b831c46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82895018fb340d0f96334b082f81486719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685ee0b4ab58fb31b6b73f586e92486720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625c2e13ac41fc6ed529657dcbb508721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4d74665651784a67be20d12a22cf3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9563112c87caba40023dd29bfb0adb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb7a163b93ece7d80999e29733b2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df337e53947812c53edc83234f7be61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c75ec20c8556d9cc1b228e700861a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317660e3c7f588a2e03a5cef1129dd78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83486c63c557fd37ab8b99ddb6ae15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912596b117e699514bd5b7702e5964f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c61c320cb31a5627d6ba63b8f9d64b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637727fd2d9fc201737b3991c8b4ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a653f99bf8abcdd3354eec5f410cb87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf116ee7951c4edec9f3a819d60d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6562a4e2f9890fb51276628f4f0ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a6ed500e344c0c340cb3533e4708b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12ec5fd333fefbdd7fdde7553ad9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad213cf2e7a1ecfda39c8cfa14ba98d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d69c2a5deee10e9d6a0eafe0631b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b90c9898e4c4ed4c1a2a33746252739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d82bbba2b3bd2f5b434672b7b2ca66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e559e897163c0dc698da7eb20c525741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92140a990817553c9edaeab6999d1fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770ddce886de15bbabcbd48173dafc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ecd579e9b38723b92b5802952cdd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1237ad34f661bd59c3ab332db09eeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1014a98764f02fbed209d5dacf29d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418b5eeab5f72e6fdc33163130cd26b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e39255376141f15cc311a797e746f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b78184f237dcad43bd34a7e84b498749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f161b1200b5374f9ad986157d18118750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21deac51e1ae3828f741b1ced4e3ef9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd811c68e86096767bdab7e60ba8d77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72ad88e9979c8b92b492c4ee86632f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d532e9c51b6017b6a87e6fdb8608338754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cbd9c176ae784d0c54e32a21b29b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d892cb0ceeadd09c15f410f32b2d2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cc41ff98bee815b8418516e46c28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818af809f17cb8d7c34c856f58c34b91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d4ff3879dd2142a122369cf3bf4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c427746c1c53e699c131248900e8e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789de2486bdc526b2e91a2c072a57e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a2e3bda77e77ed3320a8ec67c2575762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3305311aaef203e657675cf9f0eead763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847df3b5af81671ae1a0eacf4af897bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda0cf1073bbb6499b2606231b4aaf5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c53a32a81d93a4811fe6538529f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc942f6a8ed05092054dd13e73d363767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>