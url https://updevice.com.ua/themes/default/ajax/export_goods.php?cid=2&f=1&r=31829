--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb098e0c2d2bdacb52be75a6b7977db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d47a6f53385115777d4347319b71972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0abe160a6e0b556d1d21af6543f50b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7604b407a97bab1d240f71f580eee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cca2970d5c48a465c8c50dada36b415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db298701fc15d582d3e3d87992a686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690928e4cf13392c5c03e1de9df47997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86727c4d72799932f80361a319bae38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d569849a13e0b2d81c534b35395ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298cb28f107622ba00f5fd3f20d24c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8dcc226923a3af2a2d76c3f8b3d3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f18fa79384d190b5c6207b5ea4ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b27604ef918c965a87b2dc08e5eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57eefce68419d1851beed5bf2ec6c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf313c549c8c2735893b29cd698a1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94351f9f4b770dc834c80cfe52f2b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38df46b3d34ffec31de80fb5ee9a6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c550e14ed92beeb98576e2ad741218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26af1abdade0b589dfd359917bad319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f5f699eda5eb7493d1fa4b0ff0cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd79cfe6adf6c34719e111208c5a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e8d68fee6fe6251c4982a47ebb8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb108a9ac7e67c73de252e36e47d2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b936ddd01e173bea14dc2c31b5d49b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2fb25b67a4f58726277262054f83c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86277272ed3e5eb2006578275b72e0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd70273023bc7fa4bdd4c273424fc4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9de48e16360da78513c6422921ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e05aca357c9595661f07911a1022129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9b67d74a259e3977d0a95c6f5f9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25f9f4dd503b8e6073b2a824f586a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b0335b86fd53f1d0f65c91431004a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b26ec9cdb4bc0a4cbb160f53f42bb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5027fc989227c81ed7f3bf0f69a3c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f8159ca10d73c7083141196d2112b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f27c34b661f0c6c6ef60e4e624729b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d696ec3197a20703fce0a736f8e0b1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f595f3e82530c5f8800afc08eb4eef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c3c562395d3705e6392032d10773139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66e18909a7c3ed987aa5dd1ff31d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ab5b9ebb6bc37fb2c80ae674cd91a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056ea7f7325399ce600bb7e022c06e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98498679a4c2c4a1a4d4bf3e8904ae543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae41d5da32793f2464fd0082947c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d66beb2d936a743aea5da88dd055845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519008b99feff5b8e00cf6d1c89f27246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74943cab0effac61b4cf65f5a4d2c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fae4c4afe1d11992f3748def0ddb1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9632772428bbbc2d786f98ce4608f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305912960ce083d79591b7f706e543fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2cc39127c835b1eae05c9893fe6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee952bdc8209d5ade5786907bea4cc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7341ff4adf0ae5477de44d85fae4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d161827b16cc226bb53fd25fdc6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e358f69ba0ea7eb61220531dcf0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ebeb0f8aee0707b02ec53f74da7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9556a9554a7105ed83e2a4319ab28e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bd0bd205289fe0a3b7a30a9a0439558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07f697cf894c17eaf51b305bd4df259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1ee8c9237e048d782d3adc3c2f4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc2f0c3d0f54dfdf237a349cc4e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf698043566870df36d4333bb4c691b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d61fb9d108ee133e48c72d05323f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6520e7e0dab91d4787732e74819d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328569fe21b0d852094e966f1c46c6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31afffe8d564395f7c96efd30ac9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235b15dccbc01283ae549325a079e4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29a74b8d918a9a78ced28ace1699868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927e2cdf2fb6d251d22ae84cec176069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa184775e78fed9342359e259775f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067feb35abec21a7d37be6dafd0722c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a965bae0a9643f3a1506ae5f39df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13c392cea33b9e01c8d135e9f604ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b42d15bb7221e4662f60a11b63c8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce00a9609c5e80992ab854dbccb1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389524dddbf0b81d1eb4e3f2e06d9f5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a54338acf40e93c8034b5d56c7a0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c6cd0f5ed6341cd5a214af3cd353b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2609f5c367972f0b3251d174704279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd9e567944395c67d6c7cb30c438980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc116768b746b589d37fd47b8b0b110981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11828c2ed14e51efe8e031e07671c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011352501d177500f9e445d1a21fd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494420b99d2664b925e3b93a268ef884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d799f8bd8bb0060fa043e5c7047f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca9975b1bcad314e632eaed9a98c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb8e5b4a8acc761e2d6674c3e8b3d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b340e40d4978b633c7769c1c66b0e2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5108b2f086d396315ba34ddfbcde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be64790eee9585ff5ae0892daf10c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15c34c7cf16200b559bd42abd3e72591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6caaf9fe3c99c5cc4857989d5d14192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e5cb3ef5bcfb44d7eb56087af5cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f80bc76b7d73174cd2e4f55e0f79b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436cf08196999263193f06a5de18d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601f94299c97a9b040f0d23f45fec6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933c46b1fe0f10f86893a93139634697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d20c506617555ce7685cc20af115698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79c40e51794e5f9d69bf45284d81499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d15724e4f60463887eda64c6143d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3e4bdd6313bc496db79236e92972101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697cb119b063daa66a7d75ac627802102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb198b7158c4217451c00ee987b2910103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea4677fa30a454ad6fc011e7d4013c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89efcacf53adb8814ed8ab37b6d41e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ffa2070059d0b03cfecacc0153af3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef9b00ea5a1e6d316d5bd3c59903c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642bc211ec216aeb318270cedd7aac1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e634dcd879a3f44f25f7bced1478a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e5aa7ac234e8a34c06979d32e14f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b176286a4a6467e04d2d16d79ccf19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa99e2ba0a2e77e57645078f5cc9f70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7bf628791e90488ebca1b2710045e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978c70c61950503c362765f1623587b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94623a8feec071e8e48ff17f2653aae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2275d74d05081c9b7e5e0b235e03fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dbe1d055d2cc8cb0aa1ac58aebd25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2531d987897b16f8e642c32c87643e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff498ee36431028eb69fdf8f7bf2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf0de7986d5cbc58daa0027cdf0af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113f902bbf26388939626425a4c013e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8889392c016789982f5cd957ccdc0f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1d61eee21f102ab5c52ee9885bab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18579fc4d709bc3f997881eec8dbf87f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa76d57c51985eccd1f6184561daddf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778ebaf70b1441ef6c6fc6d7635b6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c3b100b3dfdbc9cabc47bdd0e7a5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410f931b9411d3e0a73905c5cb4b538128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21a98ff6f189284054a30d24450dd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430b550bbec6a2925e9c2657b5ba0b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8821f8127563c6058697ca03d113131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29876ba86cd79b807a8616764545d559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cc863a73ec80f3237fa4f05058e48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c7c72f05681104102242d31097ebc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbb8713f596514343b974084e58099135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c88a83897b7801fa1a23c2cba887136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72b6cf6e8ea7d132b409fe0413bf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50abf7987d78fa5872ecb1db022373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cea6375ca6b38b6a6c68875495563139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082a20512a4636dd4076940a811762140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05945a771f8feea4499bbdee6091f35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0560d12b78213922c2e2d72f44b1cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b73e9e437b2cb4170059cab10ad7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9f1f155a9d89174f933b073a5cfcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52615028649420aee388863a698db13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907bb69ac68acbdb2901d0aaaff2563146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383aad665542813ae4ffaf72bb51f10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2adb2d8f1e6942ac662197195b737148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61baebb28161122034f6937ff6482f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe4dcb0678c681237adb0d13e39884150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02bf15f0fe7c3c2aef440a2dd0b822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb80b45208666031a523b94ab9fa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b6ca22eedf21b98bcd00ab9fbf215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95316e907d09a5209972e8e72ad5245154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca593ff97850823a7e7147d12517945155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a77bde6854146edd3ba809cab761156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94170046bc92e834f2f5d3282af04f80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8723ad34d52f024728a1af2a96ec83c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a9918bbc3b84444b1c504e76a93eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ef9d96e6a423afd1ba9275c5f1c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6654afccdaa6360f27c331735ef23e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c100931825b2314bafa75dc9e6d59c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be76e3868e87bd4ff8eddaff2d565163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4524cf52fa36e49e8323cea2f821371164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f88117a851c3d242bc4eef34871635165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402a3e4656cb9919de3e3f8e261fdd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597081d74d8f363273600e599637b542167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3499514e8ae7abd2a230675c2eb5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4fb87342cf371bd51ebd5a98dea72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221327cf97e6c55d824312941e58b07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f625d09b90f6e77cb4cc9ee5c0fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17965d8d4abf1ca412d09068f06ee3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b768c5b18891b274ca3edc7c77c22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18d1972ad43ce6f44eda0bf046441174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e02074fcab1d1a3822848cdfdc166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13b2f9d04544ad8d45b14270093b77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c411aae76b5a2b302424c48f562c89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398442d3aee65236692b3e9b208f3b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee83a33479eb7f107ad6dbe6426e04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479440f760bb1225a748c44534147b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7b75c1560f19995d4db3d77d8584181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9c26182c5502f9e95c35b287cd72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4116c553c68d5684fbc05affd8a9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a05b77c42072202baf694f018a58b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda799f61dea574ec08fd0064d25fb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648382ecae642f847923c07bd91a065186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0781b4481a1043747601f16a3142e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d148d829f0ac2b1eb788414d5fcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288618a9d13c566823690f8619a3edaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d18e69de16779ace000c1ea7e79a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959087ca817d5dbf031df81cd35afe9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272ab9f7109190de85387cc21836e78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1ee4b2735019a4ad8bb324bbd0cfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5be69dfa530c7de74cc75d84bd50e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d267d0fd63a14dab47fb3587f0baf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8432ab5f24cea3a53210bc5f3df29ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad6f77645be130c466da8e2ce86d9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a4223b24d7171a43ddcaac3fb0ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c25e5e02cff34a0af065a89abdc22d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccaf350b5c7008fb7a7f5b6ba4dcb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98000b5d06144066dbff7b3ea5f28106201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7fa015fb5a47943c24d2cda85dbac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca25c5af4b03304cd5ec145d3d5e32e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14759104e8e0033b33522604378e8bbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c378f1c82687f38074b0e8e4aaafa2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e67f645ccf19a21dfc206fd826a0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129960ab8a68b67cedf5614c5067acf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac147e5cc016772d0f448413bbe49e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f0b1b9fa5740bbd05a3a077e80bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c394b3c7b8a435132f3c315b4e12e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a110daa2001b6682a2851b3a8407e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e24d7fd678f0b7acbb47b2ab9566e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0ad98ff058c35a03e85907b7d0d89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae2de34c97485dabcb90a6a79d2a06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069cf79b65a58b49ca201fb547698e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f1169159e4cd8d70cfbed0f27e09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a866d3f87bd6a2b63450e24cfaf721217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f357c815e35fbd4eadbf8146a6d9b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15ab470ab83c60e6c8243add35a97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d5dfd15ac63c214e6f8a318ecdcf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21caeaaa5b129c46236aa20f679ce2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b63596d27f3fce2b1c6a2546fc963b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d0b477e36dd8dcb1305c0a38687f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579184db0852339c5676f8fbbdda8ab8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2d8c852b3290347512a7da57eccca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf93b1de3902a64e5dcffbd95801ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677701abff2d4c48579036bb8d3f5612227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79e5bdb1acdd4ea40cbab2462a542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a54fe05d1cf00554bd848d2670b80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599f6bca994dcfaf3d09f9eaa5cec5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ca7c4cb77a132446a3b359bc1fd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c43f5973f7266b3aaa0cc40b5399a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565886577d8b24ba7299a60f442aa0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5f8fda1b15de2f400eadb291ba192234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec34b6a82f6268ab4bb5b4981c4244235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7249f6650a16f01a03e95b3f95c418236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ec090cd4081763b056de6806ac9d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e8ff1d387107afd768cbcac05f99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c9f2bf355ee295e35bd155cad2da2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6a49de27c57fd16a985e48ad6d59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85aaaefc8236a89a2a052c7be044a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30511b443940a2d4608150157b27572242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330be49e8db9466384b92589069b484243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba38ec4c506084a869b594d82b2726244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbf1b8180e68008f7cbfb5e6198f15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec9663cbb1484365bff10564a4b4a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cfbe94c370db31c402266dd2224d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd423156b1d488b4e43d3dab9fd8072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f53cdfff71d37851744c6272072b5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3de7003c2c2908ea30ff66df5ef27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b83ace11b82ed41fb116997dba3995251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfbfe029760fe945ba6345c5d61671252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d04a3800a0eb9d164b42f6e988491253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76906451fc348fe289f539ea385eb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64891cad53388f7076820070de4bccd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902d7ef15a9199a85e62ff8468b82f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681baff01b3d2ce6de327269d67bb86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370c35f531bdbe31168cd922e9d1cd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ac10187892327b8886fef6060c9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd467676b7b4e85fea29e0438ae79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e61f052aa4edac426ec2b456ad2c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b2c2a3c78ea28b3be23dbfb9666f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c6956fcd08d7b003637c33419555263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8b663d2e4895e169dfa3eeeac85d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a0d40a174f028987a7061efa25a6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff31e36f3d5c6e77364d008843e4ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33063ea3c59b05f69b61c02a9a6b5399267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16962eee2d20da63d022e2919257943b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5b5fc3fde996492cbc599fb5ba102269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c716174470807e5f5c94cc8702d155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ca239ae61edd51031aba0a8d108e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55acb0f7486f7c9c11f77d87e05858272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546895cefa7c5bf92ece2e8d6255925273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb76734146b41664359e218d284fa7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2eaf91cc81315f51b55e66decdaa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c607cda7dc306f144d633b1d9e539e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8406b3720a1aad807eda0e582596ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298d91966ebd36845ae330735cde260278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e97d51369b9885d4f0d6553f50a88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b85d0d48e402969996e9e4d57b7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c615bafd222673aaa4b2f56f86b2c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca93cb75bdf78e319ed0b7e261f6dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393360435445719a5160044d8d61f35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a72e450a209cd3cbe33afec55be1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e9e56d15528f4a11dd69c29da4f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae179d526c40d8cf08120d5450ad38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfdf108cbdefe4a7fc3a8123cec8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c4579f7ff6ee1dc4c5727a8194d9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1982e3f359ab50b8c55db74597b70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde64e814a34851304e9875937b0f96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa4eef1ea5f9aa757946b303255995291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38144e548d74eb57ce6b15cb949c1e86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96c93496d9e5c7b67be967fcc7b55d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37778bc0f36b05e91155ad258221412a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6402350022842af860bc1d8f7fb923295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8074ceccade292b1a7c79235f42f43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559002ac7faf5cf378c9d7f3d63f1e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d95ba618c20c9ec2bc012075cd32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8ed110b317d89e03b55886c0d6bff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b44bba90283c398dae9c21e8cee1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbaf4d491fd3be4dd620e5b88efde8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c10624144407a12941ff2025ae7b54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef1edafb3787be2ba68da450db8efe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0681b692a7d3b9e1b85418793cce11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9ffac5ea1c7a1bdb173ee7e6e4183305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db58684797c17b91af5a488ed78cc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3480ece2153abfdfbd881ccd985275d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f653b721ce26d3864d57643aeedf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763668e76a31aac045e1ad5a54e9c500309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ade612dbec283c26a177d77d656f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d4277d16ad232bb6d54b1d462a78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628fc55d3eeaf0d2b5958b50056bd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa13027430075111f9547351a9823313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dbc7924ad3ae90ddae387d6bbc6d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dbde3a40796e5567ad18149b84f69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009429a2d784b5a4f7e32f3b1c7c60b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f645d6b103cb2e1aee6f363f77046317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52794668a9a5032db2ffd0b0b9cf89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab89f9b9eeca5c1c714545429ce134a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b191a7087184de745c7a2c512b5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e953fa4fe5b9a51c95c54215fb7beb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d20d1b03734a21bce8d3ad89a460322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b894ba5e34cb7ae374695dc791f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab193f1ee52719d5025889e8a1b8f20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1eb66e63cdc8a0001d8c8c22db20d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a65a59afbb2a99bc4213a7d02b0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300773271836f57f577c903fcf94376a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966601996ab0decd359b437ec7f5ab9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0513c43fa75695347d491376c2b84c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17524ae6998fe149de226ecae03dd3b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc26b3d074b28180f7559271e40d90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d1fdb3d929d4b39981f9ba8dd75a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5397b26acea6b211f716b87fe8e0f80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45441b125d029dabb86132c8a0ae805334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e31e66f2ed3a38d506d3f61f18e6f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad9374aea720f12a511430b56dc516336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66976c6a057b7f9a9e7ea3decd72ed1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1978ccf6154612a5069683aa4f495f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f93b116a00794bfedde60da6d6edda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d426887e66c1b9591d42091bccd9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35b5010c6d51abeed08b259ec64aba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023291a58bb31e30e9d74d43cdfa6696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59524fac6300d009730985adacd84377343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e733712e85cbb19ce4fcb42dc4d8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54555b414a41aa9b9f7fa73b17d22367345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82afa933e7d0a8452d5c234e86fb17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6bad94e809b46e4c671af9ddd3bb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ee6b7f1ad9835eca1104a55c9441348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0509ba6537178444b31612d1e62e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7edaa9a84a7d5e62fb0fd2c837cf0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075fee8bb2b5b62f141c2d28e7462cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb5ccae6d1f7b780c0bee26f6f9cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdde074144b9589f3b559427058ffc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05a2ffdcaeeef9121cf295c7072b88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357d6f1adf0ec3417b291803930ca5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54da3364e3f7ed934ba7b591dd4678356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1846bc51512ee6786aa8fd855853c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b28433a8c8ab61a602836b10f877a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d59924510088f988e14d72aa991d21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f12f1ff8165cc03b38b539a7ef061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ccf57ddc8d748768e656a30d11baf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4488b79b4af116d376c5faba8a78df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787bd080ba7f09b0fd5c8d22f8f96f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb293baa3d748e4c58db46db27f4b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70453842d45c8b12ffe19c11b4afa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e183e49a0400d023a93db3d4c28120366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7682beb6cf43a0bcc98610b444a5d21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5d08dc6e3599e00a27fc624a09304368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f726e2c956a644fe6c34e33fcfeeb87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f42f938250b3151801b632af8fa12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb23ce57a91bbdc5e2a64ecf9d59d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae080104de9317e8526100a89299930e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d38504225628d77956be172a2c891373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e65b129726f119c7c93c048908ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8343a6592becee93662810dabcd3a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2bac9317c9e01ea98138535615d9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafc6699fba2d28e8a3d82cd80a9f81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3febdbe5e3d3433010600f315fbd73f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba92315dde514ef5c2af4153ab527f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb5947ebf0fe7f4e96cc665e370482380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7d36d77c8df4712a90e78c26c611381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e33cbaa7e01e85be377ba563093dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df550abb93549b6d986772c6b1019383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d69d4a64c34b9a79da25bfc4cec5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e75130cc7daeb1cf4f2ecb88feefb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43669b255f205eb96c6e23906aa520386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc3ec6c55b01781a3d9722c1ca82d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375bbeee20b658109dca4c964cd06e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7318a366588e1ec40d83097b42d447d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965445d3ac0e7dfd15e587e10593ae3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76f18667ff15f002b236937db5bff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8582fb25de20952052cdd0ba48147d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a48732d4a43b06de1138247d8bfce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ce19bdadde9c78ca26bebbbe3b1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052a64b29ccb72d895bf58c0f80ed2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30124ea50b782707a880dcee1817897a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10683e2fdaa752e451a0c6fc7b70b9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acd3570df4bcce99a65eb528225ca9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce497957cf1d0aca5ea6c95776ba8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f66045e73bb255fd8e345f1172db8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21380f1a9a7f007ed44aad633afd6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c942774dcfd37e975ff5aabb185a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6f87f3b782c54067f683d356bcb50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148759589c242a4330da114aaa67b379404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f07ac27696d876349c1f2272456ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ab5f17286bd94196a76607a8283e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b456fe7a99c4c3181526845a5da71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745805a5a4e44729f24f43f17fd3412408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9b290d03423886dac0e159472247409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02984a47761c893480a5dc36218acecd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc800e29b977b87158ac6df2a68711411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2b8c889458b73fefff5a7e694fcda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc76ea9bb67875d633e76795ddfda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083791280130de6ae41c938b94f175e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e3c539d4e066cdc17836e28b6738c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b7291d4aa2f409a944315f5b10b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff04dd93811eabce6f36a45dd6dde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c1d30545b4cd602e1c9150c8c2280418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae137292f3615a5664edd05ee56d7dec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366516395a2bb9c9f86d53568e22672420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a27eaf3b123e306b0e85f59d43c0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b197779c8d22acd244c47d109289c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264987df707e17136d4fda89943ad9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede6df26e27fbf742fd0a9cb757c58a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce5226eeae592b2d5529f50e39cdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ab34e12d0ddfc6389c9d2507b166426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b002944cd7b6f55db3861b54a624575427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df8e8fb51905eb766d4bd02d3b126c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908cc614d6f52c5f00107aabcd1dd30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc9e681ed3bfe690c180465ea0e4a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906491a2ff656f4c4d2b3ec5bbb8700431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c70434a25f661b9665ac6b58b7ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee208d07002e1d74ed770e69a60dd04b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69705fd7bf01b97dbdfcfbe2a421ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90b2d59ed6aecc81212dba57d55a59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de392c793b68d7aa006a5170515deba9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258683ded44e1ac496cf60cd0aac1ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88bc874ad197a405ca87651ac17849438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73bf23825bd5a03277ff50414e139f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f86166b43e81bc61ee0b1936556da7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e53ea5c7e5d8b0fa4c8924053d0c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf81c4c2fe5932265f91fde498e4b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367927a93e8dd1d75364503dec3de4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77658bc4921fc3a222d05e0210775304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955a2ef3d65f0a880b264e20fa7ce8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e71d020472eed0cc0e7d91e9b1112446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496083fbdae1eead117ba3a1a2d9c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394ed03dbb93816d7065abe5cbbee7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6e5b41c62899852ca0ac01e0df3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6182404568766a106efe6f841f010450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d22b7d1090e03e004e560ec410eadd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d711e43746222e133242e7144b2769452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640fd1f8c8acbf6ab33a1e23a0e00c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58db925772fceef24d11f17765751f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affaf6699cbac8334bea551157b2b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f502468de8edf366857b0c0f001aab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039a569c5033f1876332cf9a31c5537457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de42d8b8a127e64e1c35508f4c21728458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c751d255f04fe17e88f673fc6585d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c519a3012c2461629621dc462ece36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b901a9bc015a36e6f609949c0901461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87307a44a4314b57c541060809367c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96823e45daea31af49db4e29e1c8445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048b8183f13235d38471660a1d66d7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2e0ce10f4fa274561bbbb064334c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d815c6723fdec7e5b9aec6b4dcf64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86214d873c7f21748b7ed64e17a755467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2633548cabc597531469465e5c9b7ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bba2270782fa3073d2d20dd22cb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70a52b0d942517b61009b52745808d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553118879ad323f337b8a205f621396f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3fbaaf6ad123e6815a95143bdff6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccefbeb7a6d858728f0c7cae6ff77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63801fbab77c6a140c05d2e8a1945f27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee30364d07bcaa71a3674a0d711d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cebea12d25e573d3f86c797fbb695476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778877fb436a61116ac7cad022e0e8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266670cd4f6a1adb8154fe6b02eba73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee42056621a6e8afeffebe8a788b96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec2dd036550755a248bbe7a9d2392a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a53fb3c8946079237bda17608a5cdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08399e04d908e43ce733e7fa1195b46d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d97efb78597aecbd314940eb416cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8aef5e1d3cff293a161e6f65b89c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c5c91e83edda55a75589e2a997515485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fca2e3360d5ae516b8eebd837a857486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aa7c61bedc901e1ee044648ade39d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa119e8e0b5be53b28d20ad24ac788488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d19d817425f1e3175aeb18c8a188b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9a757491dd72c0984cc5400cb07a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e275e0a4f4806b2551dd88e59c9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc192ec0922936150c1b3826c78fea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfb342aad682c3ca9f8af0a41415a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017815a439d343ab9302266c1a1c7261494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4bb7213009f670c3e620cffe934f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e71fd0792f6dc56ebef7273206a20f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce77117893f7eb112d626801f94df56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6cc3c0e337b0bac0f4e45176ea730498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7300c91017fbb4cbe03fcff0dd0903499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012654c862f7e2bc178121a3b18a376c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44867f0926e9855ab010ec165ec8620b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb163673b9856cb3659b5a1369fba8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724155c963de7b85719f50d87ab405503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca989e862769a4b70b67f438f53a63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a758ea7b50216121fcad196709710e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3db1e61b3df2bfdf87dee345783a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a749282c92ea46d3a29a67fca64fbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917de0acfe92474490c864221c4767508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22cc44bcc61c52a58b14f30f4bdb19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e484077949b9823a2fe387dd85808b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8836b96c5f799f0c5583b199427b51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9675cb87c8d1c0b628a899f5b34e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69d9ef9d55765dddb3d0d82a024bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036dc7b7e8217b42902617fcab39082514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e2280eaa2ca5482d18dd877992ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4aba11c023a457aa6ad3562198b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a86d0b56f7ada1333ca0d2e56e928517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd81629baf04675803ffb73e893f36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b6f5617daf11ded365dc6e3bb84e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d0341a58c2e556a02649250269bb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360be9c21a9768a7259cfc8f7b2026521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933eca5e9c81ec096ee02a7100948c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9cdfae6730397062f875db9f1b0e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7616ab33af0aeef1a01dee115b1d15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f53bd506b25a72a54c4cfc5d1a462525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4917fc081b80bacbd4c5a0415de33dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6875fcdebe6df79d3300bce6bed353527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ee76f60b977cac6b0fd1bb89a064528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ba3e2d9021eb8925e3d1040d409e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35509710356ef1b34670a09cc8f47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7a5785df156614ac783dd31af2fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68741f531423e26cd7b170078fc6b272532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34979d3e6e58d071bf7f856e46012533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef505e6376fdd310d56b241157236cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a920cb0993da419eaa8dce1964164535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c24a129a0eeef44c6c298d5c407b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f75f4010238dab55eba7a10280d21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aafd8e7baef73a8e4ea5a97d9e6c32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43f5b9b352392127eab40de361f0e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041fc214f3452a98ba4dafbdf81908540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd498f044c6257fdcac7a070601130541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810302519b9d1a1485cd68bd4eb9948542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600457ee051f5fd01121abf52b72728543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06149c7dd1322d5b3051fb9e1b8ea2eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01d19ee363f1bdadf1506341693ead545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de257873b20bd8bc0e8453043ce0823546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a18dbedcc3f1ab18bb9ee98b0cf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292ec9c66cbf8464342b70653af703548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db346e9651a5278acafcc2d8dbc01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed28aeae2156a1f09b881293c21a6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623fc86d795adaae6b89cde56fad695551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf09628dfebf88f68ac39bd53664aca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581760b3a4ae883f73d37e9e6053326553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654972e69ebaf282169dbe2de250002554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d45e3e3fcdd5410ebcf0ac2fbd1f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee05cc5ce404384090e5ac97898dba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daecf3baafe123c8cec12245850a2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446b8966a02f42039b2baf96806cd94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce4a705508ee5dc7356f668a49441a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79211a9b8c926d574ef0f8290c7f36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cb7556003030874e94d40d3ac2fb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260cd9b5142e9ee39e637ff83ca042d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3476d52bcb407c8c337f41c3f85d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e619d4af73621f367f4923a1002361564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aea5aea92c299c2fb1281022e75d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cc634f79097b77aa4ccbc541a418f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80f9cc62d4d12b699718ea0e6adfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da551e962d81aa3a50e88b45b521931c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128220c39099f19ed12aab6e0e1334c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d012284bf75b1d7a1c444744e3afe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af009c4569838103f791815cebd0edb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b4cab7c015b8352b25d880633b95c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ec981017aa59b14e0f1c08097769e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269f02deb641c051b92d49436ce00de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7af8297b961caa90cd4d5d278cf509575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64d8e2937a9d55576836c079a3fc71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae474fa8e149b679ede96938a9fdc72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996bfc9343d667573869e9252a82bab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfce31cce80e4495d61c5bfb01d2a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9a83be4ecbc1cb83bc7703f667d01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ac9a6ae0e59f28b9d8e5426d31b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c11fd7ffd9c56edba4bc460107b3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06986d20f06eaca8480a82841c00342583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378021d851e2338f175cd44075f76397584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b78f298f4323f36503c62f0f7aa0d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636ee70e764338bab56fadbfeebadf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f0e6f64064045b8d4d718963b980587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1a2cb17535035b3fc06fe16eec4eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb95b58235ce55d386ed9f1674a31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2854858f905f17ca00cac718948c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d150be131d7aa2f515956b58129c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79cacecf182d7262473a0da345493592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3100007efd91d9404e74602b36f77b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e087458fb35db96f8df43ce39373594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e873c03755832388a6d62ceb09eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3a59212e62d5ad522c06811dc100596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c0e8c3f200f151e72a6cb47c9daa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5637ab68c15f752520128fee210c5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9283f2293dc1ead61a44a721dbb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93dae7a6d5be1ab846c43933b107b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d1d2679283e201bef60bc5520053a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4ee12823cbfbb76ceb315d28fe36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d504309a8b418b1646c0ca9286ca6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2b0d8b713256daf8c7f59b1f4dd84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb111ee04f59583fe66ac5f7004e551605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e2bd3ac6a1b385529fc783788b8cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db57376c2c118b5ebb3d16a7dc85e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cfe26b011bc40a7ebb14da03ea101608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c7efd44391e0e47fdc4e657bdd7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdc817e6a317d3e41483c598a5bffa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62942007daef9ee96ec31d206b033611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a756b2af17f9ec3de350073552ccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a55835dd73e527b2573f824db3828613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f510a6e842d2d6ae29afb5e1bcd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9eebbabc2ebb2f4c99b7576627bc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefddd97b3cbf0cc987a135a800d978616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa1c880e4e77df1fa47632463b8fcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c8e85eba51b7c961a399813545a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a794e00e6c1cd015d69b424568c0613619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cc0fa493eb2672d2632c37d1a1cc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd341f9e489ef84597dd11c01a8381621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce598b01f46a317008a78615cbc384ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8c83e011d2e4237690f1c5cb3415623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b421acbe100cc1a2714a1508e6d81d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977891883875d011e7ee80d95295ee2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fbf8f00e92cb9e67fd29b1c4d821c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563086334d11031dd50091ec156d19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d61666f4540813949f86c1ed33428628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b269c4a95b6ce49fab348faf741e99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a348fe5097c258f7bb0d6448cf9813a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee07330a7007217eb747ad3e0ed72ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3b42a125db728fde0a6471dbffd16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10bdaf1ed4cbfea2a052d287ae41e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e341285b4008530695fb5adcf7b9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ac81a1e33bfa30dcdc7907e13acf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a70ca17f76242a99730ebbad74573a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e79be0cbffebc44e6313d95e927ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200151e2b7785ea8a98fa8e8537089be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35df917cd34d3d8f2585f93bbe8a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddb59008897ae1479b7d4b6d3e1dce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8cbfd18efd078f378a500b991d025641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b9be3c799fd4aca2e6b9c88c72c06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d70da92a340524ae009056d0f7c582643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb04745c0fdead29327c950740e53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61e1d3ae8dceb7f3a87c70c7266f06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35832c11d6fa4c294a6f5fc0a6905c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c3321e6e841cd7a5a20fa6b470b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7fde52dc6d664b8a1f05df4efca43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e85f6837bc7cc80a139a80f9c25a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd8401b0387085d62ca55602b17c8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2036217485f6c5e73500a52484eecc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae353e9a5065779a35ea6a5aea07d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9587a00a434741765ac21bbb67fcc45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ad569284e130412f977a831a85a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706fde328df2a47e71a043e066fac70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6088dd3d1f2e20c9d794bd6b585a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad87dd06333d5bd8390b437c3090049657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bf8a4fe3684c2a6fe8eb1fb04b068658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f81f20f7022d3d71efbf3db983382659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f257a5d4aee5e1f649cc9b628658ea9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add06c30e7339e0c81f0a8495f5cdee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0fc925ffa982e1eb63e2f39f9f82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da326151b64c43e5ceb10de008155663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dc8b5c404832e8dd89fb3ff50c763664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd18c89f6084cbb881ade57c9f68d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b467210d793a8b7ebf1b7ed822928666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ab1e3e4d293398b4b65058bf245a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50ef2aeda17ef5d70b656242517c4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab23ba51ba06729e8edf9db7f2fb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e961d7e12a03cd494bc41c409657e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7756617d46508c9c65b091459f2204671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005a1ef57fd6505dee71f3a038eadc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc2b95c8e84a05cd055d6335644b34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0af00143ed01622b5c73c1aba97c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86fb5f2333509e15427a91ddccc8db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23246ae06519355751b34de21ee5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823aaacd438e5167341125893345959677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064197680008f3508867db49a08a5a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1382c51fbd3b27932700bf283e512679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4dccf8bcaea99e7d1c29c19aff4eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4fe2059a0829a35824d65c737ce6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa956e0585db10ba561f4aaec906189682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d6e02832aaee5fe017224eb942100683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06399aca5a74231ad2b64e5967559691684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d7be4f24cdb4395e13ce89729a55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd39e57c846514b99abea6947dde71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0712633e4d7338c9ac000ebc3087687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6301011e6f13a11c45a2fc298a11f7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611280c4c77a2a3a2de95fa60fcb5943689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a5e08aaba22bc51b9c2a6b0b38af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbe3ae46fbbbc55bec33d40de3453d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d6d0320e0575b45babe3219d4df9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac50a06e9112bffd8a9f3a96eaa80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d766b9a42dc74acfbd1031e5f5933694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbc44b3e717c9e028cfef75b85964c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e59d761109d331a58116b1cab99e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916e900db0f9084102f843b90d7398a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585a7184475751ddfa4f87aceb86afa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a63f92b9ae9f2a9bb37c1e68bc45a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92f7c004d44b65b933fb9b3fb8e4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940bb397eabf7517f66d2ac76e66ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8c2aa54a2d19a7738456b63fa877702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252a54b7fbe309d0ccfc91261a6088703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e673847733479e8180b5c8be0b8acca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd4623db6067c5d3775650cd209c2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a72c459dd42675f86a2ff544a1e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfefb032717daec763ea7289fb94216707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e25ee8c1ec600992b8249bec9f65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315909a5495522918339eb2dbf4565e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d068749b21021341bb9dde7a2471b7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00243387a614fb7ad0cea1a0396d8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09aba34f5fce8fb3680398c2f95bed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e034b69ff1c1d2cf973bfac94b581713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee799da3a6b1b56b0f0685202b63c59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1d7d26f5d1e579aa5c4e45dc3c532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05127bc25ddb0d1b6b9147eee37eb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961691618ddd7c068758e5987bdf5a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa1504afb8a00ae6ff484999c3b6c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed843bd3fd373a694d8ad0b66db468fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b50a1a593c0a68e821ec3052df030720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050524e260f6e229a22daddacd39b01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847054c8260b9c43c248c56fc62f5de8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e6301a254cdf021b113449071e5ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bae38de53d70ba895beafceb060c19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b47ba59d353b8d274fdee0e8ccf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad7f0df9871396a6ffe970e743668726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863707f05bfc07dbc32e46b636692578727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64f5d5a871ada24a48234324607db4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2cbf0a6994e98a725d01f3538635a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b523288d556b8fed937c21a7a9b933730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a4125b1a0a1143346fbc7b14afc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f2ae9ce8922005ae6f5a4a7ab8ff5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77efb7510787b43b9e2dd1f94f9869733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98bad5a79deb86737271e9396a02a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fc4b29b1818cfe85fe9008de2c33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a3fc69d60c029281604fc45229d1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6e9fbcfc1bfe4f91b8838487a0446737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee84f4d65e4009cb9187a994c44679738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643dfca943672678b013045005c3f7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea49ed3c8d7731644a07f78c77eca87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534881c4308cb90ed35c4e9255cf8237741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478caedaf4a5d3e739668f72de3462db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2aeaabd2668ab0efe52d85a09d004743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeed6c062a1b07f28c6cf00bdbe7a1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174524be9d5e34f749d4c8368cd1c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf083521e82b17e7c44f5e44a853e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d7224adbc405b0b07b76c10e72c52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bff10c3c73d0efe88ace76d14d22bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa4760e36513012e33330e01a218cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cef1dea9a7edc1aacaafa4618dae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61852edf5e6ca928fd43a2bb695979d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5067bacdae4e63f4205b6ea9c5cb58b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6934cc7a4f9ff453e1a5afb2ce96866753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec951550889fc692de1f033815b1e0e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98da087baa78bd8f2448b4bffbc33e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22c6381614a9f1bb4b53bf17fb3cfa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8432e41151ebc56a6a8aba4a7793a83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf435907ec8c9bb5277618c42ef25b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52255b76579fd0f40620b47471dd53f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bf42d7a18ca39c732349dc5302435760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe8686eff97a350a97240cdd0bbc72761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e485443d378cd24f75cb1de8927f31c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43912a73caf7e231dae900ad290f97d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af283b2fd1dd151ab4658c9d4ac56d6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ec40970c5cc8026d3c49d6de27ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77489f093687b80db62fe0612b9b6c6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dbafe8555ba426199ebf2817a49d5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acfbd27a8bf9abe9889ceed1c814ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aedc31896b2eb7f732b170bb77f1d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aad6f0f315a7c44f2d96d8bee59b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bc05a3480be461efac0701aed3fc0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9853bd7802e79161baf369ef223bc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769d89719dcb2d8b620d7035724642773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde57e70d67022f87cf3af0543109d6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7fed191d4c80d91e96fbb3e611ce7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444cb1cd74ab34a1f76a9bff6b6df6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf50d5b098bb5fa7eccd44427d77e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58304e8dad44a641a87d56592e82ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaa8b611aea2920bd50b557a9df339779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9016ef8132bfb02b3bb1de261ed1d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e2cca907cb74b433dc2adda8b5422781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b160e937c4ba21c5a794acbb442e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8324ddc747c0a750936b05b54d64f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6c49a9063e86e5ff4e6ca3f3b870784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61634c9de23944df94f02e4b498d20a6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4ba48b737bb3fbc74f6b6ab0ec167786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5a513dc9bf35cf3dff49a02c8fba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b39b026dd98e5ffba6da4496f761788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858c2d355ad440490cebb3e2618626789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c112efa74575931fb1fc703f52f1d1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5ebcf607188bfe52a86455f8d67e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7805dc63a916c6fe3a9c13135b2abef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833d585348cbeeebc072de685e0d60793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54390a472cc30c3c972d10feefd4a5e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecaf65ebf9f2300cbf6296e32b6e49795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb13c8fc80987f48a0519bdeecd71796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ddefc39de431159b32bcf87bfb83797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c3cddc89e689b868f0933987cc353798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c619c79e5a591be3de82c8af017f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f5d85f5472d4357e983a20df3075800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bb2f8b7a4b8aded19d74642a35c30801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935ae795d1bec204c6b8b8a34dfa2a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d17d90ac3928bbc64752ab9079e2d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724c19af2509c4cbd2c25f437ca38e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9e09b2729f2cc1819b237ec67e5a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130451d9225681afa8608d0ab0d2048806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d93fbdedef8836dbbeaf7fc8e9469807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e2082cc76357a59cebfc198409ec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50077228d49d9af2c4ad05954cc4bd2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193e2ec3f7420b9228637ab7f5c1487810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b46a3e2e37ac5befae91ff9cf43a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410203328d31e39d5f8a507d3f6605a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616c5233ad3abb0bf833424dff871e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7f1e8dc529c5590abf6d023a604c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9fcb3575b0f8a53ebed6f5acb674815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc67e2d1629b7de89d74a7dc0aac84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b6b8db061189057fa028e871d4f2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dc6329859fe465b3d28cd7661e38e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11215c07e77ecdafd74c97caf1f2589b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcef68b0a071795404ecb56b0eaef3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b7e2b3bceb3122de851bd7e7530b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de297329b0a225d49cded46c9c9d43822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236ad830615ce96d8d5a9b51c8591f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ce1057f6c5908f932e3ba8595c8b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359921b00575bf215becd689505cea7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cda2dded33f6244ec9a4ddf6dcb94826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393460accc9b1d8b82c2dba030524cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01178b348db78b98e7942e9317ee07828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42cb97d6bd4419854663ff37d00a5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915160d08770eee968c4b2580e9cafdc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ee101d5703bfb090f846a35dc829831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b815b17c338e1dffa8330e9cc80a7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326408a7e112e9e910a86d10c96759833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951245c6d47a2cc2d41445ef89675578834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a596ed8f8634d07ba3a9290e7e03b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef55b551731f552fb2075e279e2e0d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec130db641a96c3b203bc5e201bf325837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b330a78c577207caf79956aca11b981838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e048f036cead93bf6489c4f05859d6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea745e04e25dd3d80a166f383af0dac840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2a06bee3e9b9893463612128392b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e2e6e2987af0a3143207d88e7183842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037c814dea6199db1b6b62608fc3b44843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8e8131e40aeb97543ecfaa3f22e441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d8a17fef6d9396429f1ea4f495d6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5786496fc7e0dcb7fecea79dd8f30913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b944febd9b12ecbcd92cf56913d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4efb5fa55091b459695b1efaf379845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b6e71db91e668dc6766b06f31e3356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26feffdf83b92d33052677b6fec73df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887881e245a1a3c4b90644f6be03c6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e468b056b91e802e78547568905d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc9a296e0302b801f6e5d0692a15010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0307422455ac23c0e9bd1f833aa0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bad6666bd7b22d7005292491365612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3af698f8d63499b0d84b6db1f48d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102204bd7c82f2e9fe224464d0ed32f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7735aae905ce37ca77e7cc8f63f4e2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8530e1bfb54e9c3cb27b1e150e3c3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf7f56be8be2de4047a9d003f8a71d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d3a9388652dfa8733c9207faf554f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e3aadcd482c286d4fba7f57ce2b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c380385091849db8da5ccbc901c33f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef378ce704bd02cab19f76b57c7c56721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8770bc7083d0a5dc15f77e259ae6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495df4c706eb9a036e0bdba102a0de923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38917b3d5ede25109fe4e65caf05fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97034fb74fa0410f0fe053346e2fec7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393aebdb52ce637876934547924b3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc122c27c4a619b75357a49f910e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bcb229a868f3ccd4d065486f2a49128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab45d5d0f60a47517cc9bad301f7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d714d2887949b75dd7b48dae344b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c50d3a432baa3a4417d51e7679c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce61d9222aa17ba7ee06b44a905aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b565d5392c4db6dd34bc3c2081d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecaae2222cc6c2a7e9fec7d32fa8bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb59723e4fc76d0a0583c92773a9a9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d706bafa3b57739622f3f982020ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6028d6da837ac7a5f6970f7084ff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a890ed57b1837db10ff74595c90138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bdb48f0d675941914d4d21deea66639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f06a802a352e945e226678ba81696e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80289238b5e7cfe1cb17714bf7e8604b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415c6ae7a919996c58aa08eeda857042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fd946d5f5dccf0bdb34c0926d67c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc995c71e6946a7d8d2e596c24cb6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6245e2140ac1d9c3c5d1998ff09c3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d42624109f3e09e4bdabe43dc809a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69634e14a7fcb48a65641d8e691e080f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a4a86a8d0d580fae6a156023c206448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ad8b3ea473a0636c1c918f677f6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aa8e7c7522795720c11eaaa7f3e8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1cf17c3487542f406123d2a31cb9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb508c8ac9371bfa2b6ea896004a715852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca340847593e10e29eca219f8f06653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace0e36c6ef399d67f4b974ae455f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1efad1fbfb344e2e8d24a9c274b1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc88c02d5626aa268cc7984fdcc8dd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759ad9792efbaec1e004e5346c10f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a33f1434d0b33ed8d21469d7ccd1ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c187d1af1f89e0bfc2eceae2c1b6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56999945e44f679ac831f9f9e3385dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b655ea59cb30a755841639022ca3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaccc28d1e87f87c9efd53e05cf4c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9432cd23aaef49b40b1c796ee942a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59730990227bf7878eb81f62cc27c80964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2fd54e34eca1e0659773ce1b4c82365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0128fadd673d8b28ea137cfd63fdda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256332f6337a826e7d702aead17b0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338650ccdd4c5a9f964c0fd55d61cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6d268175bb333471065af6105c7c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be84cca6106863473713b5598cdcd1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58943bbd85e20d2b0cb6571d74229071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb217f0e21f5f15600f70d5524807672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c136eb308615b1608dccc0067f36273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c7a9b78febcf4e4bd7cd17c8b417974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133edfd1b1af008fa37e585cc80ebad175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b545fcb83cc69b9f9f3d4451d461e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c092fce3e8d22fb5d475bb151f43777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a69bb233cabed6426e3b21377359a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b7947080b0936cbb53c0ebbe7b3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9dbe6a549ea03862f059bfb78f2f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d7485e356284a590831042ec448e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6414e64baa4b569bdc7447a8bb91c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6259918f5c1a0c5c2e8c3e00846d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a828d711b450b2875d71cd567e70d3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82182da826dc45d88d42e2f73e0c4f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fae678283ecca26e34861a631465c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e33095d7c2866d71dbcd5c434aad0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98bba64b73fe5c3c71eafe99d4fda388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb74000734c2d6aebdfa0de0ee0d3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e90aeb7818a18785cb658961cf6da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e362f60fa379bb42b2e9356abfe097691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6234ad811f8468b8342646a6eed8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e64ad6ba1c69665cfd6eea74dfc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6f19615591811573fa318c531067d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04521b8196bd3c225c8aea0e3f65ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb59822f276db444a742b8b3904db7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db3fa2845b3be79cfcba62c1ea2e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5680d2a34bc34fe474300a7719e9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a4c65b3a2e8a71232f067d3b7152e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283008fe9423eda78bdf5a4e779b545100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d4e97de5ab1680d8c9337154f884101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f1176e0e5cae0f2441b0fe8844f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bdcf622a997a17868c2e199043ce2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7ca4f2994a0302ebbcc9deb9a2682104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3446be393b01946b777c5eab9218105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5714871eed4705db3f987b3b61a036106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1dba3af1d717815b0b47e742b1bed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31c1628d4f19ae484f6b0ce33bb2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d714b61b7304cd1ece039358cb004a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138431aba79012e679aaa9881f49e95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba1bf4143d47cc28684e433e51115d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61632e9481b32c93fdae142d5bfb0f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83b267793c8c0bf9d8850316c7e636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7534627e949333a43345e19972ce5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a35eeef944fae76a24402c860ede115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c917ba796157912a46b6139642b58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d716df3b39fa85fa27c9616c95e21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eac0046bce3f2595b65f1b35d5bfee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85255f5cd70fb1890d0cbdfc307d736119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8174e3e5b07390c5deba081d1139cae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20aaaa4fe4d03f4e88860910aa7578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ce262e31230bcd9aa76d29a9e0f3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983e189c3d921011696eb5285addf5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fc42f9055be12aa041eab979fc30f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ef82bcc33ec1d3cd1cb3d11ae669125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b912caa59fba17de7a5b9d3de7e35f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec14f1e04ce77af0f05abc74c96a1d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e855cd096d85be0282770f378989cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2171e8b86d3bb06a7dad388454ed4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5bdb4538b4bc07672819016d70d0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c354e4fa63996d656ff08cd616ee52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a10887fdd8f074636f3c3be432d00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cec1f7c99a43abaf518cfc059a8117133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c37e319c730bd9a8cc57ad586a65e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d936de275b9a036244634ee08e29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45de883b8f3a42d0d6e2e12ba152cc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eed97895a6aa9887c1b8be069829b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d820817eac36eafa9742b3da76671138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450c822c779d0cb15b34010fa6c3c61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57974157686fe734a33e92ad0091c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9768ed63a176bff7147256c74e484141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975ced3d4fdd0f1e5acd739db5bf384142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c368439048fac091258823b8d2cd73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c060fa7523d1300b44c4c25bcbf8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859f02f1dc327a69a312fba9dca6bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a934c82e3c482aa09ee48aceb8b01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7222f6ad438b6b62e206fb7640b2c82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd89e2059de07051b96848c023bda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3ed51b9e0ab30ed0c0bf1e200715149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7848506f48b49dd2c6bf76a44931158150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aaf946b9c2e9186b44b04dac9be3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84992055a239d523432398d0e6322e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb7660131bdaf710d2f4e6dc5d9199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac93f31f6d178c997e5ffb156af052154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753cc6188069bc740f07a96b2b9f313155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8379ae862892ddb7a36815a175a899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21e3d1f8925822f60b2b71368944b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae61056015bf1d7555993808a816d75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defbdb9471beba1fd0430156fc1e2f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d04d4fb2f1351843ec6c33adc9da9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53eb16a1b1d52d452fbb588df82aa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea22bd086c41d5d96d1193dae28795b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4d326a1963d3b23917eba9576e4a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd2deb41d4c57ad45b5e5de26edb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f42a9d65bcc93d96838ac6d8585b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1128322713bd79faf579c98af74f959166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8f3445f8f7956acac560420de8717167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59febccb6cd0a01c4c629eaa2c18fcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f384e5656050bec0d1dd89a64d3667169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800824c9bf23bd20d314b8b25819e9e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46570d330dc6b7cce6b4dfb20729f108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a120b7ca549f430b0d86117ba9c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be90d1d0b46e45694d4f1513777eb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed574fd94b43b626b3560e429f9376b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e654e9233c31f245688e17e7f3d50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e740f32fd0a0fab9440626acd56572176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9ff10b8b8b7a6b63a79698ce2930c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e62d542af24c28afd44f09530376f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14060cec0e99744fad0d3b2d254250179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c43ea36be994f43bd707304dc4f867180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21741876e817cf30804d1bfef9cce582181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3a054e1ece8310442490ace29b00f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb266cb4d715a9443bf23e5b51e1714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1644e1a31f1fcbffe164a96962cc6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707db76064c55071b1742be220170a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c05ef299db4ede03778f0c0689a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48a62e1ce1c599516528f7534ab02e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7352b2556713dcfc64c7f6ff1648bca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c030be9407e03bf6cce2e7ec3b972e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5149c2443d36c541adf77ce94431e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d686593a5ee7236be5c7b02fb891a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6aa3753931d565a5c4d83424ab525192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7af37b8de56735e3bd3c948095794193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99499bc45522dc895ab918d8668d60a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056e0261f75cca124b28b43ac91703195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda825ba0d0501f8c91371e8b7d2bcd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78934c2d3f1322fdb175f7ad6d5e7d5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3589ae425df462cfc97835343e10c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e18aed7a319b222cf4f9c38216d0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e38ecb8ad552288a766feef4e464200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eed5580b2a264314b174d0fba3c6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b9a933dc1687f1ba2f0dbe34715a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325c635f44d07ef1636e2624e1ed53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07dc04bf753ce6b0ffa59e769db6b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d49c92a28d247a0305af0a46370083205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759eab6df728b2193dd31e5779848f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb3aa71bae989c49668d26c0a28fd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2eb5f0076b421d8fe2d61e34d6a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5e9f4b32ff0ac6ff055bcbd816d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c79403846ee8d8c8ef36b77dc9ba7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106935dcd18726895c208e33934ede7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330affe933049d328f72d75212557e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee145546406c47b01b8e7b6f09205213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d5c93f24edefa0716cc258687a71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9bc433fac9b22f0e59c3f5f3a8d53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f64f25a4e73dcc778acc48e3a0cec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a05188b65350075ff10bd9f44b6c7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e99fb7679bbb994e98e6a12a8d167a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751846342ecbde72fb8facda7cecc590219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c37d2b22b20c7ca1df95786b49078220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0e1108cec890a42dbb223a3ef7d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39372662e8aa59a6ab1aec5fa292e37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899a59255f25865711b5a474420954a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad4c087516229aa1c884236208f60e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff372bbab53608367af213b5ea27068225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42715ac9385a36c2d4240ef3d2f944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb075a6efd7a9ef4b44e38c29501697227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a92a3e9e9078b074717ef6735219c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26e1655af3f5825378841ca280091c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f2ff319c6510218b3c3867826d532230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ba448706289425d66a52e30a6c71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770864454d34546c420d26958f687b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77d2a414f13b24aca4049b57e8a78f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0e8ffef6b796f60cebbf508c4a697234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba35214fad6c31c33b7d6f3c2d59d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32574defa2d043350fc76465d36cff1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c448ed92b20c25755c29e49be4763237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafcb7bd54fa10dbf503544407106d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fce6f96958b90455e6e4bb51547505239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c149aa3af691836226e0d427608f807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b362ee27cf460afe791e4216886a8da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed5225f8924f473eb2040c711930f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544022575b816f122418bfc29f8c006d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfd68c7fbedb6cf29de9f1847f52ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e00884cd8dd0b622742e72036ba91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e30651859ce4b56df062ba5bad879246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c85cfecf3de257895b117af43d920247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c02b00e75d067f6253a0c55edac16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f78b90b2e9ef6c3047a8a953b40a3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d711ab55954ca6682ed760f5fc1e87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb60a7edeea2ebfea155d0d4d3d6d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bdd64ce8eb76f9fa88189ae3c29a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4d7df5a1cd2f169888cba099b3c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e85a27e0f38d9b02efee45ad7a0cba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d01a76df6e303f2a53da4b6f675c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80884f03b19d37843c7cd252bcf59fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f6f45f9228a94b22f489a6808846257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb68c233676ce77a14a012b5c7bb2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715094a06f093991f90a3f0d198c0a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa81b8caeab7acf55187c326b22fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57866b67fd095d84d84d23eb9574cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa85f348500f37c681ffaa70fb22916262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e76bb9fc9e62906afe07056acf47f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af82e1678c2b34f67c24814b1726dbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7921bb204c922f3cf1a0f45374694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb5ea11503b4233a6f456a08d96555266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ecb4ad6cc5b9ae10fd5928590210267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a313a353a0fde01ecb6ae9bcd1da7b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680340d83d50f3a92690b8d5eae2e22f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c97f64b306b2c7fd568324223b391270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f4d0d0e935832d390e7ec736bd9c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886d23109a34934acb858b7e82a6f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4ba153aa37ac1c656961ee4715f25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eab94036513fdea33b1621cc1d757274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582800331904f2a1f2040e6feb21000275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e1bab4fe92c5aeb781bf2f22a73db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0df804534a768f017c7cc76c8d36c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793964176ba86bf746be95fa8fce47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e483254ffd9b2fa081519858df1c1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866e733aafe57d85869ce10a6de766f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83af46b4931e4dc74423af6305f648281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1541c5e9617cd4109609f176dd3b8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4810c9454eb55379f5438d0a40cbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85567c54577f7eaea5d2ebd2a12b5863284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9aa2d19a35d6d7555ce49a1405ebc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40965f3a51bef6dcecc7db0fa6ce203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53faa3acedbd98a61330179eeb8363287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c5d17ac1542e314a49da95abc291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee26357392385745b8cacaab658e47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ff4f50458f37b9bdde4d0e07ce3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d430f29e01b46b55b38f84e5745ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e51c222d923538401710f1a9ded85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f2ea31fc857b346dbfa99cf1ecfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab57d9f667028933697e227d2e58b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda743ad14ffeb8412ec5f2f7da3f9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2c87af7326042f0cfc2ba419dcbf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d146237595039514ff87e5a1ee0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4765382472ed0b30e24527215d09a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361969301d8d5bdfc254abcd0ccbd115299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdcf7a5e1c8347badd6dab71b8f88b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a21dfb66dd95c28ec936591f58f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae00d214be34f74957f80aeedb07af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb93c5bda6f68be5ed0b9b1c50a3dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e434347706b1ad560ed28de69518304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5143069503fcc1625ad53886cfd2b34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c000f8a30f58d685755d450126e7291306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4035b585edf6fcbf1bbd217469fd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f4a965c527c7e1e22ffa608e8845308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e161417eb227bfc8bc5d0c5cd5ced9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11accc830b705dd9be20f35fe5a6df3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb48d6b0badb30c9d4a8b4c6bc4aff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab53b4dae775b95f44cfdbab4d8db8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7f858034e8edf58b0ed2e879991af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fcd083782526633448fab70322102314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d064e7635a127b56861d2ae893d96e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f538dc43c7f507afce5b5df4a1023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9450b1628172ad17749d22ae6c21b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79fa6fcfcd8f117b48ae139ef783a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48d53a91204ee0047a6d9a8c79187319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084ddadb7804884c672eca18047c45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1ef47bd0b055779cb79e1f73a219c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d009b6167ad4a9fdf2819f72cb9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc49a10b044b9011d92f1ac3ed0628323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319a1d863dea62050ba8f8fde6c611c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3ab029ffddf649f7d4f9f245e3c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4cfdaa14adf43df8aea93a82be407326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343ef90dd0fe1382373a1b29f59b256327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18f8577ded300366cb620329cc2c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b48be5ea320951b18610396a2e94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1dbc05bbfe6ff43a55b9dafdc177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31b029074b0ebab596babf1bedc28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd6f95a4b49b7f1313aeef5b051e65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd769d02716ce918f95a20b8f04493333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693922e845ce3b40a156afbdba0b9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4a34f7ee94f34581bc684b05283a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f49e6ba719d4d773a9b8ee16d1a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921abad441bcfb37ea8be4acfbc155c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a94c35ab8f01b72e61d2a2e37c0e3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0d8f9194b98e542aba9fc5c1a512339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878d8e007af1a9735876065c1cc571340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7f355708287665837cfefc8141e97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e1152e9f83df281d5bb93bbd9bff1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c70e2940393afb101df45dbd49d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846953c7999be2b5e1752860c7016e8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d0f217bd69be60a401a29da6fb5c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b61ccf2147afc44192488cf731d94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75380606543077a42b8d5c4a733de0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b80a8ff1f89972303117a5a750fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c7662b38f3fe2cdb8e912bb422210349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba847ca7d4ec66e0496b0581b5a341e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc944bec178f9c4b957949bf9041a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e511284ee3f72079b0c3c8c89124352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b20ad7211e3f8bf1e02dac9cd8548353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96225def0782fed788e26c91e1414f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6fe5b4fab61b1146fcaf766b7f8d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d7d92bcbef7a0ac8e7ab4beecaec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9524a0b8e2133e60f7196c410f32d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c0c5950f09d5782b6443f07ae214358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21fb127850fabed683f7de119a4295359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b4b231d567628c2978690a6eb0f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3d768a766b3bf0b65030cfc76d6ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac1aad6c8c3cae79ff23a479e4e838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1730fc2bee60087b57f2a700983f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0889cb84c23a333f3ed25208e990991364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645d53d90af84a3455b050e99d0ddd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc875ac38788092d6524d491687ec2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e56a7559546d2d23078108a85ed48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7347ee8f545bdbb9de8a9a362e9338368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b335aa8cf01b34243e188e28902b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec279f770bc195e51dd76b66593c814370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625f6d674935cc31f841ad8b1b29f87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020440f378732b9766a1846fe77d2d73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be912576322882833c91022b8bacd9d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0cad9719f2bc34312a0d939a28ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea980d0b06e32c7c482abfd4862b69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28635df148518b8f694b8a3dd8214035376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc232abba260abd80abdcbece8210a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dbe340e30658afaa140dd7aa361c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac34858410ec22b377c311dbbe993f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d604b60d3ec36821734236b7ab9a22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4439e07e404f5a1e875deffe482a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121c365a8e3e560fe1347c6c040c716382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee5be263977f0cbb8b2efc81d6db07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf993bd8b600b6b95a8f1a3e3be126d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a46c32692b80afefa40d683dfd040385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11175c6fe83a77dcfa170b709742632386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dfaa1d87b443e458f6694d18845dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93f31529fc827e97f9c3d07819e9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05634f41a743592ae17fbe4bcc3b9c51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c819635c4041e42f1c9ff5837e73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0606631bb8ef081b4eb7fe084676391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9429797ea731a35574706f4326249392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ae914b322c4d32cbb125b61171500393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6034938daab495bf3a76070a0e9f89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60875ecd3276c9ab14ff59e123214255395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8118d384067375c9fd4f5264e197c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d0433d09f7937c78d685356f87aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e0b3a82ece890687bf74deed9ffe4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81549292eef1d102f1133103bfd16443399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560dc6ad140255d57bf5c5dbb5b5689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caa627d26d36d317d318357ec85ff7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eb3c0b567be9571ff548618f70672402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd91674a45720c128191959d52ed7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549de30985f649e13bdb9b19f030e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4d6613cf9b5b067ccaedaeedb9c05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a4baf73b9793269fc703821f8fc2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8521665dab7b18107e327652112fb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39def21ad96c5006d82795dc2ff85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219ef4ec42d9695644bab395e6b7d2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d519562a1cc4ba14dd497ae09f54b43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1719a609d55e18692d64f63c7a24382411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b931b9e8b5e6e234fc8d2447ba9891412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94504fb5fe4fcc0947f521c6429e7420413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b882ab73464dddfbf1e31112fa55888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4bbc62ad60e889a1e8bbe3c822cb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bb6cb3b0387d1a8b83208a3c9561a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c041bd8bf129ff4191a2f50e244b0da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf23f887ca2df77617fc97ccf72b6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29673a498c43bee64421846d58df86f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561121394cc76f4e717b5d25f85905420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ff8c67bb38dbda3de16499f6c0ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3143690581cf219063f1b12504e49d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371f4ae97fda008ba7c5a808d45571423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95d85043a1fb0fd6a3931e98ec73f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd305a6543f3bfcaeae7f598e3351425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4eedff24000f243695d5d6ee6459d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d853f05fcc2b4b7251938f938f3a1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7e9c629c742ba9249a72a30f436c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e9ad70caea63613849da2109dfbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53342b7664d4c3f996943abe942c36f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb3d945f1bfb8848eb31f26ee3694c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc84d181514ae3775b3be4cac73d3d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff204874426c735b2213d91b46a8b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f5ecb58cdb97f77ed9a42fdaec691434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecb2eb0a3ac9378ebaac75d47bc707435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b12c996d8c534a6c6163496f6dbff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18331c79ac5e4fa30ad3c2967ca601a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6978faa7b9e0ab67ab0bfd039494e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784ea6256f5b2851fbd0f3a2675bb8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00763ddc63a6cbdf5596ea9dd1b6280440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5b8360a68245f2a373cf5a34cb2fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1c77b0d3c442e1471eb1dab95fb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dca64db0baab360f0a377cb6884eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499a09a79720cb59e830b44810211c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b75604b5f83883eed813fbb83c8c3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47f2073b839ae872999e3386feb437446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b96fb1716fa75ceb724a2cb2ea5dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622ae500787f62ba7c4c4c049218c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6c8e7185eeaced7d8f0fe27cc95cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3f19a4e32234642d65b0fd53989f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd82f98214e56832ce2f710dc2c8c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958999fd53ad7c8cef3e645859b6950e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9262e8ee77d3d14fdc7035b33ea1d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770f56e8dc62f2625aac98478cd7bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8848e25b8ad6fdbec0e14f7be0f1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ef6acc772f20132f4752c1d7c97f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f867b78d202caacf8c82e0042f4af1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3cad8226c688aae27a9690f986f06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acf2061055f2d82f0f785a52cfd732459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397acf69f89ec25d9686bd3824d72544460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b89c0b7435e599a6bd9c9b49aeefa1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de99872e1466742696f1ca6e81d895462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdf8679d13d333a37c31dce739fed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1765df29eccbaa625cecb336441ec6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2459a6b44ee6b9ad89b4a3ce403a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d926a4a871807426fc9ad979b0a7bde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671642dbfb78977db8df5a698d57cb3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f913eae29c97ecb1e045aad620eb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa09f63b93cef13561ef0769e9e1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe8a7139b01c98df303baa4982c4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5c709cd88cac98923684ebdcc5d68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994afbff91ea435b3ff15fc5a0a80d23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e49c78c072e90a27e7247dab0d935473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b1739ebcb0928e03690568d11628c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58999692747d32a01ba2478465c09c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2e77528c556abfe4ea90fe40b410476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf7a9e23e4f428d5312be85a03369c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924216c906905739fc61effd81471693478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228529706f9f6047d361e12364e9425479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da2cc2c6f26524a4771e5602c9149480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8083a0a764aa14a87a4810684027d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b43d47f5b42cd2821e50156cb265b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82d876d4bec3549b498717688825d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580a5b6f60ac6c863119a82c1e0e981484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d0959ac257a6b09d3a769c2d5a74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b17b6ede7b89bfaafcaffa0172952486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe854ba94a550215f7e52145156da0ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b079c2bb4cd0a49b29e12433bd4a9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce661f40d183130568902d4f6f8a307489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fbe65229a611f125b83dc37193d17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f0313770e37586ac0b69ff99797b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035fece5ecfd9fcbb4c9b5afddefc63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f82e8f57638a9b60f9ffea11098282493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3ac3e3ea59507bc93b830f7fb60c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab739e78fda2d442c9ae8a745572a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68083a38f3cd1e1111827f31f0bb1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae0118d4520d439cb42b16bbc75f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d5be70d51a27e0f5f53b97c56ed9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd06f158a717399a38913a1ecf08f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67bd6693ad29021f1862f97ea0b513500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad930e9a33e54c161a8ec0256fe570501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3062c34ecade5b3b071f0df12df6370502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213c406e6635fdef6589c70c6805a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74d4a1a8a37b0f6a4e8474fd999a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28cf907cd3bdf8ff17d29f2fdda63a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6762766ca7bfa0a362a09fe9b5dc442506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732921a0cf813b8c5e645c72469d5f42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11575cd9d9ef5a604afc09089fb56a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3461edc952c1f1f7a1351ce192451d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc7a7a20e297bfd36bf9b275006d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575bf95b5fdfd02329d4f555ec35e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f9c1f6d64df08bd9fbf0e043f61ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98fcf93dd21317fa21859abfa8543d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0154f4b32321596633544c240756514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935942a48ec82c6852b7f8a4eed8e535515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b39548a7c88b7e60cd239196486d88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff48aa974b6d760c195df3000fc6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec7238e1199ea6fb0ebdb91c182b29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95554e496dc609f8573c0c894e1a013f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30959660e59a5f0ceb1e2412dc036de5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48bdd0d53030a60da32c48c2d26d1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b970f4deb0cd9e3ead3f38056ea2b06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171d46865ced9598949306b04895986523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8fd0d81df0f97e8e470ed6ef50c8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf6f61bff066927bebd3416be4e354525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807d7b0b1e67fb5295ccd8a3b3222ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f468a57c0d8beb85e7730b3dc889fce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc2703b1f4a7540a8528f01e017a42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac24151dcb94f0bc867f9d3d640f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d67a6b28c0a4532b61bd2e8436afd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5167f39d6f160cfb04ff37aacb8e43c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc999478b62ec3e8bcfc73f7fcd5bb71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4340d6cb24db47453879e528eeb2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b988c300fd919ec59640a7d8056b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211405d9f4c0a11d79511d1a74af648535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c271897b8ef31cddf7d0c03e0b892536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c0da529771651e7cc6bdb19469450537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1518cabd3270371774562f4cd9d30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc242cfa908b1c0e350868d3d3403c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dced03e183f4ef1fd9e4331b9e032d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d312bde2ac6c5cceded9b7e25ff1f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e7a2fd4e01db7bed8d993a7bbb2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a656205f8e54810737453551f8c838543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175a1b3c62060c2a63941519a4387a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025191a4b26f551860d2dbbe41dea0be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f4ec52f364b6000d67531b3511014546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40563790bbcdf967ad02607e47647273547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a6e38b627718a4d87a46e2299326548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e9c390a4d6bfbe6ec18f58eb0b43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9168a4d22e397c6e0e5f7de8c9ba53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1121b1961d4dfb6ddfa361b9b0f115551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37418b6e36a7ea5db92fdaef88196e9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0254fdaff00c89c59b77f6312650d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e213557102b48a3fc96cc2d1330359554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf6014c5bde1a0dbf2864e0d001a8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176d53fe3c4ee6b0cca19bdfc4b6e13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12869615a916d1856916d64e8cd2ca4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55d8f8923b6d45c135e7f1eda2e4ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca11fd2e2f23bd7379ef473cdbc41bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014601e40c034f963122499010b3f9e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be17c3d04bc93c4867b0f281c8273c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3362106b781b85ff3716b2570f71d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb321a9c8487fa73440730c7dd0a0d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d6e672f7511a1280ed66fc51df54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d3a44fd42ac9debd9f903f8a2375d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687ecb310c1466ee1f5cf4171f854a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478f6aa3bd70ccd378b374962354a31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c41444878314ce3bcd638d45d32c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690786646031727e22a24d34ca008003569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279de9a66cbadd0b9f8d3468d54ad83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687fbae79b82db57264cfdc1f903de9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff9353e188ab248e99f5a64a97994c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dff866ce525ad3194d4c2ca726abd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610275174af203c3028bc60e91bc4ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59b46056f0549320980178fcb9a2bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f29dc03465a0e2f22113f44f226a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1891ac25d4597fbcbea06adf9851f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe53a206e1ac14cec4f38000326b4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d5e9668901a494b1991b784c16c3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f42b298afc144e49c98cacef7cf0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82015d8ad3c88a021d0378367500bbe5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b0dba77cdebd63bd81937ea176c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e793f446d37626a4250ae4d1a70e59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661f2b5e396275ac1be96e36efd44d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323c6d13a5d53f270a888423f5cd1a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dfe564df59b11ddbc4c7c9b4d77c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d844a9cb922d2a5f6afb86765969a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa59fe5f9aa0223653b8c73b79264ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca0f1f5fd43a2454f642650dfc5bc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868031bf84fedef8487b864c1aa3405590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704215d6ebe27ae1947083176913fbfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fec109e1a8be1af8be716c2218ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8c75782f5d40a930a02e553501991593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20decdb66e5814b8864baa0884e30efc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04cf3d4ff8be2e1fe2ec4f4500d55f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e559dbd419d85dd9ee29f141baa978596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649a44ed2002ae4bc05ee07e964b7c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe72119a385df1dd51bb62dc07c549c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b6f21d15a28701cf6976a692febb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b50fae1bd6f2e1b58401a18fcef2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031217586ee03b74c4dac05a928680601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892c8efb0addd54441917d4551252e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff06ab1d569c96ee9c09fbf21acb633603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475b35b44df0b46cd1b3103710e0e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b83f5261b7c8ba01fc63f6b276ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80f81c6691604115bf484d36c5644e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39710f2d5c17dadace2bee26ac5b04c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b095b47badde4c44fc03e756ad35c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0250aeab4bf8e4d9819e1ad6da9a194609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72ed83624c34f2f2550bdea5b3313610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245de2797db4897d27a6190441a6c05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30fd75fcf13b6b9392f2abcceddc1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095451c5b5545fcf630b580b5e907ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999847833dd695af55f6539c37346963614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57fdb5bead87a6c94547670bdd9df3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c097e3c2a4fb0487199e3afba3b8ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdda1b9d194632fdb0c9a61f1e5531617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1429e65a8156aff19b53bc548203b24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60142998090f8b117363b8976762711619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84109052c01e99aaf9b8794e8bea33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addd04972ef726145b7bdffd8651d66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6ecfc42fe29287003a072e33be69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57991a368ae12857dd86118b2d1c2e69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d2e0e3c75c6efdf62637e6ab1db0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8fc408ced2d38bd56d23f85e63c74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8371508e8e49d4aac155f92fa2ff9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792988d730715914a001e42fd50f3486627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32940f2440592a058704106382825e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c80b9d01216637137cdacdee4f75e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9512219769de2c30f9223ea85180d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf3ea5ce6f56b8b1ffbb58ace48e35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfa658f46b9bc0f89d49ae70da093f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cee2c1d5b70c5a8c03eaf719781b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018f51f7c58d45e9c42cbed5ac78374634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634156965dff64b6a40466e6899e34e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbdc30701c36428147e4465c1d1f4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a92c1a937542b31d2873fb67c3f989637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38becd8ef8d8b9924c30d6769512c5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1004ba075523b408be82871e38044639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc1e79e246524c252d0ed947958edc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d094da6003a005ac36bee46ad8590f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405add9e4700953e03f58d655a3a68bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212d192d9b1361ef82f180b6f58f446643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a3404fec788a21e757bf6110126d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c6bdcf93a38b67f056319d1f0931645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9798437bc0891bba37a880829ceb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32b564c6724e627427567d1e21552647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05060f02e5b100715b58d39f44f24a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ccd3861a63cf3c5f68ff188b267e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac1507081745276561bc6671d1c4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814118eafffc9382c97baf8a9ff2d11e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98014520408369817b4b65e33ab71f3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b608e4a9969e62a0d5062487e8cdde653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaacb79e11263e821b990e2ede6e50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3b56299262eb0919211b886f3d9e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a76cff727f107d33ad998823638055656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b1a50086d936d279034efa60b1d76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889e4aa13ba6a711f540fda4fe38cfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a393cbcb875507d574b74219149b7f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60ae57e587ac8ca584cc6090026603660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed39d6382ab8b2d5be50c6a274d307661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e457e36edff70e89975976922c6ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46bd5b7cb302ab6d5c0bc2d9efd434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1d5dbed1479afbbc742ad89055d44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe32b0b2ed5307233ad045ebd15389665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0b41196e9da5a9225917df36c1c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b464356a51a64f287e2a31506a067667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb8e622b2be6e980c1b1fadefeff8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc5f1138062d0d2e291d1810db23c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273934d0eb6d3dc53d32205b4b04210670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee2114d97bc7951e76a9b0cfef323671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe19aa7d3fc247663ff4f43484a1eff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4018de0e4a69e5056690ec5fcc2784673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61a1e8d337fe1dddbb2bc802fbd0b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766146e961dfc8817e0f97bf36c4cb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33dc27e3c9bc437454e430cac94da7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82d9dde75f0588eb1799c60343d78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d29fa4b93280ac670c9098a35586678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d8d7976493381cd4d92dccf6a4f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efb3900e0b59913cc99705f24b3ba0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32a05fe44b4d36004c6072b4cf9e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3fd6a05a52c9828e7f0e24848a0a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86fa3d1608e56904b11e6eddcbf4d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef28d8ce1a6405b1fd5854cd30e3f62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ffcfa207a8482d9a0e44d94f78087685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72ffb9cdbfbc19b57cf814e4bf4e0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f65881cf844c7265ab9b491f7b5632687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5335ece96f573d31cfac7a94b82406688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812438543b19a307a65be9badfb2e6be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44f4a435107843aec4d953c0c7e29d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee8080d3f62c74728a93689813a6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fc05dbb36174be132f5fca1a7c844692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368baf17ef49840dfdf4deaa31270066693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3cd192548e932a3ecd02cf6497652694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef751d585f05e20aeb76514a123162695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac7bdb861ccf48dba8d55d104f541696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847270389284fa2cc2bbd1a82dce7d7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694724d1fdc75efa3b1a50518526c067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e2d9345edb603682bf525774c20b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6b32651f076be9075e9f35f40e09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0990555659d17123e5453ef5d8250a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a9448c0fe5eea9161a29d8799a4fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506ca021e3e7b62dd827094e0cd68c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072c5f2e843718f5c999f09d1eb18f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d739926d56dcf65a9497b902d1538705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca43bad191637743b3725618f3cede706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424120d4965ccbb208dadaf3b0ce27dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974afbc0fa26a3b7b6bf967367a6242708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe29b98ef2d6f04b54cec27cee4495a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581de993a7e4c91bf1ea965f1d81a97c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201de8eedbb75500d71f68351292e3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b3043a370951111ff3016a5cdccb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa2180937cbc6551d7da764a9f12cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3be40d38d8c26804d32efcf04263d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2a0a4523f945396fa8b65aa2cc1ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcabf90ffbef68010f135f3cafa6505716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7bd21e229e66617885d20e5218179717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe0c7b91eb959183714a8f777a29a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3d0340a4cdd25126b69f9d908d818719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790e266649bd722f1aaeee0ef63146d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ae9c08e7ec2519c0db2fa67dd726721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d59a9c7e583c7f4a1b2a98d32578c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72e8a052a313dc3c8142d295d3a31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf4cbc6968781b053e088545faca9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26952f88f84938a6cebbd7d98f21f81725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d875bcbd6fd21955e5c7480ee0195ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d07967cf7b7511e2f63784453dd0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec6c4dbd6a56d6aabcd21193dfad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbbd85b51f647c3066ed3265fef67d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298987c3e5138dcffcd0fb8bbd66684730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba088c0948a9fe05e30611d90fa3ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9102338f76a73f9f9eb4280b8ae91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b885046d6a8fb825b6ab744a41544733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd284a19a11b54be85a9ca1bd1a12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a8345d34edb98b054b5104846bc9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9e8bccaa0dc29ff1733474da9ac01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca2100898141210582eda21da3a16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205eb06b93c33fff8965aa0afdb7f74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5e1d2796ac3829ce0c487e078cc9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ae4968362fc52dba13e415bbb5c93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3955eb9c1ef9a18d9d45caef8a90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ef6379b8db4a9c2617a15543a3ccd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef70ef4c573f85f6bfcbc5cb1e34c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6778092d832cc99e511ea7d1ca98b15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36972de1f7947bbe3ff7f8730812c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ece4a2cfaa04dab237ee9281abf1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485fbbb6c06fb552e5e5d66db5ca5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9accdd7ee6c3fb70b45e8bb1f9f0e46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add2ab51f42547f549fa4c021759bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20fde18a5d12dfca8697fe9324c7ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e95ffdc22a72371d98c3afe71324c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a59a2e73bd26033684cdde1b6bb7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eac78059c08ab33d6084d46834e92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb3cb48938b5e3e4d585dd52f376eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3c00e2b9d8474b23a8f16108a174d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3398250a73e7f42ccb467d39ec46ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ee3659d5f2385f3ee30a430f89adf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375d7516be7f7d236885a717f77085f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799351b89fef80149ce478413baf9cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32fd4388de8d3e892e5aeeba3bae5c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bdb89fe2190427539c4c6d7dfb6b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5145610ca58d318b0077f133c3a2f5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d169ce2c6a927987a84e9d3ac583e69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aea792fc0eebb443f156f2e3b6968764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce15a461b43a273d4a61594631f9480765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2b3275f34892e7648437c3ae291f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd080c679e7f039f2874ce817764f5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>